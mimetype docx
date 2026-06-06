--- v0 (2025-10-20)
+++ v1 (2026-06-06)
@@ -1,6202 +1,11611 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="68C5C273" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+    <w:p w14:paraId="18307FDF" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Planta y Propiedades: Adquisición y Mantenimiento  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05C1A5E0" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRPr="002E6D67" w:rsidRDefault="0034399A">
+    <w:p w14:paraId="17A64FE0" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71052BA8" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="62531140" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Planta </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E68CF74" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRPr="002E6D67" w:rsidRDefault="0034399A">
+    <w:p w14:paraId="27C9AC07" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45EB860F" w14:textId="11ADA819" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+    <w:p w14:paraId="7ED951F8" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="7782BD18" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRPr="002E6D67" w:rsidRDefault="0034399A">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para los fines de estas directrices, Planta comprende aquellos activos que se agrupan; se conservan en uso para la producción o el suministro de bienes o servicios; se utilizan en la ejecución de programas y operaciones administrativas del PNUD; y se espera que se usen durante más de un período financiero sobre el que se informa. Algunos ejemplos de dichos activos son la maquinaria pesada; el mobiliario y los accesorios. El costo combinado de dicho grupo de activos en conjunto debe ser de USD 5000 o más y debe cumplir con los criterios de capitalización descritos en la sección de PPE (Propiedades, Planta y Equipo) de las POPP (Políticas y Procedimientos de Operaciones y Programas). En general, estos activos muestran algunas o todas las características siguientes: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="722A9798" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D9D4524" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="0070614F">
+    <w:p w14:paraId="67068FD6" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="346" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Son parte de un sistema o una red. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="457266FF" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="0070614F">
+    <w:p w14:paraId="01C8FB0F" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="346" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Son especializados por naturaleza y, por lo general, no tienen usos alternativos. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E61449" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="0070614F">
+    <w:p w14:paraId="16541AA9" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="346" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Por lo general son inamovibles. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25A51195" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+    <w:p w14:paraId="338F7F51" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pueden estar sujetos a limitaciones sobre la enajenación. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A04B88" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRPr="002E6D67" w:rsidRDefault="0034399A">
+    <w:p w14:paraId="23142091" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="487E8868" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+    <w:p w14:paraId="563221DB" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La planta del PNUD normalmente formará parte de los proyectos, dado que la naturaleza de las operaciones del PNUD rara vez requiere actividades administrativas que demandan la construcción de una planta dentro de las instalaciones de sus oficinas. Algunos ejemplos de dichos activos pueden incluir fábricas; sistemas de suministro de agua y energía; infraestructura para mantener un establecimiento; etc.    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3943DC1E" w14:textId="77777777" w:rsidR="0070614F" w:rsidRDefault="0070614F" w:rsidP="0070614F">
-[...18 lines deleted...]
-    <w:p w14:paraId="356B0D28" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRPr="002E6D67" w:rsidRDefault="0034399A">
+    <w:p w14:paraId="5C49BDD3" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="347"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14043DBE" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No debe confundirse planta con Activos Compuestos. Un Activo Compuesto es un activo que tiene varios componentes que deben utilizarse en conjunto pero que son de menor complejidad.  Por ejemplo, los paneles solares e inversores y algunos equipos de servidores que comprenden 3 o más piezas pueden utilizarse como un Activo Compuesto, pero no califican como planta.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01C15FB2" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66E475F2" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7280CF95" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Propiedades  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="658DAA84" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRPr="002E6D67" w:rsidRDefault="0034399A">
+    <w:p w14:paraId="52A86F81" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
       <w:pPr>
         <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D36F7C" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="0070614F">
+    <w:p w14:paraId="22CA99AE" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="346" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Propiedades se define como una clase de activo que: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7868A03D" w14:textId="4F7F9096" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="0070614F">
+    <w:p w14:paraId="51767EAD" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="1450" w:right="346" w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="60D84D34" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Son (a) Terrenos o (b) Edificios que son poseídos y/o controlados por el PNUD con un costo (o valor si son donados) de USD 5000 o más; y  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49E6A437" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El costo del Terreno o Edificio puede medirse de manera fiable. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6516A645" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRPr="002E6D67" w:rsidRDefault="0034399A">
+    <w:p w14:paraId="3036A501" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30F591DD" w14:textId="6BDAA946" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+    <w:p w14:paraId="3B64D4BB" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El PNUD actualmente posee o controla una pequeña cantidad de edificios residenciales y de oficinas además del terreno en el que se encuentran los edificios. También puede poseer terrenos sin edificios. De aquí en adelante, se denominará a las propiedades </w:t>
       </w:r>
-      <w:r w:rsidRPr="12F6D58A">
-        <w:rPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Terrenos y Edificios</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57E99B3C" w14:textId="77777777" w:rsidR="0070614F" w:rsidRDefault="0034399A">
+    <w:p w14:paraId="2641DAB5" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F51F5E" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+    <w:p w14:paraId="0F4403AA" w14:textId="77777777" w:rsidR="006E596D" w:rsidRDefault="006E596D" w:rsidP="004F6931">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47702440" w14:textId="1E612137" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Adquisición de Planta, Terrenos y Edificios </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51C1396E" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRPr="002E6D67" w:rsidRDefault="0034399A">
+    <w:p w14:paraId="342B8491" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CC51A75" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="048975F0" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Planta, Terrenos y Edificios comprados  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3094F11E" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRPr="002E6D67" w:rsidRDefault="0034399A">
+    <w:p w14:paraId="287E21B3" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EA1542A" w14:textId="77777777" w:rsidR="00B71F0D" w:rsidRDefault="0034399A" w:rsidP="00B71F0D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="09DF9BA2" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="347"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="347" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Dados los desembolsos de capital significativos asociados con la planta y las propiedades, se </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A679ED7" w14:textId="24F241B9" w:rsidR="00B71F0D" w:rsidRDefault="0034399A" w:rsidP="00B71F0D">
-[...21 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="626253E4" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="347"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>espera que la mayoría de las Plantas, los Terrenos y los Edificios comprados superen el umbral de capitalización de USD 5000.  Por lo tanto, cualquier Planta, Terreno o Edificio comprado que será utilizado por el PNUD durante más de 12 meses para fines administrativos o en la ejecución de sus programas será reconocido por el PNUD como un activo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71393AF3" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="370" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B977669" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="347" w:firstLine="0"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="3021C30F" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRPr="002E6D67" w:rsidRDefault="0034399A">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="347" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antes de comprar Planta, Terreno y Edificios, se deben seguir las reglas de adquisiciones del PNUD y solicitar las aprobaciones pertinentes de los Comités de Adquisiciones de acuerdo con los umbrales de aprobación establecidos para las adquisiciones. Una vez recibida la aprobación correspondiente, la transacción debe ser procesada en Quantum a través del catálogo de compras. Es raro que el PNUD compre una planta, excepto en el marco de proyectos implementados a nivel nacional. La Planta sería </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>un producto a entregar</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a un asociado en la implementación y, al gastarla, el artículo no será capitalizado por el PNUD sino gastado (registrado en el Módulo de Activos del PNUD y la depreciación cargada durante su vida útil). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CA676FB" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A44E367" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="592F570B" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Planta y edificios construidos </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FD4AECC" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRPr="002E6D67" w:rsidRDefault="0034399A">
+    <w:p w14:paraId="082B355D" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
       <w:pPr>
         <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D42B3C7" w14:textId="3DD9A8CB" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+    <w:p w14:paraId="7CAAE7A1" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="347" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En algunos casos, en particular en países en crisis en los que hay disponibilidad limitada de instalaciones para arrendar y de expertos para subcontratar la construcción de un edificio, el PNUD puede construir sus propias oficinas y/o asegurar el alojamiento para el personal. Se requiere en primer lugar la aprobación del Equipo de Tareas sobre Locales Comunes (TTCP) y luego del Oficial </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Adquisiciones del PNUD para la adquisición a través de los comités de revisión correspondientes (ACP [Comités Consultivos sobre Adquisiciones] regionales para las oficinas en el país y ACP para las dependencias de la Sede) antes de comenzar la construcción. Una vez que se hayan recibido las aprobaciones, podrá procesarse la transacción a través del catálogo de adquisición. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43850A31" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61E4D9A2" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="347" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La construcción de Propiedades no debe confundirse con la Mejora de Locales Arrendados.  Cuando el Gobierno dona instalaciones al PNUD y el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>MoU</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (memorando de entendimiento) u otro acuerdo actúan como el acuerdo de arrendamiento, dicha mejora se considera como una Mejora de Locales Arrendados y se registra de conformidad con las POPP sobre Mejoras de Locales Arrendados. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="237E01E8" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="341BE3E5" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Propiedades en locales comunes </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D028E07" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="560F611B" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:right="347" w:hanging="360"/>
-[...10 lines deleted...]
-        <w:rPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="450"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="347" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El reconocimiento de Terrenos o Edificios en Locales Comunes como una propiedad del PNUD dependerá de si el PNUD es el organismo principal y tiene la propiedad o el control exclusivos sobre la propiedad o si tiene un acuerdo conjunto con los otros organismos participantes. El factor determinante es si el PNUD como organismo principal ha asumido o no todos los riesgos mientras los otros organismos participantes usan la propiedad o si, como organismo principal, el PNUD ha actuado como un agente en nombre de todos los demás organismos participantes al arrendar o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">alquilar la propiedad, en cuyo caso todos los organismos participantes, incluido el organismo principal, asumen los riesgos en proporción con su parte de ocupación. El PNUD también podría ser un organismo participante mientras otro organismo de la ONU actúa como el organismo principal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="270D3C5A" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="450"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79798DA4" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+    <w:p w14:paraId="41D0FF9E" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:right="347" w:hanging="360"/>
-[...98 lines deleted...]
-      <w:r>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="450"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="347" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cuando el PNUD tiene la propiedad y el control exclusivos, la propiedad se registrará como un activo en sus libros. El mismo tratamiento se aplicará cuando el PNUD tenga la propiedad y el control conjuntos con los otros organismos participantes, pero el activo se registrará en proporción con la parte de ocupación o propiedad del PNUD. En la tabla siguiente se muestran diferentes situaciones, tipos de acuerdos y el tratamiento contable correspondiente. El tema clave es determinar si el PNUD actúa como un organismo principal, asumiendo exclusivamente los riesgos, o si actúa como el organismo principal en nombre de todos los organismos participantes.    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FE70866" w14:textId="77777777" w:rsidR="0070614F" w:rsidRDefault="0070614F" w:rsidP="0070614F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="09EB2FB6" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="357" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9064" w:type="dxa"/>
         <w:tblInd w:w="93" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1455"/>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="5089"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00416328" w:rsidRPr="00BB0003" w14:paraId="2F0E78D2" w14:textId="77777777" w:rsidTr="00416328">
+      <w:tr w:rsidR="004F6931" w:rsidRPr="004F6931" w14:paraId="594DBF6F" w14:textId="77777777" w:rsidTr="00F77A77">
         <w:trPr>
           <w:trHeight w:val="315"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D3A2352" w14:textId="77777777" w:rsidR="00416328" w:rsidRPr="002E6D67" w:rsidRDefault="00416328" w:rsidP="002E6D67">
+          <w:p w14:paraId="1E920E65" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Situaciones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A69DAB3" w14:textId="77777777" w:rsidR="00416328" w:rsidRPr="002E6D67" w:rsidRDefault="00416328" w:rsidP="002E6D67">
+          <w:p w14:paraId="643EF1C9" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Tipo de Acuerdo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4ABF7C40" w14:textId="77777777" w:rsidR="00416328" w:rsidRPr="002E6D67" w:rsidRDefault="00416328" w:rsidP="002E6D67">
+          <w:p w14:paraId="5DCE9598" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Tratamiento Contable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00416328" w:rsidRPr="00BB0003" w14:paraId="4F7FC1A1" w14:textId="77777777" w:rsidTr="00416328">
+      <w:tr w:rsidR="004F6931" w:rsidRPr="004F6931" w14:paraId="1B465408" w14:textId="77777777" w:rsidTr="00F77A77">
         <w:trPr>
           <w:trHeight w:val="1896"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="593DD466" w14:textId="77777777" w:rsidR="00416328" w:rsidRPr="002E6D67" w:rsidRDefault="00416328" w:rsidP="00416328">
+          <w:p w14:paraId="16B5EFA6" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1.  Edificio adquirido o construido</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="340A2B2A" w14:textId="77777777" w:rsidR="00416328" w:rsidRPr="002E6D67" w:rsidRDefault="00416328" w:rsidP="00416328">
+          <w:p w14:paraId="5CB7837A" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1a. Construido o adquirido exclusivamente por el Organismo Principal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C0CBB71" w14:textId="77777777" w:rsidR="00416328" w:rsidRPr="002E6D67" w:rsidRDefault="00416328" w:rsidP="00416328">
+          <w:p w14:paraId="073BC6CD" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1a.  Registrar el edificio como un Activo Fijo en los libros del Organismo Principal. Si los organismos participantes pagan alquiler, cada organismo debe registrar el alquiler que paga como un gasto. Cuando la ocupación es libre de pago de alquiler, cada Organismo participante debe registrar el alquiler como un gasto y el ingreso correspondiente como una contribución en especie al valor normal de mercado (FMV) anual.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00416328" w:rsidRPr="00BB0003" w14:paraId="54D106CF" w14:textId="77777777" w:rsidTr="00416328">
+      <w:tr w:rsidR="004F6931" w:rsidRPr="004F6931" w14:paraId="2737CCAD" w14:textId="77777777" w:rsidTr="00F77A77">
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="733426AF" w14:textId="77777777" w:rsidR="00416328" w:rsidRPr="002E6D67" w:rsidRDefault="00416328" w:rsidP="00416328">
+          <w:p w14:paraId="74127B2A" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32BD08AD" w14:textId="77777777" w:rsidR="00416328" w:rsidRPr="002E6D67" w:rsidRDefault="00416328" w:rsidP="00416328">
+          <w:p w14:paraId="040BE64F" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1b. Construcción o Compra Conjunta por parte de todos los Organismos de la ONU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16C669AE" w14:textId="74C21D89" w:rsidR="00416328" w:rsidRPr="002E6D67" w:rsidRDefault="00416328" w:rsidP="00416328">
+          <w:p w14:paraId="578F157A" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="12F6D58A">
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1b. Registrar la parte del edificio como Activo Fijo en los libros de cada Organismo.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00416328" w:rsidRPr="00BB0003" w14:paraId="094B3777" w14:textId="77777777" w:rsidTr="00416328">
+      <w:tr w:rsidR="004F6931" w:rsidRPr="004F6931" w14:paraId="2FCAFA09" w14:textId="77777777" w:rsidTr="00F77A77">
         <w:trPr>
           <w:trHeight w:val="1447"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A9A3060" w14:textId="77777777" w:rsidR="00416328" w:rsidRPr="002E6D67" w:rsidRDefault="00416328" w:rsidP="00416328">
+          <w:p w14:paraId="22B3DD25" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2. Arrendamiento operativo comercial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="083EC24C" w14:textId="77777777" w:rsidR="00416328" w:rsidRPr="002E6D67" w:rsidRDefault="00416328" w:rsidP="00416328">
+          <w:p w14:paraId="6937952D" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2a. El Organismo Principal actúa como Mandante y asume todos los riesgos del Arrendamiento</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="135043F1" w14:textId="3897C386" w:rsidR="00416328" w:rsidRPr="002E6D67" w:rsidRDefault="00416328" w:rsidP="00416328">
+          <w:p w14:paraId="1462DD28" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="12F6D58A">
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2a.  Registrar el monto total del alquiler como gasto y la parte del alquiler recuperada de los Organismos participantes también debe registrarse como ingreso en los libros del Organismo Principal. Todos los Organismos participantes deben registrar el alquiler pagado como un gasto.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00416328" w:rsidRPr="00BB0003" w14:paraId="6760FE36" w14:textId="77777777" w:rsidTr="00416328">
+      <w:tr w:rsidR="004F6931" w:rsidRPr="004F6931" w14:paraId="0B1E199D" w14:textId="77777777" w:rsidTr="00F77A77">
         <w:trPr>
           <w:trHeight w:val="915"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="259B8B93" w14:textId="77777777" w:rsidR="00416328" w:rsidRPr="002E6D67" w:rsidRDefault="00416328" w:rsidP="00416328">
+          <w:p w14:paraId="18E6EF15" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B465AD8" w14:textId="77777777" w:rsidR="00416328" w:rsidRPr="002E6D67" w:rsidRDefault="00416328" w:rsidP="00416328">
+          <w:p w14:paraId="6E6EBADD" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2b.  El Organismo Principal actúa como agente en nombre de todos los Organismos de la ONU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="75981B6C" w14:textId="77777777" w:rsidR="00416328" w:rsidRPr="002E6D67" w:rsidRDefault="00416328" w:rsidP="00416328">
+          <w:p w14:paraId="2903A001" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2b. Registrar la parte del alquiler pagado por cada Organismo participante, incluido el Organismo Principal, como un gasto en sus libros.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00416328" w:rsidRPr="00BB0003" w14:paraId="4F28787E" w14:textId="77777777" w:rsidTr="00416328">
+      <w:tr w:rsidR="004F6931" w:rsidRPr="004F6931" w14:paraId="0C177CAF" w14:textId="77777777" w:rsidTr="00F77A77">
         <w:trPr>
           <w:trHeight w:val="1968"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A3D75B3" w14:textId="77777777" w:rsidR="00416328" w:rsidRPr="002E6D67" w:rsidRDefault="00416328" w:rsidP="00416328">
+          <w:p w14:paraId="1CC947F2" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3. Derecho donado a usar el edificio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72D9015B" w14:textId="77777777" w:rsidR="00416328" w:rsidRPr="002E6D67" w:rsidRDefault="00416328" w:rsidP="00416328">
+          <w:p w14:paraId="70D9D352" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3a.  Edificio donado exclusivamente para que lo use el Organismo Principal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0876C321" w14:textId="77777777" w:rsidR="00416328" w:rsidRPr="002E6D67" w:rsidRDefault="00416328" w:rsidP="00416328">
+          <w:p w14:paraId="6F8CEAC5" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3a.  Registrar el gasto y el ingreso correspondiente como una contribución en especie en los libros del Organismo Principal utilizando el FMV del alquiler anual. Los Organismos participantes deben registrar un gasto y el ingreso correspondiente como contribución en especie utilizando el FMV del alquiler anual pagado en proporción al espacio ocupado.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00416328" w:rsidRPr="00BB0003" w14:paraId="33F4B948" w14:textId="77777777" w:rsidTr="00416328">
+      <w:tr w:rsidR="004F6931" w:rsidRPr="004F6931" w14:paraId="789FF6DC" w14:textId="77777777" w:rsidTr="00F77A77">
         <w:trPr>
           <w:trHeight w:val="1149"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5EA359C1" w14:textId="77777777" w:rsidR="00416328" w:rsidRPr="002E6D67" w:rsidRDefault="00416328" w:rsidP="00416328">
+          <w:p w14:paraId="7C16F573" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3BB7351A" w14:textId="77777777" w:rsidR="00416328" w:rsidRPr="002E6D67" w:rsidRDefault="00416328" w:rsidP="00416328">
+          <w:p w14:paraId="17D33F9B" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3b.  Edificio donado para que lo use el Sistema de la ONU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D89364C" w14:textId="77777777" w:rsidR="00416328" w:rsidRPr="002E6D67" w:rsidRDefault="00416328" w:rsidP="00416328">
+          <w:p w14:paraId="1E3BD67B" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3b.  Tanto el Organismo Principal como los Organismos participantes deben registrar un gasto y el ingreso correspondiente como contribución en especie utilizando el FMV del alquiler anual pagado en proporción al espacio ocupado.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00416328" w:rsidRPr="00BB0003" w14:paraId="5DBC0B4C" w14:textId="77777777" w:rsidTr="00416328">
+      <w:tr w:rsidR="004F6931" w:rsidRPr="004F6931" w14:paraId="265021DE" w14:textId="77777777" w:rsidTr="00F77A77">
         <w:trPr>
           <w:trHeight w:val="2415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D52A5E8" w14:textId="77777777" w:rsidR="00416328" w:rsidRPr="002E6D67" w:rsidRDefault="00416328" w:rsidP="00416328">
+          <w:p w14:paraId="2BCE4F62" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4.  Instalaciones donadas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06B37BF1" w14:textId="589753F0" w:rsidR="00416328" w:rsidRPr="002E6D67" w:rsidRDefault="00416328" w:rsidP="00416328">
+          <w:p w14:paraId="24C82703" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4a. Cedidas exclusivamente al Organismo Principal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4630EB34" w14:textId="77777777" w:rsidR="00416328" w:rsidRPr="002E6D67" w:rsidRDefault="00416328" w:rsidP="00416328">
+          <w:p w14:paraId="2D8D71B6" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">4a.  Registrar el edificio como un Activo Fijo en los libros del Organismo Principal con un ingreso correspondiente como contribución en especie al FMV del edificio en la fecha de adquisición. Si los organismos participantes pagan alquiler, cada organismo debe registrar el alquiler que paga como un gasto. Cuando la ocupación es libre de pago de alquiler, cada Organismo participante debe registrar el alquiler como un gasto y el ingreso correspondiente como una contribución en especie al FMV anual. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00416328" w:rsidRPr="00BB0003" w14:paraId="4B9B22AD" w14:textId="77777777" w:rsidTr="00416328">
+      <w:tr w:rsidR="004F6931" w:rsidRPr="004F6931" w14:paraId="6605F2FA" w14:textId="77777777" w:rsidTr="00F77A77">
         <w:trPr>
           <w:trHeight w:val="1005"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="120A418C" w14:textId="77777777" w:rsidR="00416328" w:rsidRPr="002E6D67" w:rsidRDefault="00416328" w:rsidP="00416328">
+          <w:p w14:paraId="6B3017D0" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E8150A8" w14:textId="18D4EEDC" w:rsidR="00416328" w:rsidRPr="002E6D67" w:rsidRDefault="00416328" w:rsidP="00416328">
+          <w:p w14:paraId="2F0E826C" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-              <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">4b.  Cedidas al Sistema de la ONU </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46A88FA2" w14:textId="77777777" w:rsidR="00416328" w:rsidRPr="002E6D67" w:rsidRDefault="00416328" w:rsidP="00416328">
+          <w:p w14:paraId="5AAE2673" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4b.  Registrar el edificio como Activo Fijo en los libros de cada Organismo participante, incluido el Organismo Principal, según el FMV en el momento en que se donó el edificio.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="198E251C" w14:textId="77777777" w:rsidR="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0D473B90" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="357" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00C4B585" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Reserva para viviendas y locales de oficinas sobre el terreno (RFA) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12188E9D" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+    <w:p w14:paraId="15745742" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5323DB00" w14:textId="71B41489" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
-      <w:pPr>
+    <w:p w14:paraId="2B442B56" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="705" w:right="347" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>11.</w:t>
       </w:r>
-      <w:r w:rsidRPr="12F6D58A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La Reserva para viviendas y locales de oficinas sobre el terreno (RFA) es la reserva establecida por el PNUD para financiar la construcción de Locales Comunes del Sistema de la ONU (UNSCP) en nombre de los Gobiernos de los programas. La RFA se ha utilizado para financiar instalaciones residenciales y de oficinas. Para las instalaciones en las que la transferencia de titularidad al Gobierno no se realizó antes del 1° de enero de 2012, rigen los siguientes procedimientos: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21957129" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+    <w:p w14:paraId="713F5599" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D22E36B" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
-[...6 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="25C3BE7D" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1090" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Propiedades residenciales</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E7B828C" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+    <w:p w14:paraId="616F92DB" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1111" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1111"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="234C064F" w14:textId="4BEB3347" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="1061C669" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="36" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Según la RFA, el PNUD es el propietario en un acuerdo de Arrendamiento Financiero (de parte del Gobierno) en el que el objetivo final es que el Gobierno asuma la titularidad de las propiedades. Los pagos de arrendamiento que deben cobrarse o que son adeudados en este tipo de acuerdo se reconocerán como un activo en una Cuenta de Pago de Arrendamiento por Cobrar. El monto por cobrar será igual a la inversión neta en la propiedad. El PNUD reconocerá como un activo en sus libros cualquier propiedad de RFA de la cual posea títulos de propiedad. Cualquier ingreso por alquiler recibido en nombre del Gobierno (el neto del 10 por ciento de las tarifas de apoyo administrativo cobradas por la dependencia de Operaciones Generales de la BMS [Dirección de Servicios de Gestión], reparaciones y mantenimiento, y gastos de renovación) deberá acreditarse en la Cuenta de Pago de Arrendamiento por Cobrar. Para asegurar claridad, deben mantenerse dos Cuentas de Arrendamiento por Cobrar diferentes.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="369AC92F" w14:textId="77777777" w:rsidR="002E6D67" w:rsidRDefault="002E6D67">
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="12055E5F" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="36" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73022D23" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:spacing w:after="30"/>
+        <w:spacing w:after="30" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="2160"/>
-      </w:pPr>
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pagos de Arrendamiento por Cobrar: construcción; y  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="024B4664" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="002E6D67">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="358A949F" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:spacing w:after="30"/>
+        <w:spacing w:after="30" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="3044"/>
-      </w:pPr>
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Pagos de Arrendamiento por Cobrar: costos de renovación.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CD81A82" w14:textId="77777777" w:rsidR="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
-[...8 lines deleted...]
-        <w:ind w:left="2171" w:right="347"/>
+    <w:p w14:paraId="207469CF" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="30" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="2520" w:right="3044"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D0C0012" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="2171" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deben realizarse provisiones de amortización total anualmente si la probabilidad de NO recibir pagos de Arrendamiento se vuelve segura. Dichas amortizaciones totales se procesarán a través de un comprobante del libro diario después de consultar con la División de Cuentas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="406B6C29" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74212E84" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando el terreno sobre el cual se encuentran los edificios residenciales es propiedad del Gobierno, este no será reconocido en los libros del PNUD como un activo, pero se valorizará el derecho a construir en el terreno y usar dichos edificios, y se reconocerán el gasto de alquiler y el ingreso correspondiente en los libros del PNUD. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3802850D" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53B70A61" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En algunos casos, las Instalaciones y el Terreno sobre el cual están construidos los edificios residenciales han sido otorgados al PNUD o comprados por el PNUD con títulos de propiedad sobre el Terreno.  En dichos casos, el PNUD reconocerá el Terreno y los Edificios como un activo en sus libros. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30161018" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59742EED" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El PNUD reconocerá los Edificios Residenciales poseídos como activos sobre los que tiene derechos de propiedad. Esto significa que tanto el Terreno como los Edificios, o solo los Edificios, se reconocerán a menos que sean transferidos al Gobierno. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59391B81" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EE102CB" w14:textId="34399FC2" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1090" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Deben realizarse provisiones de amortización total anualmente si la probabilidad de NO recibir pagos de Arrendamiento se vuelve segura. Dichas amortizaciones totales se procesarán a través de un comprobante del libro diario después de consultar con la División de Cuentas. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="581CED6E" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Instalaciones de Oficina</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19352B45" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1831"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68CD6FFF" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
-[...7 lines deleted...]
-    <w:p w14:paraId="2C4E7E14" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+    <w:p w14:paraId="27C9C3EB" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las oficinas compradas o construidas </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>utilizando</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fondos de la RFA son en su mayoría poseídas por el Gobierno. En algunos casos, los edificios son construidos por el PNUD. Estas construcciones en general son financiadas en forma conjunta por el PNUD y otros organismos de la ONU. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="026DDDA6" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A478315" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
-[...7 lines deleted...]
-    <w:p w14:paraId="047C90DA" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+    <w:p w14:paraId="4BDCE386" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El PNUD deberá capitalizar, a través de la función de Adición Básica «Manual», las instalaciones de oficina como un edificio del PNUD a su valor normal de mercado.  El valor normal de mercado es lo que pagará un comprador dispuesto racional a un vendedor dispuesto racional en un mercado competitivo.  El registro de propiedades de RFA se realizará como parte del proceso de saldo inicial y será un ejercicio excepcional. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74116AB0" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39CDB4F7" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
-[...31 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="5B36DF11" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las contribuciones realizadas por otros organismos de la ONU, p. ej., UNFPA, UNICEF y el PMA (Programa Mundial de Alimentos), para la construcción de las instalaciones deberán tratarse como un depósito de alquiler diferido (cuenta de pasivo) contra el cual se cargará la parte mensual del gasto de depreciación de los organismos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63187633" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="447655FE" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+    </w:p>
+    <w:p w14:paraId="3C7B795D" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El alquiler recibido (el neto del 10 % de las tarifas de apoyo administrativo cobradas por la dependencia de Operaciones Generales de la BMS para cubrir los gastos de reparaciones, mantenimiento y renovación) deberá tratarse como ingresos operativos y distribuirse de manera proporcional en forma lineal entre los organismos que contribuyeron a la construcción. Esto es realizado a nivel de la oficina de país (CO) por el Gerente de Operaciones.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67EBC1C5" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1831" w:right="0" w:firstLine="0"/>
-[...80 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E6911C0" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5A758C5D" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cuando el PNUD haya financiado en forma conjunta las instalaciones con otros organismos de la ONU y alquila su parte de las instalaciones, los montos recibidos se acreditarán en Alquileres Recibidos. Sin embargo, cuando las instalaciones financiadas en forma conjunta se alquilan, el alquiler recibido se prorrateará entre el PNUD y los otros organismos de la ONU. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FDAC6D3" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+    <w:p w14:paraId="6A96B7E8" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="570A387C" w14:textId="132CBF2E" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="331A1D3E" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">En algunos casos, el terreno sobre el cual están construidas las instalaciones de oficina es propiedad del Gobierno y debe registrarse como una contribución en especie a su valor normal de mercado. Por ejemplo, cuando las instalaciones de oficina están construidas en un terreno que es propiedad del Gobierno, el PNUD reconocerá el costo de las instalaciones construidas. El ingreso por el uso del terreno debe, no obstante, ser reconocido; y el valor del alquiler o el uso del terreno debe evaluarse y debitarse en los gastos de arrendamiento o alquiler.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E25D0DA" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+    <w:p w14:paraId="0BE0A4D3" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BCA12F0" w14:textId="36AEFB1D" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="441FE933" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">En algunos casos, las Instalaciones y el Terreno sobre el cual está construida la propiedad han sido otorgados al PNUD o comprados por el PNUD. En dichos casos, el PNUD reconocerá el Terreno y el Edificio como un activo en sus libros. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22454F91" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+    <w:p w14:paraId="17422C5C" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="580A2100" w14:textId="5E25038D" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="39CA8080">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="60AC8F4D" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La solicitud será iniciada por el coordinador de activos de la CO o de la dependencia de la Sede en el </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00CC515E" w:rsidRPr="00CC515E">
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>UNall</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...23 lines deleted...]
-      <w:r w:rsidR="35065B2B">
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, antes de ser procesada en Quantum por el CGSC (Centro Global de Servicios Compartidos). Deberán cargarse copias de la documentación de transacción (p. ej., título de propiedad del terreno) en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y los originales deberán archivarse en las oficinas correspondientes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57025A8F" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="1058F4C5" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La tabla siguiente ilustra algunas de las situaciones prácticas que probablemente ocurran y la manera en que serán tratadas: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D2B8F6" w14:textId="77777777" w:rsidR="00CA50F8" w:rsidRDefault="00CA50F8">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3FB2F4B8" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F6317CD" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tipo de actividades de bienes inmuebles que respalda la RFA  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DCAC44C" w14:textId="77777777" w:rsidR="0070614F" w:rsidRPr="0070614F" w:rsidRDefault="0070614F" w:rsidP="0070614F"/>
+    <w:p w14:paraId="2794EEF6" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="370" w:right="357" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="9839" w:type="dxa"/>
         <w:tblInd w:w="-106" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="40" w:type="dxa"/>
           <w:left w:w="103" w:type="dxa"/>
           <w:right w:w="59" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1527"/>
-        <w:gridCol w:w="2675"/>
+        <w:gridCol w:w="2654"/>
         <w:gridCol w:w="783"/>
         <w:gridCol w:w="1528"/>
-        <w:gridCol w:w="2539"/>
+        <w:gridCol w:w="2560"/>
         <w:gridCol w:w="787"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008D3FD7" w14:paraId="4EABE26F" w14:textId="77777777" w:rsidTr="00B71F0D">
+      <w:tr w:rsidR="004F6931" w:rsidRPr="004F6931" w14:paraId="0279281C" w14:textId="77777777" w:rsidTr="004F6931">
         <w:trPr>
           <w:trHeight w:val="740"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56D974BF" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="17A024E4" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single" w:color="000000"/>
               </w:rPr>
               <w:t>Terrenos</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3046" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F6094C2" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="75B40A47" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single" w:color="000000"/>
               </w:rPr>
               <w:t>Advertencias en Acuerdos</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6737BA5B" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="16FB42A0" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:ind w:left="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single" w:color="000000"/>
               </w:rPr>
               <w:t>¿Activo</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FF513D7" w14:textId="77777777" w:rsidR="00CA50F8" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="4037BF47" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single" w:color="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single" w:color="000000"/>
               </w:rPr>
               <w:t>del PNUD</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="580716B1" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="35B1E7C0" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single" w:color="000000"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="22FE5A3F" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="05148C3E" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single" w:color="000000"/>
               </w:rPr>
               <w:t>Edificios</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12D8E37A" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="0054D1B0" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single" w:color="000000"/>
               </w:rPr>
               <w:t>(Residenciales</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="259B88D4" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="50FCF207" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single" w:color="000000"/>
               </w:rPr>
               <w:t>y oficinas)</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5ADCE7C2" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="12DDCD04" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single" w:color="000000"/>
               </w:rPr>
               <w:t>Advertencias en Acuerdos</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="67B3E6E6" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="620EC57A" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single" w:color="000000"/>
               </w:rPr>
               <w:t>¿Activo</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BADF532" w14:textId="77777777" w:rsidR="00CA50F8" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="6BBACDE8" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:ind w:left="6" w:right="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single" w:color="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single" w:color="000000"/>
               </w:rPr>
               <w:t>del PNUD</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BA471BA" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="787A2F65" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="6" w:right="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single" w:color="000000"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3FD7" w14:paraId="71CE2372" w14:textId="77777777" w:rsidTr="12F6D58A">
+      <w:tr w:rsidR="004F6931" w:rsidRPr="004F6931" w14:paraId="1CAEE2C1" w14:textId="77777777" w:rsidTr="004F6931">
         <w:trPr>
           <w:trHeight w:val="1336"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="331A8B73" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="7D047BBB" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="2" w:right="46" w:firstLine="0"/>
+              <w:ind w:left="2" w:right="46"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">El PNUD posee la propiedad adquirida en forma directa en una transacción entre partes independientes. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3046" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C648D6D" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="300BB2AB" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">El PNUD posee el título de propiedad. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58924F7C" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="4BD20CBB" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">SÍ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00002D6E" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="543F4E21" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
             <w:pPr>
-              <w:spacing w:after="14" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="6" w:right="45" w:firstLine="0"/>
+              <w:spacing w:after="14"/>
+              <w:ind w:left="6" w:right="45"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">El PNUD posee la propiedad adquirida en forma directa </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CAC7244" w14:textId="14C26D71" w:rsidR="008D3FD7" w:rsidRDefault="00416328" w:rsidP="00914EBE">
+          <w:p w14:paraId="1BA52CEB" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00416328">
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">en una transacción </w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">entre partes independientes. </w:t>
+              <w:t xml:space="preserve">en una transacción entre partes independientes. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EA88A0B" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="2AB9008D" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">El PNUD posee el título de propiedad. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22C4C534" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="1656D826" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">SÍ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3FD7" w14:paraId="136A87FA" w14:textId="77777777" w:rsidTr="12F6D58A">
+      <w:tr w:rsidR="004F6931" w:rsidRPr="004F6931" w14:paraId="4E1652B8" w14:textId="77777777" w:rsidTr="004F6931">
         <w:trPr>
           <w:trHeight w:val="3656"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C32B82A" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="7C3DBB62" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
             <w:pPr>
-              <w:spacing w:after="11" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="2" w:right="45" w:firstLine="0"/>
+              <w:spacing w:after="11"/>
+              <w:ind w:left="2" w:right="45"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">El PNUD construye sobre el terreno proporcionado por el Gobierno </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1198AE86" w14:textId="0EFBC66D" w:rsidR="008D3FD7" w:rsidRDefault="00416328" w:rsidP="00914EBE">
+          <w:p w14:paraId="674AA46C" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00416328">
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">pero el </w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Gobierno </w:t>
+              <w:t xml:space="preserve">pero el Gobierno </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="296BF71D" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="3592ACF6" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">conserva el título </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DF3E25C" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="57021828" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">del Terreno </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3046" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="716850B4" w14:textId="7F84C3BE" w:rsidR="00416328" w:rsidRPr="00416328" w:rsidRDefault="0034399A" w:rsidP="00416328">
+          <w:p w14:paraId="0665989E" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
-              <w:spacing w:after="12" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:after="12"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Acuerdo de vivienda: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04459A7F" w14:textId="3E09EE43" w:rsidR="00416328" w:rsidRPr="00416328" w:rsidRDefault="00416328" w:rsidP="00914EBE">
+          <w:p w14:paraId="029C8FF6" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="14"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:ind w:left="264" w:right="52" w:hanging="264"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">El </w:t>
             </w:r>
-            <w:r w:rsidRPr="00416328">
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">PNUD posee la Propiedad.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EB1D0AC" w14:textId="00457928" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="4B4B8A70" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="14"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="264" w:right="52" w:hanging="264"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Si abandona el país, puede transferir la propiedad a cualquier organismo restante o devolverla al Gobierno. Este último debe compensar al PNUD por el valor que recibe. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="569F1D37" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="2C0ABBC4" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">SÍ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3130B2CE" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="32D206DA" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="6" w:right="47" w:firstLine="0"/>
+              <w:ind w:left="6" w:right="47"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">El PNUD construye proporcionando un préstamo al </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34484AEC" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="3E5D98F6" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Gobierno </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="546F2184" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="27C1DEF3" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
-              <w:spacing w:after="12" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:after="12"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Acuerdo de Préstamo de Construcción: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4665A05E" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="5392D1FD" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="17"/>
+                <w:numId w:val="15"/>
               </w:numPr>
-              <w:spacing w:after="13" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="48" w:hanging="180"/>
+              <w:spacing w:after="13"/>
+              <w:ind w:left="246" w:right="48" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">El PNUD proporciona un préstamo para construir. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43C600B4" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="428EBC37" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="17"/>
+                <w:numId w:val="15"/>
               </w:numPr>
-              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="48" w:hanging="180"/>
+              <w:spacing w:after="30"/>
+              <w:ind w:left="246" w:right="48" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Al completarse, deberá elaborarse un acuerdo de arrendamiento entre el PNUD y el Gobierno. (Los términos del arrendamiento rigen para cualquier organismo de la ONU presente en el país).   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E15C8F8" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="78D753A2" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="17"/>
+                <w:numId w:val="15"/>
               </w:numPr>
-              <w:spacing w:after="31" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="48" w:hanging="180"/>
+              <w:spacing w:after="31"/>
+              <w:ind w:left="246" w:right="48" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Términos clave: el Gobierno posee el edificio.  El PNUD debe aplicar un alquiler de otro modo pagadero al Gobierno para la amortización del préstamo.   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44CB81D3" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="77B05CE4" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="17"/>
+                <w:numId w:val="15"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="48" w:hanging="180"/>
+              <w:ind w:left="246" w:right="48" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Si el préstamo no se devuelve, el Gobierno asumirá el déficit. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E404A2D" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="43E89E86" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">NO </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3FD7" w14:paraId="1645AEE9" w14:textId="77777777" w:rsidTr="12F6D58A">
+      <w:tr w:rsidR="004F6931" w:rsidRPr="004F6931" w14:paraId="562DDF1B" w14:textId="77777777" w:rsidTr="004F6931">
         <w:trPr>
           <w:trHeight w:val="4628"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1861AFBA" w14:textId="77777777" w:rsidR="00416328" w:rsidRPr="00416328" w:rsidRDefault="00416328" w:rsidP="00416328">
+          <w:p w14:paraId="49704718" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00416328">
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">El PNUD construye sobre el terreno proporcionado por el Gobierno </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B20C3EC" w14:textId="769F3E2C" w:rsidR="008D3FD7" w:rsidRDefault="00416328" w:rsidP="00416328">
+          <w:p w14:paraId="73642CEC" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00416328">
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">pero el Gobierno </w:t>
+              <w:t xml:space="preserve">pero el Gobierno conserva el título </w:t>
             </w:r>
-            <w:r w:rsidR="0034399A" w:rsidRPr="12F6D58A">
-              <w:rPr>
+          </w:p>
+          <w:p w14:paraId="651C4554" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+            <w:pPr>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">conserva el título </w:t>
-[...10 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="12F6D58A">
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">del Terreno </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3046" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D10D41E" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="089CA16D" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2273"/>
               </w:tabs>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Acuerdo de Préstamo </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49A663A1" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="7BE99A60" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
-              <w:spacing w:after="10" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:after="10"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">de Construcción: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F490470" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRPr="00914EBE" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="4BD45587" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="16"/>
               </w:numPr>
-              <w:spacing w:after="29" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="29"/>
               <w:ind w:left="182" w:right="54" w:hanging="180"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">El PNUD proporciona un préstamo para construir.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F3BF435" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRPr="00914EBE" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="2BE1F13D" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="16"/>
               </w:numPr>
-              <w:spacing w:after="12" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="12"/>
+              <w:ind w:left="182" w:right="357" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Al completarse, deberá elaborarse un acuerdo de arrendamiento entre el PNUD y el Gobierno. (Los términos del arrendamiento rigen para cualquier organismo de la ONU presente en el país).   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A1485F2" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRPr="00914EBE" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="15F078CB" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="16"/>
               </w:numPr>
-              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="30"/>
               <w:ind w:left="182" w:right="54" w:hanging="180"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Términos clave: el Gobierno posee el edificio.  El PNUD debe aplicar un alquiler de otro modo pagadero al Gobierno para la amortización del préstamo.   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="406375F2" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRPr="00914EBE" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="4556D019" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="16"/>
               </w:numPr>
-              <w:spacing w:after="31" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="31"/>
               <w:ind w:left="182" w:right="54" w:hanging="180"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Si el préstamo no se devuelve, el Gobierno asumirá el déficit.   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42B0A75F" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="2E7A2C72" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="16"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="182" w:right="54" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">El PNUD celebra un </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>MoU</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (memorando de </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">entendimiento) con dichos Organismos para compartir el espacio. </w:t>
+              <w:t xml:space="preserve"> (memorando de entendimiento) con dichos Organismos para compartir el espacio. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E11B4EB" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="2007D155" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">NO </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="585640D6" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="66F65B08" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">El PNUD </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="000224B1" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="140F21BE" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">proporciona </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D4650B2" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="238E35B7" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1097"/>
               </w:tabs>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">un préstamo al </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D92B7EC" w14:textId="61195355" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="21AF7018" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
-              <w:spacing w:after="7" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:after="7"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="12F6D58A">
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Gobierno y construye en nombre UNICEF, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40A6B8B8" w14:textId="41FCDA97" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="626C0E8D" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1097"/>
               </w:tabs>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="12F6D58A">
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNFPA </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">.  (Los Organismos </w:t>
+              <w:t xml:space="preserve">UNFPA y PMA.  (Los Organismos </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57093878" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="66771C26" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1097"/>
               </w:tabs>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">reembolsan </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17C83454" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="027FD159" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">al PNUD). </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="768C4118" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="7C8EFA40" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
-              <w:spacing w:after="12" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:after="12"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Acuerdo de Préstamo de Construcción: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DAA39F7" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="14236EED" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="17"/>
               </w:numPr>
-              <w:spacing w:after="27" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="167" w:right="47" w:hanging="167"/>
+              <w:spacing w:after="27"/>
+              <w:ind w:left="222" w:right="47" w:hanging="156"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">El PNUD proporciona un préstamo para construir. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="067EA980" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="2E634673" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="17"/>
               </w:numPr>
-              <w:spacing w:after="12" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:after="12"/>
+              <w:ind w:left="222" w:right="357" w:hanging="156"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Al completarse, deberá elaborarse un acuerdo de arrendamiento entre el PNUD y el Gobierno. (Los términos del arrendamiento rigen para cualquier organismo de la ONU presente en el país).   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44395536" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="31928724" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="17"/>
               </w:numPr>
-              <w:spacing w:after="28" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="167" w:right="47" w:hanging="167"/>
+              <w:spacing w:after="28"/>
+              <w:ind w:left="222" w:right="47" w:hanging="156"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Términos clave: el Gobierno posee el edificio.  El PNUD debe aplicar un alquiler de otro modo pagadero al Gobierno para la amortización del préstamo.   </w:t>
+              <w:t xml:space="preserve">Términos clave: el Gobierno posee el edificio.  El PNUD debe aplicar un alquiler de otro modo pagadero al Gobierno para la </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">amortización del préstamo.   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6686DDEB" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="5D572FFE" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="17"/>
               </w:numPr>
-              <w:spacing w:after="29" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="167" w:right="47" w:hanging="167"/>
+              <w:spacing w:after="29"/>
+              <w:ind w:left="222" w:right="47" w:hanging="156"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Si el préstamo no se devuelve, el Gobierno asumirá el déficit.    </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EFC7063" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="74D8FAC9" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="17"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="167" w:right="47" w:hanging="167"/>
+              <w:ind w:left="222" w:right="47" w:hanging="156"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">El PNUD celebra un </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>MoU</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> con dichos Organismos para compartir el espacio. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15707503" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="4319F737" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">NO </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3FD7" w14:paraId="593476CD" w14:textId="77777777" w:rsidTr="12F6D58A">
+      <w:tr w:rsidR="004F6931" w:rsidRPr="004F6931" w14:paraId="1F42C157" w14:textId="77777777" w:rsidTr="004F6931">
         <w:trPr>
           <w:trHeight w:val="998"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A53EAAD" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="38D4FEC1" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="2" w:right="44"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">El Gobierno proporciona residencia para que la use el Representante Residente (RR). </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3046" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="505EB401" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="5E3DF3D3" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="6" w:right="53" w:firstLine="0"/>
+              <w:ind w:left="6" w:right="53"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">El Gobierno posee el terreno y los edificios: debe solicitar a las CO que identifiquen los acuerdos vigentes. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C2C7D4D" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="09BFCAF6" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">NO </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31CFE53D" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="1DD9E2A9" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="6" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">El Gobierno proporciona residencia para que la use el RR. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F9A2F14" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="09FC5817" w14:textId="21B2AA26" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
             <w:pPr>
-              <w:spacing w:after="2" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="7" w:right="0" w:firstLine="0"/>
+              <w:spacing w:after="2"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">El Gobierno posee el terreno y los edificios: debe solicitar a </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">las CO que identifiquen los acuerdos vigentes. </w:t>
+              <w:t xml:space="preserve">El Gobierno posee el terreno y los edificios: debe solicitar a las CO que identifiquen los acuerdos vigentes. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69DCDDC3" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="30CC0E06" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="004F6931">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">NO </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4CBE8511" w14:textId="77777777" w:rsidR="0070614F" w:rsidRDefault="0070614F">
-[...10 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5EFFF32E" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C211DFB" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Planta, Terrenos y Edificios donados o transferidos con título  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E265F66" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+    <w:p w14:paraId="3D87D9BC" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0126B555" w14:textId="015A57E5" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+    <w:p w14:paraId="1FB8D9F0" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="347" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando una Planta, un Terreno o un Edificio se transfieren o donan al PNUD con la correspondiente transferencia de los documentos de título o propiedad al PNUD, la Planta, el Terreno o el Edificio se registrarán como un activo al valor normal de mercado. El valor normal de mercado es lo que un comprador informado, dispuesto y no presionado pagará a un vendedor informado, dispuesto y no presionado por el artículo en un entorno competitivo. La oficina obtendrá una valoración de la Planta, el Terreno o el Edificio donado y luego enviará una solicitud al CGSC. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="118DA176" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0177D41C" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="347" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La solicitud será iniciada por el Coordinador de Activos de la CO o de la dependencia de la Sede en el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, antes de ser tramitada en Quantum por el CGSC. Deberán cargarse copias de la documentación de transacción (p. ej., la carta de donación y el informe de valoración) en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y los originales deberán archivarse en las oficinas correspondientes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D10D809" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="135936CC" w14:textId="77777777" w:rsidR="006E596D" w:rsidRDefault="006E596D" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40A924A5" w14:textId="77777777" w:rsidR="006E596D" w:rsidRDefault="006E596D" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A3CD55F" w14:textId="6097F544" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Planta y Propiedades usadas y ocupadas por el PNUD de las cuales el PNUD no posee el Título </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AD26584" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="048D6827" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Derecho donado a usar el terreno y los edificios </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FE1428F" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FC3501A" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="347" w:hanging="360"/>
-[...17 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="347" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En muchos casos, el PNUD opera conforme a un acuerdo con el Gobierno para usar el terreno y los edificios en los que se encuentran las instalaciones de oficina siempre que el PNUD tenga una presencia en el país. En caso de que el PNUD decida abandonar el país, el terreno y los edificios regresan al Gobierno. Normalmente, dicho acuerdo no implica el pago mensual de alquiler del PNUD incluso si el Gobierno paga alquiler por el uso del terreno y los edificios por parte del PNUD, ni tampoco implica la transferencia de título y propiedad. En dichos casos, el PNUD no registrará un activo, sino que registrará el ingreso de alquiler al valor normal de mercado en las cuentas del PNUD para reflejar el valor de la donación. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42E4BB5B" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412B1427" w14:textId="72D7BF0B" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+    <w:p w14:paraId="5BF45797" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="347" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">La solicitud será iniciada por el Coordinador de Activos de la CO o de la dependencia de la Sede en el </w:t>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="347" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Gerente de Operaciones de la oficina en el país realizará esta transacción en consulta con el equipo de ingresos de la Sede. Dado que la transacción no requiere el registro de un monto de cuentas por cobrar en el módulo de contratos, no es necesario que el CGSC registre la transacción. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47D12B46" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E75FA17" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="347" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando el título o la propiedad de un terreno y un edificio se transfieren al PNUD, esto puede clasificarse como un Arrendamiento Financiero según la sustancia de la transacción. La decisión sobre determinar si el terreno o los edificios transferidos deben contabilizarse como un Arrendamiento financiero o un Arrendamiento operativo corresponde al CGSC, quien también realizará los asientos contables correspondientes en nombre de la oficina en el país.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F082024" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C5F27A" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="347" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esto se determina en forma continua cada vez que el coordinador de la oficina en el país a cargo de las instalaciones cargue un acuerdo de arrendamiento, un </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00CC515E">
-        <w:t>UNall</w:t>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>MoU</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...30 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> u otra forma de acuerdo de las instalaciones en el portal de solicitud de servicio del PNUD. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15F3ED4B" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="370" w:right="357" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49E307D9" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...13 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:r>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Locales comunes  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25B0F31D" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EAADA73" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
-[...19 lines deleted...]
-    <w:p w14:paraId="0ACE387C" w14:textId="58E658A7" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+    <w:p w14:paraId="106B6CDD" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:ind w:right="347" w:hanging="360"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="1F9DAD44" w14:textId="1A632B7F" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="347" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cuando el PNUD es uno de los organismos de la ONU que utiliza locales comunes que no son poseídos ni controlados por el PNUD, dichos terrenos y edificios no deben registrarse como activos del PNUD. Para obtener más información, véase la sección anterior sobre Locales Comunes. 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="043C1F26" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="347" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1183A583" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="347" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cualquier edificio arrendado por el cual el PNUD pague alquiler a un propietario por el uso del edificio sin expectativa de transferencia de riesgos o ventajas inherentes a la propiedad del edificio NO se reconocerá como un activo del PNUD y los pagos de alquiler se contabilizarán como gastos. Consulte las POPP sobre Gestión de Arrendamientos para obtener más información sobre la gestión de arrendamientos del PNUD. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0271489E" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EFB8773" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Planta </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22882D82" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D469FD4" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="347" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>20.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cualquier planta que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sea usada por el PNUD y de la cual el PNUD no tenga el control o la propiedad </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> debe registrarse como un activo del PNUD.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C422DFF" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Las siguientes directrices corporativas rigen para la gestión de Planta y Propiedades: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31EB637C" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1090" w:right="347" w:firstLine="350"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reglamento Financiero y Reglamentación Financiera Detallada del PNUD </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E544957" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="347"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Documento de Política de IPSAS del PNUD sobre Política de Capitalización, Depreciación y Deterioro de PPE  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="728E5868" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="790" w:right="347" w:firstLine="650"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Política de IPSAS del PNUD sobre Arrendamientos  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59E28AC3" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="790" w:right="347" w:firstLine="650"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marco de Control Interno  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62F233C7" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="790" w:right="347" w:firstLine="650"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POPP sobre gestión de proyectos  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B94A70" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F6968CD" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Flujograma </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69E67090" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="370" w:right="357" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="487945CA" w14:textId="751E3C29" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="004F6931">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Adquisición de Activos según IPSAS</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
-        <w:t>El Gerente de Operaciones de la oficina en el país realizará esta transacción en consulta con el equipo de ingresos de la Sede. Dado que la transacción no requiere el registro de un monto de cuentas por cobrar en el módulo de contratos, no es necesario que el C</w:t>
-[...2 lines deleted...]
-        <w:t>G</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">SC registre la transacción. </w:t>
-[...8 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F772B6D" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="1373"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="279CD58E" w14:textId="69886C85" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
-[...23 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="49C9D4A8" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Medición y Reconocimiento </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF005C6" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54D06CA6" w14:textId="0C316EA6" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
-[...45 lines deleted...]
-    <w:p w14:paraId="02D0C027" w14:textId="30E1B5B9" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+    <w:p w14:paraId="391A677A" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="347" w:hanging="360"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="1D684773" w14:textId="31B80BCD" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+        <w:spacing w:after="33" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="347" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por lo general, el PNUD capitaliza la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Planta, el Terreno y/o los Edificios</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> si los activos:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45009866" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="34" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="347" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brindan beneficios económicos o de servicios futuros al PNUD. Estos son PPE que se mantienen para uso en la ejecución de programas del PNUD o para fines administrativos.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42E35C2B" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="31" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="347" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se espera que sean usados durante más de un período sobre el que se informa (que en el PNUD es de 12 meses).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2753B2AB" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="34" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="347" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tienen un valor de USD 5000 o más. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50FA03D1" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="347" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Son usados y controlados por el PNUD. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22713D86" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="347" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tienen un costo que puede determinarse de manera fiable. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D51F3ED" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C07B86A" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="347" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="4489D1DC" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="347" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La capitalización de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Planta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se basa en si las diferentes clases de activos (p. ej., maquinaria pesada y otros equipos, mobiliario y accesorios, etc.) están combinados o agrupados; y se utiliza para ejecutar programas del PNUD a través de la producción o el suministro de bienes o servicios. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F3ABB4F" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B30A8D5" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="347" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se reconoce que el PNUD opera según diferentes modalidades de implementación. Las modalidades de implementación son también un indicador útil de si el PNUD usa y controla un activo. Todos los activos comprados a partir del presupuesto de apoyo bienal o del presupuesto institucional califican para la capitalización. Además, los activos adquiridos para proyectos ejecutados a través del Apoyo a las Oficinas de País: NIM (Implementación Nacional) y la modalidad de Implementación Directa (DIM) pueden calificar para la capitalización, siempre que los activos estén bajo uso y control del PNUD. Para conocer detalles sobre el concepto de «uso y control», consulte la sección de PPE de las POPP. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34C9B2C5" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38DBFCAB" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="243" w:lineRule="auto"/>
+        <w:ind w:right="347" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por lo tanto, para las modalidades de implementación según las cuales el PNUD generalmente no usa ni controla los activos, como en los casos de los proyectos completamente NIM, el activo de Planta será contabilizado como gasto y no será capitalizado.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A790270" w14:textId="77777777" w:rsidR="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7644AF8C" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
-[...15 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1A6ABFA1" w14:textId="77777777" w:rsidR="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35ABE53D" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F5F661E" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Componentes de Costos </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49DD6829" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="234B5340" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
-[...166 lines deleted...]
-    <w:p w14:paraId="24A0F79A" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+    <w:p w14:paraId="4DF1CFE0" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="33"/>
-[...16 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="35" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="347" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El costo de Planta, Propiedades y/o Edificios comprende su precio de compra y cualquier costo directamente atribuible de colocar los activos en la ubicación y las condiciones necesarias para el uso previsto. Algunos ejemplos de costos directamente atribuibles son: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50C09C31" w14:textId="5E363105" w:rsidR="004F6931" w:rsidRPr="006E596D" w:rsidRDefault="004F6931" w:rsidP="006E596D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:spacing w:after="34"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="2A856256" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+        <w:spacing w:after="35" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="347"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E596D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El costo de preparación del terreno; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0834D926" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:spacing w:after="31"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="5A1A46E5" w14:textId="0C478922" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+        <w:spacing w:after="31" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="347"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Costos de construcción incluidos materiales y mano de obra; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E7B3602" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:spacing w:after="34"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="3D1EAE3C" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+        <w:spacing w:after="35" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="347"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Costos de instalación; y </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07D3D534" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:ind w:right="347" w:hanging="360"/>
-[...27 lines deleted...]
-    <w:p w14:paraId="16492224" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="347"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Honorarios profesionales, por ejemplo, para arquitectos e ingenieros.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64A6E3B6" w14:textId="60037604" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:ind w:firstLine="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="717AA351" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:right="347" w:hanging="360"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="0EAF8BA8" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="347" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los costos de administración y otros gastos generales de mantenimiento del activo no son componentes de costos y deben contabilizarse como gastos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08D85157" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720" w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F8D77EE" w14:textId="2FD054DB" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+    <w:p w14:paraId="6DB53445" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:right="347" w:hanging="360"/>
-[...29 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="347" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un componente único del costo de un Terreno y/o Edificio es el impuesto de timbre para la transacción. El costo del impuesto de timbre (si corresponde su pago) también debe capitalizarse, es decir, registrarse en el Módulo Activos de Quantum para su Depreciación. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BA327B6" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D3759A5" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Costos subsiguientes </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F76D153" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15005C4E" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
-[...12 lines deleted...]
-    <w:p w14:paraId="49E1CB51" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+    <w:p w14:paraId="3C495ACF" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="347" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>28.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los costos subsiguientes deben agregarse al importe en libros del activo cuando es probable que se agreguen beneficios económicos futuros al activo. Estos se tratan normalmente como costos adicionales que deben capitalizarse junto con el costo original de la propiedad. No pueden tratarse como Mejoras de Locales Arrendados dado que son Planta y Propiedades poseídos por el PNUD. La solicitud será iniciada por el Coordinador de Activos de la oficina de país o de la dependencia de la Sede en el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utilizando la página de ajuste, donde será aprobada posteriormente por el Gerente de Operaciones de la CO o de la dependencia de la Sede antes de ser tramitada en Quantum por el CGSC. Deberán cargarse copias de la documentación de la transacción (p. ej., copias de las facturas originales de los costos ajustados) en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y los originales deberán archivarse en las oficinas correspondientes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="652D8233" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los costos relacionados con reparaciones o mantenimiento de rutina no deben capitalizarse y deben contabilizarse como gastos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DE8D7EA" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7641B7FE" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
-[...8 lines deleted...]
-    <w:p w14:paraId="523C75BF" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+    <w:p w14:paraId="08AFE961" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Registro de Costos de Construcción   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F98D8A5" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05BC2ACE" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EC2D3CA" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Registro de Planta, Terrenos y Edificios </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3343B3A4" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="513E9D47" w14:textId="66541ACA" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+    <w:p w14:paraId="474F6A74" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="35"/>
-[...54 lines deleted...]
-    <w:p w14:paraId="3F8BB974" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="347" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El PNUD es responsable de todas las Plantas, los Terrenos y los Edificios que estén bajo su uso, titularidad y control y rinde cuentas por estos. En el caso de los Locales Comunes, consulte la Política de Locales Comunes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CB3AFBE" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E565D45" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+    <w:p w14:paraId="2469F06E" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:right="347" w:hanging="360"/>
-[...11 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="347" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para registrar la compra de Terrenos y Edificios, se seleccionará primero la categoría «Instalaciones poseídas» y luego «Edificio poseído» o «Terreno poseído» en el siguiente nivel. Una </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">vez procesados el pedido y la orden de compra y recibidos los artículos, deberá preparase la nota de bienes recibidos (GRN) y deberá realizarse la función de recepción en Quantum. Esto asegurará que pueda procesarse el comprobante de cuentas por pagar. El precio de compra se registrará como el costo del Terreno o Edificio en el Módulo Activos de Quantum una vez que se procese el comprobante de cuentas por pagar. Se registrarán todos los detalles de costo, etc. del activo y se capitalizará el activo. El Módulo Activos (AM) luego actualizará la cuenta correspondiente del libro mayor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F396EBA" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="310AC7C8" w14:textId="45ADC86B" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+    <w:p w14:paraId="295982FB" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:right="347" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="059F030D" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="347" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si el Terreno o el Edificio son donados sin cargo y los documentos de titularidad se transfieren al PNUD, deberá determinarse el valor normal de mercado (p. ej., utilizando expertos en valoración) y luego el CGSC deberá registrar el Terreno o el Edificio en Quantum a través de Adición Básica. La solicitud será iniciada por el Coordinador de Activos de la CO o de la dependencia de la Sede en el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, donde será aprobada posteriormente por el Gerente de Operaciones de la CO o de la dependencia de la Sede antes de ser tramitada en Quantum por el CGSC. Deberán cargarse copias de la documentación de la transacción (p. ej., honorarios del experto en valoración independiente) en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y los originales deberán archivarse en las oficinas correspondientes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A028D81" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4044C777" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
-[...8 lines deleted...]
-    <w:p w14:paraId="29A4ED7C" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+    <w:p w14:paraId="7EFB8226" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Etiquetado de Planta, Terrenos y Edificios </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11BCE86A" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37376BF0" w14:textId="686A01B7" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
-      <w:pPr>
+    <w:p w14:paraId="172CE0AF" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="705" w:right="347" w:hanging="360"/>
-      </w:pPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>34.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-    <w:p w14:paraId="54858BE3" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El número de lote, el número de Registro de Terreno para terrenos o el nombre del edificio o la dirección física se utilizarán como la referencia de etiqueta en el AM. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FB45990" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22545F67" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
-[...8 lines deleted...]
-    <w:p w14:paraId="19DCC764" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+    <w:p w14:paraId="34DCC7CC" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mantenimiento de registros  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14E9B8D3" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="584C4AFC" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
-[...31 lines deleted...]
-    <w:p w14:paraId="4BC15AA7" w14:textId="262DFE67" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+    <w:p w14:paraId="656436B7" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:ind w:right="347" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="53BF9009" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="347" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los registros de Gestión de Activos de Quantum para Planta, Terrenos y Edificios deben actualizarse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de manera oportuna,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para asegurar que el Módulo Activos de Quantum y las cuentas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">del libro mayor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">estén actualizados para todas las adquisiciones que requieren adición manual, ajustes, transferencias y enajenaciones.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5093EFEF" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56687B6A" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para transferencias y enajenaciones, siga los procedimientos estipulados en la sección de Mobiliario y Equipo de las POPP.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01537850" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A3B50A1" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ajustes, Revalorizaciones y Deterioros </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509119D7" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77057B2A" w14:textId="64DA6531" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+    <w:p w14:paraId="69991AF4" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:ind w:right="347" w:hanging="360"/>
-[...10 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="347" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los ajustes de registros de Planta, Terrenos y Edificios pueden ser necesarios de la siguiente manera:   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31ABF847" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D609C61" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deterioro </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E5BEDE2" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C1DD3A" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="347" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>37.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El deterioro es un ejemplo de ajustes descendentes. El </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>deterioro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es una pérdida en los beneficios económicos futuros o el potencial de servicio de un activo, por encima del reconocimiento sistemático de la pérdida de los beneficios económicos futuros o del potencial de servicio del activo a través de la depreciación. Un ejemplo de Deterioro es el ajuste en el valor de una planta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">que pueda procesarse el comprobante de cuentas por pagar. El precio de compra se registrará como el costo del Terreno o Edificio en el Módulo Activos de </w:t>
-[...14 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">luego de una avería importante en una de sus máquinas, que reduce su capacidad para desempeñar sus funciones. Los ajustes de deterioros deben realizarse de manera oportuna, y serán procesados de manera central por el CGSC ante la solicitud de la CO o de la dependencia de la Sede correspondientes. La solicitud será iniciada por el Coordinador de Activos de la oficina en el país o de la dependencia de la Sede en el portal de solicitud de servicio del PNUD, donde será aprobada posteriormente por el Gerente de Operaciones de la CO o de la dependencia de la Sede antes de ser tramitada en Quantum por el CGSC. Deberán cargarse copias de la documentación de la transacción (p. ej., valoración de experto del deterioro de activo o valoración del seguro) en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y los originales deberán archivarse en las oficinas correspondientes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4350EA17" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FB05174" w14:textId="4A7AC81E" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
-      <w:pPr>
+    <w:p w14:paraId="12313D0A" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Protección y Control </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05FF6375" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3197232C" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="347" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">38. El PNUD es responsable de todas las Plantas, los Terrenos y los Edificios que estén bajo su uso y control y rinde cuentas por estos. Además de los procedimientos mencionados en los capítulos anteriores, la siguiente es una lista de controles obligatorios sobre la gestión de propiedades, terrenos y edificios. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E2D1426" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="726A9C04" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="006E596D" w:rsidRDefault="004F6931" w:rsidP="006E596D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:ind w:right="347" w:hanging="360"/>
-[...133 lines deleted...]
-      <w:pPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E596D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El equipo de gestión de operaciones de cada CO y dependencia de la Sede y sus proyectos realiza cada semestre / o anualmente una verificación física de la Planta, el Terreno y los Edificios. Las dependencias de finanzas/cuentas de cada CO y dependencia de la Sede concilian los resultados con los registros de propiedad en el AM. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EF037B7" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="006E596D" w:rsidRDefault="004F6931" w:rsidP="006E596D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:ind w:right="347" w:hanging="360"/>
-[...85 lines deleted...]
-      <w:pPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E596D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006E596D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006E596D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Oficina, a través del Gerente de Operaciones y los directores del proyecto, es responsable de certificar los resultados de la verificación física bianual o anual de todas las plantas, los terrenos y los edificios en las áreas de sus oficinas o programas; y de presentar dichos resultados a la dependencia de Operaciones Generales de la BMS dentro de los plazos estipulados.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="609667D5" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="006E596D" w:rsidRDefault="004F6931" w:rsidP="006E596D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:ind w:right="347" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="77DA6A94" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+        <w:spacing w:afterLines="60" w:after="144" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E596D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ninguna Planta, Terreno o Edificio deberá ser adquirido por el PNUD, ya sea comprado, donado o prestado, sin la aprobación previa del director del proyecto o del jefe designado de la oficina donde se ejecuta el proyecto (de conformidad con la tabla de autoridad aprobada para el PNUD) y de los comités de adquisición relevantes de conformidad con los umbrales de aprobación estipulados.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="051A3611" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="006E596D" w:rsidRDefault="004F6931" w:rsidP="006E596D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E596D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todas las Plantas, los Terrenos y los Edificios del PNUD deben utilizarse solamente para fines oficiales. Para todos los demás usos, deberá obtenerse la aprobación de los jefes de las direcciones regionales. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5998DBED" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="006E596D" w:rsidRDefault="004F6931" w:rsidP="006E596D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E596D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La protección física de las Plantas, los Terrenos y los Edificios es responsabilidad del director del proyecto (para Planta, Terrenos y Edificios de proyectos de desarrollo) y del Gerente de Operaciones (para Planta, Terrenos y Edificios de gestión). Ellos deberán asegurar que se establezcan los controles físicos apropiados, p. ej., rejas y vallas; equipo de prevención de incendios, etc., para proteger las Plantas, los Terrenos y los Edificios contra los daños. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="583A0450" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="006E596D" w:rsidRDefault="004F6931" w:rsidP="006E596D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="347"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E596D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Las Plantas, los Terrenos y los Edificios del PNUD deben asegurarse de manera adecuada para minimizar el impacto de las pérdidas totales o parciales en el caso de incendio, daño u otros riesgos asegurables. Dichos costos asegurables deben incorporarse en el presupuesto del proyecto en la etapa de planificación. Consulte la Política de Seguros para conocer más detalles sobre los requisitos de seguros del PNUD.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E596D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E596D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C1DD333" w14:textId="7FD35230" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funciones y Responsabilidades </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F3C1B8D" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FF9C9C4" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Autoridad para adquirir Plantas y Propiedades</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CBE1A00" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33F85BE0" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="347" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>39.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Administrador Auxiliar o el Oficial </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Adquisiciones (OJA) de la Dirección de Servicios de Gestión (BMS) es responsable de todas las propiedades, las plantas y los equipos (PPE) adquiridos, controlados y gestionados por el PNUD. El OJA delega su autoridad para adquirir, controlar y gestionar el PPE a cada Representante Residente, al </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de las Dependencias fuera de la Sede y al </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la división de Operaciones Generales de la BMS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59E96D1A" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B0B5848" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responsabilidades de las Dependencias Comerciales (Dependencias de la Sede, Dependencias fuera de la Sede y CO) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D46BA31" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D61C358" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:afterLines="40" w:after="96" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Realizar adquisiciones mediante pedido electrónico/OC/comprobante de cuentas por pagar, mediante el catálogo correcto </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A8FBCC4" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:afterLines="40" w:after="96" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actualizar el número de etiqueta y la ubicación en el módulo AM </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77499513" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:afterLines="40" w:after="96" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verificar las Plantas, los Terrenos y los Edificios de conformidad con la ubicación física; y compararlos con los informes de QUANTUM </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE8ED11" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:afterLines="40" w:after="96" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solicitar al CGSC que reajuste Planta, Terrenos y Edificios (costo y cantidad) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EDB860E" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:afterLines="40" w:after="96" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solicitar al CGSC que recategorice Planta, Terrenos y Edificios </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B2C1F7" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:afterLines="40" w:after="96" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cambiar el estado de la fecha de puesta en servicio de las Plantas, los Terrenos y los Edificios cuando sea necesario </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42C81CBD" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:afterLines="40" w:after="96" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solicitar al CGSC que registre el deterioro de Planta, Terrenos y Edificios         </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="120349D1" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:afterLines="40" w:after="96" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solicitar al CGSC que transfiera Planta, Terrenos y Edificios (dentro y fuera de la Dependencia </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23339186" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="006E596D" w:rsidRDefault="004F6931" w:rsidP="006E596D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:afterLines="40" w:after="96" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E596D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comercial) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C6276CF" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:afterLines="40" w:after="96" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cambiar la ubicación de Planta, Terrenos y Edificios </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38748E5C" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:afterLines="40" w:after="96" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solicitar al CGSC que modifique el COA (plan de cuentas) y que luego ajuste los asientos del libro mayor (GL) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A862ADF" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:afterLines="40" w:after="96" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solicitar al CGSC que agregue PPE manualmente  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3827A9D8" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:afterLines="40" w:after="96" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tomar medidas correctivas para los errores e irregularidades identificados por el CGSC </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64AB8E78" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:afterLines="40" w:after="96" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consultar a la dependencia de Operaciones Generales de la BMS sobre cualquier asunto que requiera aclaraciones o cambios de políticas </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24858AFB" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="347"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Obtener la aprobación del Gerente de Activos, en el portal de solicitud de servicio del PNUD, de todas las transacciones de Planta, Terrenos y Edificios originadas desde el Coordinador de Activos   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32317C8D" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="370" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F83FDFF" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="370" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="208F3E63" w14:textId="77777777" w:rsidR="004F6931" w:rsidRPr="00A23672" w:rsidRDefault="004F6931" w:rsidP="004F6931">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...42 lines deleted...]
-        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...583 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Disclaimer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>: This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51EFB71C" w14:textId="1B14CE77" w:rsidR="004F6931" w:rsidRPr="004F6931" w:rsidRDefault="004F6931" w:rsidP="006E596D">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="347"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Descargo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...20 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>responsabilidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>una</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>traducción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Inglés. En </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>caso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>discrepancias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>traducción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>prevalecerá</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C856068" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="004F6931">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1450" w:right="1080" w:bottom="1473" w:left="1440" w:header="720" w:footer="721" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C21C584" w14:textId="77777777" w:rsidR="00910FD0" w:rsidRDefault="00910FD0">
+    <w:p w14:paraId="5A3C2A5A" w14:textId="77777777" w:rsidR="004E1161" w:rsidRDefault="004E1161" w:rsidP="004F6931">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F75B52E" w14:textId="77777777" w:rsidR="00910FD0" w:rsidRDefault="00910FD0">
+    <w:p w14:paraId="7B3BFD52" w14:textId="77777777" w:rsidR="004E1161" w:rsidRDefault="004E1161" w:rsidP="004F6931">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...13 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="44B43BBD" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="51F12EF4" w14:textId="77777777" w:rsidR="004F6931" w:rsidRDefault="004F6931">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="356" w:firstLine="0"/>
+      <w:ind w:right="356"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="51648EFD" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+  <w:p w14:paraId="2CA33ADB" w14:textId="77777777" w:rsidR="004F6931" w:rsidRDefault="004F6931">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1CA388EF" w14:textId="2FFBF08F" w:rsidR="008D3FD7" w:rsidRDefault="0070614F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="147A75F7" w14:textId="50FD3EDA" w:rsidR="004F6931" w:rsidRPr="006E596D" w:rsidRDefault="004F6931">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="006E596D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="006E596D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:color w:val="2B579A"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="006E596D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="006E596D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:color w:val="2B579A"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00BD546D">
-      <w:rPr>
+    <w:r w:rsidRPr="006E596D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="006E596D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:color w:val="2B579A"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006E596D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="006E596D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:color w:val="2B579A"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="006E596D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="006E596D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:color w:val="2B579A"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00BD546D">
-      <w:rPr>
+    <w:r w:rsidRPr="006E596D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>16</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="006E596D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:color w:val="2B579A"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006E596D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Fecha de entrada en vigor: </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="006E596D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Fecha</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="006E596D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de entrada </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="006E596D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="006E596D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> vigor: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:color w:val="2B579A"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:alias w:val="Fecha de entrada en vigor"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="2055260942"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{51ECBBFA-8EE3-45B4-ACEE-A7268CCCE2AA}"/>
         <w:date w:fullDate="2016-07-26T00:00:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="en-US"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
-          <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidR="00F53E1E" w:rsidRPr="00F53E1E">
+        <w:r w:rsidRPr="006E596D">
           <w:rPr>
-            <w:color w:val="2B579A"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:t>26/07/2016</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r>
+    <w:r w:rsidRPr="006E596D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
-[...1 lines deleted...]
-    </w:r>
     <w:proofErr w:type="spellStart"/>
-    <w:r>
-      <w:t>n.°</w:t>
+    <w:r w:rsidRPr="006E596D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Versión</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="006E596D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
     <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>#</w:t>
+    </w:r>
+    <w:r w:rsidRPr="006E596D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:color w:val="2B579A"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-1689509889"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{51ECBBFA-8EE3-45B4-ACEE-A7268CCCE2AA}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
-          <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidR="0043381E">
+        <w:r w:rsidRPr="006E596D">
           <w:rPr>
-            <w:color w:val="2B579A"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5F9F71D3" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="32945AA1" w14:textId="77777777" w:rsidR="004F6931" w:rsidRDefault="004F6931">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="356" w:firstLine="0"/>
+      <w:ind w:right="356"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="02DE8B6A" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+  <w:p w14:paraId="0065916F" w14:textId="77777777" w:rsidR="004F6931" w:rsidRDefault="004F6931">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4603FBB3" w14:textId="77777777" w:rsidR="00910FD0" w:rsidRDefault="00910FD0">
+    <w:p w14:paraId="65119052" w14:textId="77777777" w:rsidR="004E1161" w:rsidRDefault="004E1161" w:rsidP="004F6931">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A7A863B" w14:textId="77777777" w:rsidR="00910FD0" w:rsidRDefault="00910FD0">
+    <w:p w14:paraId="745E4D72" w14:textId="77777777" w:rsidR="004E1161" w:rsidRDefault="004E1161" w:rsidP="004F6931">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="4FA19A99" w14:textId="2FE434CA" w:rsidR="0070614F" w:rsidRDefault="00F53E1E" w:rsidP="0070614F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7816C9F3" w14:textId="08416CF2" w:rsidR="004F6931" w:rsidRDefault="004F6931" w:rsidP="0070614F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="694CEF05" wp14:editId="477A7100">
-          <wp:extent cx="304800" cy="593090"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B8547D2" wp14:editId="03211AA9">
+          <wp:extent cx="292227" cy="594360"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+          <wp:docPr id="770030604" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
-                    <a:picLocks noChangeAspect="1"/>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="-18" b="15579"/>
-                  <a:stretch/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="304800" cy="593090"/>
+                    <a:ext cx="298572" cy="607265"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="05B4C0EB" w14:textId="77777777" w:rsidR="0070614F" w:rsidRDefault="0070614F" w:rsidP="0070614F">
+  <w:p w14:paraId="1D4E7819" w14:textId="77777777" w:rsidR="004F6931" w:rsidRDefault="004F6931" w:rsidP="0070614F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="014D1330"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="95682048"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02C03660"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E2242EE"/>
     <w:lvl w:ilvl="0" w:tplc="2F343B52">
       <w:start w:val="35"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -6364,51 +11773,137 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="724E7350">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0AF51B16"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EB8E2E1C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D4B24FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7ED4FC82"/>
     <w:lvl w:ilvl="0" w:tplc="8988D020">
       <w:start w:val="14"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -6576,4436 +12071,4321 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C8F26586">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E882241"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19917497"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1588895A"/>
-[...114 lines deleted...]
-      <w:start w:val="29"/>
+    <w:tmpl w:val="575846FA"/>
+    <w:lvl w:ilvl="0" w:tplc="65F4C9B2">
+      <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="705"/>
+        <w:ind w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="D75A1FEE">
+    <w:lvl w:ilvl="1" w:tplc="2C8C5CE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
+      <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="6B66B32E">
+    <w:lvl w:ilvl="2" w:tplc="B982384A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="7BD06D32">
+    <w:lvl w:ilvl="3" w:tplc="027492F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="8BCED866">
+    <w:lvl w:ilvl="4" w:tplc="6EDEB56E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="425A04F8">
+    <w:lvl w:ilvl="5" w:tplc="E6AA83DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="E1982BBA">
+    <w:lvl w:ilvl="6" w:tplc="FD704B92">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="CFE2972E">
+    <w:lvl w:ilvl="7" w:tplc="9F7A9BAC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="3C8C1A50">
+    <w:lvl w:ilvl="8" w:tplc="A4EC76DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19917497"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1ADD4095"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="575846FA"/>
-[...6 lines deleted...]
-        <w:ind w:left="360"/>
+    <w:tmpl w:val="BCC44EAA"/>
+    <w:lvl w:ilvl="0" w:tplc="50AE9864">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="2C8C5CE2">
+    <w:lvl w:ilvl="1" w:tplc="AA9CD41E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2)"/>
-[...2 lines deleted...]
-        <w:ind w:left="1440"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="B982384A">
+    <w:lvl w:ilvl="2" w:tplc="08866752">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160"/>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="027492F0">
+    <w:lvl w:ilvl="3" w:tplc="1322833E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880"/>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="6EDEB56E">
+    <w:lvl w:ilvl="4" w:tplc="65303F7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600"/>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="E6AA83DC">
+    <w:lvl w:ilvl="5" w:tplc="D8BC5C4A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320"/>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FD704B92">
+    <w:lvl w:ilvl="6" w:tplc="E2707190">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040"/>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="9F7A9BAC">
+    <w:lvl w:ilvl="7" w:tplc="FC96CFAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760"/>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="A4EC76DE">
+    <w:lvl w:ilvl="8" w:tplc="F0C8E930">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480"/>
+        <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1ADD4095"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="272741EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BCC44EAA"/>
-[...6 lines deleted...]
-        <w:ind w:left="1440"/>
+    <w:tmpl w:val="9A44944A"/>
+    <w:lvl w:ilvl="0" w:tplc="85BE60A0">
+      <w:start w:val="18"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="AA9CD41E">
+    <w:lvl w:ilvl="1" w:tplc="62141E2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160"/>
+        <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08866752">
+    <w:lvl w:ilvl="2" w:tplc="4A9CA7B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880"/>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="1322833E">
+    <w:lvl w:ilvl="3" w:tplc="BB4A75AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600"/>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65303F7C">
+    <w:lvl w:ilvl="4" w:tplc="E90C1664">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320"/>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="D8BC5C4A">
+    <w:lvl w:ilvl="5" w:tplc="645A4338">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040"/>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="E2707190">
+    <w:lvl w:ilvl="6" w:tplc="1AC68A86">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760"/>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FC96CFAE">
+    <w:lvl w:ilvl="7" w:tplc="AFA83C6A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480"/>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="F0C8E930">
+    <w:lvl w:ilvl="8" w:tplc="F8B26C76">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200"/>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22EF6660"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2EFF33C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="80F0F788"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:tmpl w:val="E4B478A4"/>
+    <w:lvl w:ilvl="0" w:tplc="B9DE1F5A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
-[...79 lines deleted...]
-        <w:ind w:left="705"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62141E2E">
+    <w:lvl w:ilvl="1" w:tplc="47AAA54A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440"/>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="4A9CA7B8">
+    <w:lvl w:ilvl="2" w:tplc="73F2858C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160"/>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="BB4A75AC">
+    <w:lvl w:ilvl="3" w:tplc="D7FECA98">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880"/>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="E90C1664">
+    <w:lvl w:ilvl="4" w:tplc="9F68F5C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600"/>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="645A4338">
+    <w:lvl w:ilvl="5" w:tplc="2C947122">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320"/>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="1AC68A86">
+    <w:lvl w:ilvl="6" w:tplc="7E585C44">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040"/>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="AFA83C6A">
+    <w:lvl w:ilvl="7" w:tplc="27D80EF2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760"/>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="F8B26C76">
+    <w:lvl w:ilvl="8" w:tplc="DC3462DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480"/>
+        <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EFF33C3"/>
+    <w:nsid w:val="2F237BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E4B478A4"/>
-    <w:lvl w:ilvl="0" w:tplc="B9DE1F5A">
+    <w:tmpl w:val="D1C4E4E8"/>
+    <w:lvl w:ilvl="0" w:tplc="5AA288C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C89A3E90">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1183"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="838AB9B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1903"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7DF8009C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2623"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C542114A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3343"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A198F39E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4063"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="ADE601AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4783"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="DC66E990">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5503"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FBB269DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6223"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F911B9E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="570E15BA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440"/>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FA17575"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B896DFF2"/>
+    <w:lvl w:ilvl="0" w:tplc="FD32F39E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="280"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A852C998">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1192"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4D8A1A9E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1912"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="79DEB4C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2632"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="CD5A84B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3352"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="583C46B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4072"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="923EC1A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4792"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0E7E54DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5512"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FA089CEA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6232"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="325A75AF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="84E6D604"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="21"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="47AAA54A">
+    <w:lvl w:ilvl="1" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73F2858C">
-[...2 lines deleted...]
-      <w:lvlText w:val="%3"/>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="D7FECA98">
-[...2 lines deleted...]
-      <w:lvlText w:val="%4"/>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="9F68F5C4">
-[...2 lines deleted...]
-      <w:lvlText w:val="%5"/>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="2C947122">
-[...2 lines deleted...]
-      <w:lvlText w:val="%6"/>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="7E585C44">
-[...2 lines deleted...]
-      <w:lvlText w:val="%7"/>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27D80EF2">
-[...2 lines deleted...]
-      <w:lvlText w:val="%8"/>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="DC3462DE">
-[...5 lines deleted...]
-        <w:ind w:left="7200"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="347E7577"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="383EF764"/>
+    <w:lvl w:ilvl="0" w:tplc="81841958">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="CF243696">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1183"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="71625C7A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1903"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="240E8E96">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2623"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9A868EEC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3343"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8B70E1B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4063"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="433CBD54">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4783"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="CC1A7A18">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5503"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="91CA8BB4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6223"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37A858CC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B240CB1C"/>
+    <w:lvl w:ilvl="0" w:tplc="9F2CD5BA">
+      <w:start w:val="21"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FA82DDA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="455AFAD2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0BFC483E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FE000282">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6E343272">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B76C1802">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4D288E20">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="01C2DC00">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F237BCB"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3986783C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D1C4E4E8"/>
-    <w:lvl w:ilvl="0" w:tplc="5AA288C8">
+    <w:tmpl w:val="9ECEB51A"/>
+    <w:lvl w:ilvl="0" w:tplc="8402B578">
+      <w:start w:val="25"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6ADCE04A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="15F0F8B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="35543B18">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9662B83A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08529B98">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="8C08BB58">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A83A2FB2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="45B8F268">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A755B1F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F4F63F88"/>
+    <w:lvl w:ilvl="0" w:tplc="D6C607D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="180"/>
+        <w:ind w:left="16"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="C89A3E90">
+    <w:lvl w:ilvl="1" w:tplc="FAF64818">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1183"/>
+        <w:ind w:left="928"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="838AB9B8">
+    <w:lvl w:ilvl="2" w:tplc="1624C4D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1903"/>
+        <w:ind w:left="1648"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="7DF8009C">
+    <w:lvl w:ilvl="3" w:tplc="5E5A022E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2623"/>
+        <w:ind w:left="2368"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="C542114A">
+    <w:lvl w:ilvl="4" w:tplc="0018152A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3343"/>
+        <w:ind w:left="3088"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="A198F39E">
+    <w:lvl w:ilvl="5" w:tplc="7054AFC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4063"/>
+        <w:ind w:left="3808"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="ADE601AE">
+    <w:lvl w:ilvl="6" w:tplc="0F38195A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4783"/>
+        <w:ind w:left="4528"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="DC66E990">
+    <w:lvl w:ilvl="7" w:tplc="CF92C86A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5503"/>
+        <w:ind w:left="5248"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FBB269DA">
+    <w:lvl w:ilvl="8" w:tplc="195C4C74">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6223"/>
+        <w:ind w:left="5968"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FA17575"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BFC6D82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B896DFF2"/>
-[...9 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+    <w:tmpl w:val="94C49482"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="A852C998">
-[...406 lines deleted...]
-        <w:ind w:left="705"/>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FA82DDA2">
-[...5 lines deleted...]
-        <w:ind w:left="1440"/>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="455AFAD2">
-[...5 lines deleted...]
-        <w:ind w:left="2160"/>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0BFC483E">
-[...5 lines deleted...]
-        <w:ind w:left="2880"/>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FE000282">
-[...5 lines deleted...]
-        <w:ind w:left="3600"/>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="6E343272">
-[...5 lines deleted...]
-        <w:ind w:left="4320"/>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="B76C1802">
-[...5 lines deleted...]
-        <w:ind w:left="5040"/>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="4D288E20">
-[...5 lines deleted...]
-        <w:ind w:left="5760"/>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="01C2DC00">
-[...5 lines deleted...]
-        <w:ind w:left="6480"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51476913"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BB567ED8"/>
+    <w:lvl w:ilvl="0" w:tplc="87B6F67A">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...10 lines deleted...]
-        <w:ind w:left="705"/>
+    <w:lvl w:ilvl="1" w:tplc="5D9CC410">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="6ADCE04A">
-[...5 lines deleted...]
-        <w:ind w:left="1080"/>
+    <w:lvl w:ilvl="2" w:tplc="3D24EEAA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="15F0F8B0">
-[...5 lines deleted...]
-        <w:ind w:left="1800"/>
+    <w:lvl w:ilvl="3" w:tplc="7D6E88CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35543B18">
-[...5 lines deleted...]
-        <w:ind w:left="2520"/>
+    <w:lvl w:ilvl="4" w:tplc="23C49DD0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="9662B83A">
-[...5 lines deleted...]
-        <w:ind w:left="3240"/>
+    <w:lvl w:ilvl="5" w:tplc="D7322496">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="08529B98">
-[...5 lines deleted...]
-        <w:ind w:left="3960"/>
+    <w:lvl w:ilvl="6" w:tplc="1480B988">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="8C08BB58">
-[...5 lines deleted...]
-        <w:ind w:left="4680"/>
+    <w:lvl w:ilvl="7" w:tplc="2C8C4778">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="A83A2FB2">
-[...5 lines deleted...]
-        <w:ind w:left="5400"/>
+    <w:lvl w:ilvl="8" w:tplc="2B305DFA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45B8F268">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54661811"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="083083FC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9"/>
-[...2 lines deleted...]
-        <w:ind w:left="6120"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54B73FE5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E5D2426A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AD864CD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BCAED0DC"/>
+    <w:lvl w:ilvl="0" w:tplc="14CAE5D0">
+      <w:start w:val="12"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...335 lines deleted...]
-        <w:ind w:left="705"/>
+    <w:lvl w:ilvl="1" w:tplc="F9F6096E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="5D9CC410">
-[...5 lines deleted...]
-        <w:ind w:left="1440"/>
+    <w:lvl w:ilvl="2" w:tplc="386C0178">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="3D24EEAA">
-[...5 lines deleted...]
-        <w:ind w:left="2160"/>
+    <w:lvl w:ilvl="3" w:tplc="C0D06AF2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="7D6E88CA">
-[...5 lines deleted...]
-        <w:ind w:left="2880"/>
+    <w:lvl w:ilvl="4" w:tplc="320E8AE6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23C49DD0">
-[...5 lines deleted...]
-        <w:ind w:left="3600"/>
+    <w:lvl w:ilvl="5" w:tplc="2654C73E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="D7322496">
-[...5 lines deleted...]
-        <w:ind w:left="4320"/>
+    <w:lvl w:ilvl="6" w:tplc="0860C306">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="1480B988">
-[...5 lines deleted...]
-        <w:ind w:left="5040"/>
+    <w:lvl w:ilvl="7" w:tplc="3948ECC6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="2C8C4778">
-[...5 lines deleted...]
-        <w:ind w:left="5760"/>
+    <w:lvl w:ilvl="8" w:tplc="035E82BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="2B305DFA">
-[...5 lines deleted...]
-        <w:ind w:left="6480"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DBD76D2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="58809A24"/>
+    <w:lvl w:ilvl="0" w:tplc="FFBC94E8">
+      <w:start w:val="31"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...13 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="20000019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="1D8619F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
-[...79 lines deleted...]
-        <w:ind w:left="705"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="F9F6096E">
-[...5 lines deleted...]
-        <w:ind w:left="1440"/>
+    <w:lvl w:ilvl="2" w:tplc="A4365B8E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="386C0178">
-[...5 lines deleted...]
-        <w:ind w:left="2160"/>
+    <w:lvl w:ilvl="3" w:tplc="F2E2747E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="C0D06AF2">
-[...5 lines deleted...]
-        <w:ind w:left="2880"/>
+    <w:lvl w:ilvl="4" w:tplc="5EF2BEFE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="320E8AE6">
-[...5 lines deleted...]
-        <w:ind w:left="3600"/>
+    <w:lvl w:ilvl="5" w:tplc="932ED42A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="2654C73E">
-[...5 lines deleted...]
-        <w:ind w:left="4320"/>
+    <w:lvl w:ilvl="6" w:tplc="10943E90">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0860C306">
-[...5 lines deleted...]
-        <w:ind w:left="5040"/>
+    <w:lvl w:ilvl="7" w:tplc="812E3198">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="3948ECC6">
-[...5 lines deleted...]
-        <w:ind w:left="5760"/>
+    <w:lvl w:ilvl="8" w:tplc="0F627CFA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="035E82BE">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61967AB4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BFC47E06"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9"/>
-[...2 lines deleted...]
-        <w:ind w:left="6480"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AD131EA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4CD646E8"/>
+    <w:lvl w:ilvl="0" w:tplc="98766C6A">
+      <w:start w:val="9"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...10 lines deleted...]
-        <w:ind w:left="705"/>
+    <w:lvl w:ilvl="1" w:tplc="B85E9ECA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="1D8619F8">
-[...5 lines deleted...]
-        <w:ind w:left="1440"/>
+    <w:lvl w:ilvl="2" w:tplc="1134752A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="A4365B8E">
-[...5 lines deleted...]
-        <w:ind w:left="2160"/>
+    <w:lvl w:ilvl="3" w:tplc="6C684418">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="F2E2747E">
-[...5 lines deleted...]
-        <w:ind w:left="2880"/>
+    <w:lvl w:ilvl="4" w:tplc="D70A4B46">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="5EF2BEFE">
-[...5 lines deleted...]
-        <w:ind w:left="3600"/>
+    <w:lvl w:ilvl="5" w:tplc="35CAF51E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="932ED42A">
-[...5 lines deleted...]
-        <w:ind w:left="4320"/>
+    <w:lvl w:ilvl="6" w:tplc="1586068C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="10943E90">
-[...5 lines deleted...]
-        <w:ind w:left="5040"/>
+    <w:lvl w:ilvl="7" w:tplc="ACEC50F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="812E3198">
-[...5 lines deleted...]
-        <w:ind w:left="5760"/>
+    <w:lvl w:ilvl="8" w:tplc="D518BAAA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0F627CFA">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E2E28CC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8FCAD4D8"/>
+    <w:lvl w:ilvl="0" w:tplc="31E4682A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9"/>
-[...2 lines deleted...]
-        <w:ind w:left="6480"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71FE72F7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6E2C1B66"/>
+    <w:lvl w:ilvl="0" w:tplc="04090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71FF1BFC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7A3E4376"/>
+    <w:lvl w:ilvl="0" w:tplc="86502F08">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...10 lines deleted...]
-        <w:ind w:left="705"/>
+    <w:lvl w:ilvl="1" w:tplc="CBC4B03A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="D5FCC274">
-[...5 lines deleted...]
-        <w:ind w:left="1440"/>
+    <w:lvl w:ilvl="2" w:tplc="3F6A1514">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="6C489F0E">
-[...5 lines deleted...]
-        <w:ind w:left="2160"/>
+    <w:lvl w:ilvl="3" w:tplc="F0045902">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="4F20D5BA">
-[...5 lines deleted...]
-        <w:ind w:left="2880"/>
+    <w:lvl w:ilvl="4" w:tplc="30A800B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="DEC4B198">
-[...5 lines deleted...]
-        <w:ind w:left="3600"/>
+    <w:lvl w:ilvl="5" w:tplc="BE0699EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="86F63100">
-[...5 lines deleted...]
-        <w:ind w:left="4320"/>
+    <w:lvl w:ilvl="6" w:tplc="9E0236C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="4A502E3C">
-[...5 lines deleted...]
-        <w:ind w:left="5040"/>
+    <w:lvl w:ilvl="7" w:tplc="50985DD8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04DE218C">
-[...5 lines deleted...]
-        <w:ind w:left="5760"/>
+    <w:lvl w:ilvl="8" w:tplc="9A8EABB0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="6DF6EFB6">
-[...534 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2083483172">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="443114244">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="219902667">
+  <w:num w:numId="3" w16cid:durableId="1560090256">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="642468479">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1589463671">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1560090256">
+  <w:num w:numId="6" w16cid:durableId="1823961062">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1461221901">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1506431547">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1575355217">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1183086430">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="314647811">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="206921078">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1058936313">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="376710302">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="517893740">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1745954238">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="2142920676">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1076050201">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="163018037">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1447315065">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="209533407">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="760445501">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1249996172">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1509908035">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1956860197">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="642468479">
-[...23 lines deleted...]
-  <w:num w:numId="13" w16cid:durableId="314647811">
+  <w:num w:numId="26" w16cid:durableId="307369284">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="206921078">
-[...8 lines deleted...]
-  <w:num w:numId="17" w16cid:durableId="517893740">
+  <w:num w:numId="27" w16cid:durableId="1520967846">
     <w:abstractNumId w:val="9"/>
-  </w:num>
-[...19 lines deleted...]
-    <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="008D3FD7"/>
-[...147 lines deleted...]
-    <w:rsid w:val="7E137B92"/>
+    <w:rsidRoot w:val="004F6931"/>
+    <w:rsid w:val="0008644D"/>
+    <w:rsid w:val="00434C79"/>
+    <w:rsid w:val="004E1161"/>
+    <w:rsid w:val="004F6931"/>
+    <w:rsid w:val="006E596D"/>
+    <w:rsid w:val="00B8613A"/>
+    <w:rsid w:val="00BB504C"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4EF2BFC8"/>
-  <w15:docId w15:val="{0C9A2FED-90C1-4BEF-A63C-DC0683017612}"/>
+  <w14:docId w14:val="237886FA"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{DF4DAAF7-1106-4714-8ADB-48D631904A51}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -11120,937 +16500,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
-[...885 lines deleted...]
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -12233,1054 +16727,943 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F6931"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004F6931"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004F6931"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004F6931"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004F6931"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004F6931"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004F6931"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004F6931"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004F6931"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004F6931"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F6931"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F6931"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F6931"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F6931"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F6931"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F6931"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F6931"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F6931"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F6931"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="004F6931"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F6931"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="004F6931"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F6931"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="004F6931"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F6931"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F6931"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F6931"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="004F6931"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F6931"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004F6931"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004F6931"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
+    <w:rsid w:val="004F6931"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009C4FC4"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="004F6931"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3721" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...591 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>5725</Words>
-  <Characters>29657</Characters>
+  <Words>5307</Words>
+  <Characters>30250</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>926</Lines>
-  <Paragraphs>307</Paragraphs>
+  <Lines>252</Lines>
+  <Paragraphs>70</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>35075</CharactersWithSpaces>
+  <CharactersWithSpaces>35487</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Tatiana Rybarova</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...54 lines deleted...]
-</file>