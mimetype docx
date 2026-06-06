--- v0 (2025-10-20)
+++ v1 (2026-06-06)
@@ -1,6445 +1,11747 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3F830BB7" w14:textId="6A661931" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="71E4A5FA" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="216546F8" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRPr="002E6D67" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plant and Property: Acquisition and Maintenance </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BC04CBF" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4560699E" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4B4D2F00" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Plant </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EC09DDB" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRPr="002E6D67" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="6B10F754" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E748AA9" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="04ED33AD" w14:textId="06D05B53" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">For the purpose of these guidelines, Plant comprises those assets that are grouped together; held in use for the production or supply of goods or services;  used in the implementation of UNDP </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For the purpose of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> these guidelines, Plant comprises those assets that are grouped together; held in use for the production or supply of goods or services; used in the implementation of UNDP </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>programmes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="37F866C3" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRPr="002E6D67" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and administrative operations; and are expected to be used during more than one financial reporting period.  Examples of such assets are heavy machinery, furniture and fixtures. The combined cost of such group of assets together should be US$ 5,000 or more and should meet the capitalization criteria described in the POPP PP&amp;E Section. Typically, these assets usually display some or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the following characteristics: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AE42587" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F8B19DC" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="3D806FEE" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="346" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">They are part of a system or network; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="266BF0A7" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="0352C6AB" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="346" w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="15FC0772" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">They </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>are specialized</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in nature and do not usually have alternative uses; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="199C535C" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="346" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">They are usually immovable, and </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00B64C8D" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="1D369D9C" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">They may be subject to constraints on disposal. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CA3702C" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRPr="002E6D67" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="53492218" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5513359B" w14:textId="65DD8D34" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="37ADC3F1" w14:textId="024C25AB" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-[...13 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP plant will normally be in projects as the nature of UNDP business rarely necessitates administrative activities requiring the need to construct a plant within its office premises. Examples of such assets may include factories; water and power supply systems; infrastructure to maintain a facility; etc.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2042CA7F" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="347"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D5F2ABA" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Plant should not be confused with Composite Assets.  A Composite Asset is an asset that has several components that must be used together but are of less complexity.  For example, solar panels and inverters and some server equipment comprising 3 or more parts may be used as a Composite Asset but do not qualify as a plant.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62378F4D" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRPr="002E6D67" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="06F6EB14" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E6D67">
-        <w:rPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="088179CF" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="49A51902" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Property  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A2A9ED6" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRPr="002E6D67" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="5DBD4B26" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="001C7121" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="41F8E073" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="346" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Property is defined as class of assets that are: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E2CBC5A" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="03C767FC" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="1450" w:right="346" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Either (a) Land or (b) Buildings that are owned and/or controlled by UNDP with a cost (or value if donated) of US$5,000 or more; and  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7542BFD4" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="13ECD79C" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">The cost of the Land or Building can be measured reliably. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CC62F43" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRPr="002E6D67" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="001843D5" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A0FF1EE" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="3DEEF2C8" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">UNDP currently owns or controls a small number of office and residential buildings as well as the land on which the building is located.  It also may own land without buildings. Property will hereafter be referred to as </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Land and Buildings</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50C13A6F" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="0A05F7FB" w14:textId="4A929B34" w:rsidR="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E87DCFD" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15868CF7" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="41361DB5" w14:textId="77777777" w:rsidR="00DE778A" w:rsidRDefault="00DE778A" w:rsidP="00F66B8E">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E3E7107" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3125F729" w14:textId="77777777" w:rsidR="00DE778A" w:rsidRDefault="00DE778A" w:rsidP="00F66B8E">
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C82ED89" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="273E31E1" w14:textId="77777777" w:rsidR="00DE778A" w:rsidRDefault="00DE778A" w:rsidP="00F66B8E">
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25DF925D" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3095B96D" w14:textId="1887A7D4" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Acquisition of Plant, Land and Buildings </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CFEBB5A" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0"/>
-[...14 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E6D67">
-        <w:rPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B7100EC" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
-[...8 lines deleted...]
-    <w:p w14:paraId="393D5DA3" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRPr="002E6D67" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="23661CB3" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Purchased </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>plant</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, land and buildings  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F67D0ED" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="023E1275" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="007659EC">
+    <w:p w14:paraId="6CC6DC07" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Given the significant capital outlays associated with plant and property, it is expected that most purchased Plant and Land and Buildings will be over the capitalization threshold of </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2256B69F" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="007659EC">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="23F3E0C5" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">US$5,000.  Therefore, any purchased Plant, Land or Building that is to be used by UNDP for </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73A8BA5E" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRPr="00410EA4" w:rsidRDefault="00F66B8E" w:rsidP="007659EC">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5E02B284" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">more than 12 months for administrative purposes or in implementing its </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>programmes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="2B02995E" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRPr="00410EA4" w:rsidRDefault="00F66B8E" w:rsidP="007659EC">
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be recognized by UNDP as an asset. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="288760B3" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC2704F" w14:textId="5460A70A" w:rsidR="00F66B8E" w:rsidRPr="00410EA4" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="6C957855" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-[...25 lines deleted...]
-    <w:p w14:paraId="475B5347" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRPr="002E6D67" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Before purchasing Plant, Land and Buildings, UNDP procurement rules should be followed and relevant approvals sought from the Procurement Committees in line with the established approval thresholds for procurement. Once the relevant approval is received, the transaction must be processed in Quantum through the procurement catalogue. It is rare that UNDP will purchase a Plant except under nationally implemented projects. The Plant would be a deliverable to an implementing partner and, by expensing </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>it ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the item will not be capitalized by UNDP but expensed (recorded in UNDPs Asset Module and depreciation charged over its useful life). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D3655C2" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="159696B3" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
-[...8 lines deleted...]
-    <w:p w14:paraId="4D200494" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRPr="002E6D67" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="6884B722" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Constructed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>plant</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and buildings </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46729461" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="605C7A67" w14:textId="1AF4FCD5" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="34B31ED6" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="56D0BD0C" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRPr="002E6D67" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In some instances, particularly in crisis countries where there is limited availability of premises to lease and experts to outsource the construction of a building, UNDP may construct its own offices and/or secure staff accommodation. Approval is required from the TTCP first and then the Chief Procurement Officer of UNDP for procurement through the relevant review committees (Regional ACPs for country offices and ACP for HQ units) before commencing construction. Once the approvals are received, the transaction can be processed through the procurement catalogue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B2CA2A" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20F16A53" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="24027F9B" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Construction of Property should not be confused with Leasehold Improvement.  Where a premise is donated to UNDP by the government and the MOU or other agreement acts as the lease agreement, then such an improvement is treated as a Leasehold Improvement and recorded in line with the POPP Leasehold Improvements. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6888BA62" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRPr="002E6D67" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="0EE628B1" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60631F56" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2EB3B770" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Common premises property </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55B608FF" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRPr="002E6D67" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="3F9112D0" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="438407E9" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="3B8B8836" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="3B30575A" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRPr="002E6D67" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The recognition of Common Premises Land or Buildings as a UNDP Property will depend on whether UNDP is the lead agency and has </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the exclusive</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ownership or control over the property or it has a joint arrangement with the other participating agencies.  The determining factor is whether or not UNDP as the lead agency has assumed all the risks whilst the other participating agencies use the property or if as the lead agency, UNDP has acted as an agent on behalf of all the other participating agencies when leasing or renting the property in which case, all the participating agencies including the lead agency, bear the risks in proportion with their share of occupancy.  UNDP could also be a participating agency whilst another UN agency acts as the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lead</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agency. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72F54081" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4893EC24" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="45B87A3E" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">other participating agencies but the asset will be recorded in proportion to UNDP’s share of occupancy or ownership.  In the table below are different scenarios, types of arrangements and corresponding accounting treatment. The key issue is to determine if UNDP is acting as a lead agency, exclusively bearing the risks or is acting as the lead agency on behalf of all the participating agencies    </w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve">Where UNDP has exclusive ownership and control, then the property will be recorded as an asset in its books. The same treatment will apply where UNDP has joint ownership and control with the other participating </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>agencies</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> but the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>asset</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be recorded in proportion to UNDP’s share of occupancy or ownership.  In the table below are different scenarios, types of arrangements and corresponding accounting treatment. The key issue is to determine if UNDP is acting as a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lead</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agency, exclusively bearing the risks or is acting as the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lead</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agency on behalf of all the participating agencies    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51366D38" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="357" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9064" w:type="dxa"/>
         <w:tblInd w:w="93" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1455"/>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="5089"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007659EC" w:rsidRPr="00BB0003" w14:paraId="042833B6" w14:textId="77777777" w:rsidTr="007659EC">
+      <w:tr w:rsidR="00274FF1" w:rsidRPr="00274FF1" w14:paraId="60E3B89B" w14:textId="77777777" w:rsidTr="000F1E5D">
         <w:trPr>
           <w:trHeight w:val="315"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69B88E4F" w14:textId="77777777" w:rsidR="007659EC" w:rsidRPr="002E6D67" w:rsidRDefault="007659EC" w:rsidP="007F76C3">
+          <w:p w14:paraId="3008EF3C" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E6D67">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Scenarios</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="68386CC0" w14:textId="77777777" w:rsidR="007659EC" w:rsidRPr="002E6D67" w:rsidRDefault="007659EC" w:rsidP="007F76C3">
+          <w:p w14:paraId="61CEAE3B" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E6D67">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Type of Arrangement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3954C577" w14:textId="77777777" w:rsidR="007659EC" w:rsidRPr="002E6D67" w:rsidRDefault="007659EC" w:rsidP="007F76C3">
+          <w:p w14:paraId="50FEFAAE" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E6D67">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Accounting Treatment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007659EC" w:rsidRPr="00BB0003" w14:paraId="39FF5E1B" w14:textId="77777777" w:rsidTr="007659EC">
+      <w:tr w:rsidR="00274FF1" w:rsidRPr="00274FF1" w14:paraId="42392994" w14:textId="77777777" w:rsidTr="000F1E5D">
         <w:trPr>
           <w:trHeight w:val="1896"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1554798D" w14:textId="77777777" w:rsidR="007659EC" w:rsidRPr="002E6D67" w:rsidRDefault="007659EC" w:rsidP="007F76C3">
+          <w:p w14:paraId="1B2DF285" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E6D67">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1.  Purchased or Constructed Building</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64C7E50C" w14:textId="77777777" w:rsidR="007659EC" w:rsidRPr="002E6D67" w:rsidRDefault="007659EC" w:rsidP="007F76C3">
+          <w:p w14:paraId="4CBD947C" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E6D67">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1a. Constructed or Purchased exclusively by Lead Agency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C8D0B83" w14:textId="28D648DB" w:rsidR="007659EC" w:rsidRPr="002E6D67" w:rsidRDefault="007659EC" w:rsidP="007F76C3">
+          <w:p w14:paraId="1FF62D6B" w14:textId="7558E4AB" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E6D67">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
-              </w:rPr>
-              <w:t>1a.  Record building as a Fixed Asset in the books of the Lead Agency. If the participating Agencies pay rent, then each Agency should record the rent they pay as an expense. Where occupancy is rent free, each participating Agency should record rent  as an expense and the corresponding revenue as in kind contribution at the annual fair market value (FMV)</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1a.  Record building as a Fixed Asset in the books of the Lead Agency. If the participating Agencies pay rent, then each Agency should record the rent they pay as an expense. Where occupancy is rent free, each participating Agency should record rent as an expense and the corresponding revenue as </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>in kind</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> contribution at the annual fair market value (FMV)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007659EC" w:rsidRPr="00BB0003" w14:paraId="6A8E4A34" w14:textId="77777777" w:rsidTr="007659EC">
+      <w:tr w:rsidR="00274FF1" w:rsidRPr="00274FF1" w14:paraId="55C8B123" w14:textId="77777777" w:rsidTr="000F1E5D">
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14CA1085" w14:textId="77777777" w:rsidR="007659EC" w:rsidRPr="002E6D67" w:rsidRDefault="007659EC" w:rsidP="007F76C3">
+          <w:p w14:paraId="25FCE616" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26E88892" w14:textId="77777777" w:rsidR="007659EC" w:rsidRPr="002E6D67" w:rsidRDefault="007659EC" w:rsidP="007F76C3">
+          <w:p w14:paraId="7213B33B" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E6D67">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1b. Joint Construction or Purchase by all UN Agencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F6B8306" w14:textId="77777777" w:rsidR="007659EC" w:rsidRPr="002E6D67" w:rsidRDefault="007659EC" w:rsidP="007F76C3">
+          <w:p w14:paraId="78CFC515" w14:textId="6E495899" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E6D67">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
-              </w:rPr>
-              <w:t>1b. Record share of building as Fixed Asset in  each Agency's books</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1b. Record share of building as Fixed Asset in each Agency's books</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007659EC" w:rsidRPr="00BB0003" w14:paraId="0AF6B4B6" w14:textId="77777777" w:rsidTr="007659EC">
+      <w:tr w:rsidR="00274FF1" w:rsidRPr="00274FF1" w14:paraId="336DA5C1" w14:textId="77777777" w:rsidTr="000F1E5D">
         <w:trPr>
           <w:trHeight w:val="1447"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="410D58FB" w14:textId="77777777" w:rsidR="007659EC" w:rsidRPr="002E6D67" w:rsidRDefault="007659EC" w:rsidP="007F76C3">
+          <w:p w14:paraId="0F4064F5" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E6D67">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2. Commercial Operating Lease</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="381B7432" w14:textId="77777777" w:rsidR="007659EC" w:rsidRPr="002E6D67" w:rsidRDefault="007659EC" w:rsidP="007F76C3">
+          <w:p w14:paraId="346DCB4B" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E6D67">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2a. The Lead Agency acts as Principal and bears all the risks of the Lease</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="50CAB10A" w14:textId="77777777" w:rsidR="007659EC" w:rsidRPr="002E6D67" w:rsidRDefault="007659EC" w:rsidP="007F76C3">
+          <w:p w14:paraId="731CD03D" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E6D67">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2a.  Record the full amount of rent as an expense and the portion of rent recovered from the participating Agencies should also be recorded as revenue in the books of the Lead Agency. All the participating Agencies should record their rent paid as an expense</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007659EC" w:rsidRPr="00BB0003" w14:paraId="411E56FD" w14:textId="77777777" w:rsidTr="007659EC">
+      <w:tr w:rsidR="00274FF1" w:rsidRPr="00274FF1" w14:paraId="2611ECAC" w14:textId="77777777" w:rsidTr="000F1E5D">
         <w:trPr>
           <w:trHeight w:val="915"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="357F690F" w14:textId="77777777" w:rsidR="007659EC" w:rsidRPr="002E6D67" w:rsidRDefault="007659EC" w:rsidP="007F76C3">
+          <w:p w14:paraId="107C9EAE" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="73EE2E1A" w14:textId="77777777" w:rsidR="007659EC" w:rsidRPr="002E6D67" w:rsidRDefault="007659EC" w:rsidP="007F76C3">
+          <w:p w14:paraId="17E02A38" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E6D67">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2b.  The Lead Agency acts as an Agent on behalf of all the UN Agencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1FACBEBF" w14:textId="77777777" w:rsidR="007659EC" w:rsidRPr="002E6D67" w:rsidRDefault="007659EC" w:rsidP="007F76C3">
+          <w:p w14:paraId="0DC051E1" w14:textId="2F8CFD72" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E6D67">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
-              </w:rPr>
-              <w:t>2b. Record each participating Agency's share of the rent paid , including the Lead Agency,  as an expense in their books.</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2b. Record each participating Agency's share of the rent paid, including the Lead Agency, as an expense in their books.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007659EC" w:rsidRPr="00BB0003" w14:paraId="0D3B6191" w14:textId="77777777" w:rsidTr="007659EC">
+      <w:tr w:rsidR="00274FF1" w:rsidRPr="00274FF1" w14:paraId="3EC9A056" w14:textId="77777777" w:rsidTr="000F1E5D">
         <w:trPr>
           <w:trHeight w:val="1968"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0DD1C776" w14:textId="77777777" w:rsidR="007659EC" w:rsidRPr="002E6D67" w:rsidRDefault="007659EC" w:rsidP="007F76C3">
+          <w:p w14:paraId="18B14459" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E6D67">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3. Donated Right to Use Building</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43DDAE8B" w14:textId="77777777" w:rsidR="007659EC" w:rsidRPr="002E6D67" w:rsidRDefault="007659EC" w:rsidP="007F76C3">
+          <w:p w14:paraId="6397D735" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E6D67">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3a.  Building donated exclusively to the Lead Agency to use</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="38EA3D38" w14:textId="77777777" w:rsidR="007659EC" w:rsidRPr="002E6D67" w:rsidRDefault="007659EC" w:rsidP="007F76C3">
+          <w:p w14:paraId="5327F407" w14:textId="4EE3B7F5" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E6D67">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
-              </w:rPr>
-              <w:t>3a.  Record the expense and corresponding revenue as in kind contribution in the books of the Lead Agency using the  FMV of annual rent. The participating Agencies should record an expense and corresponding revenue as in kind contribution using the FMV of the annual rent paid in proportion to the space occupied</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3a.  Record the expense and corresponding revenue as </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>in kind</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> contribution in the books of the Lead Agency using the FMV of annual rent. The participating Agencies should record an expense and corresponding revenue as </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>in kind</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> contribution using the FMV of the annual rent paid in proportion to the space occupied</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007659EC" w:rsidRPr="00BB0003" w14:paraId="181D6589" w14:textId="77777777" w:rsidTr="007659EC">
+      <w:tr w:rsidR="00274FF1" w:rsidRPr="00274FF1" w14:paraId="3CE235D2" w14:textId="77777777" w:rsidTr="000F1E5D">
         <w:trPr>
           <w:trHeight w:val="1149"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A1AB172" w14:textId="77777777" w:rsidR="007659EC" w:rsidRPr="002E6D67" w:rsidRDefault="007659EC" w:rsidP="007F76C3">
+          <w:p w14:paraId="5818DD61" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D163DFA" w14:textId="77777777" w:rsidR="007659EC" w:rsidRPr="002E6D67" w:rsidRDefault="007659EC" w:rsidP="007F76C3">
+          <w:p w14:paraId="4CF1BFC8" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E6D67">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3b.  Building donated to the UN System to use</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48985C65" w14:textId="77777777" w:rsidR="007659EC" w:rsidRPr="002E6D67" w:rsidRDefault="007659EC" w:rsidP="007F76C3">
+          <w:p w14:paraId="71574AEC" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E6D67">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
-              </w:rPr>
-              <w:t>3b.  Both the Lead Agency and participating Agencies should record an expense and corresponding revenue as in kind contribution using the FMV of the annual rent paid in proportion to the space occupied</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3b.  Both the Lead Agency and participating Agencies should record an expense and corresponding revenue as </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>in kind</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> contribution using the FMV of the annual rent paid in proportion to the space occupied</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007659EC" w:rsidRPr="00BB0003" w14:paraId="2FE5D264" w14:textId="77777777" w:rsidTr="007659EC">
+      <w:tr w:rsidR="00274FF1" w:rsidRPr="00274FF1" w14:paraId="53F27ED2" w14:textId="77777777" w:rsidTr="000F1E5D">
         <w:trPr>
           <w:trHeight w:val="2415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3928B3A4" w14:textId="77777777" w:rsidR="007659EC" w:rsidRPr="002E6D67" w:rsidRDefault="007659EC" w:rsidP="007F76C3">
+          <w:p w14:paraId="4D379D51" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E6D67">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>4.  Donated Premises</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69805A0A" w14:textId="77777777" w:rsidR="007659EC" w:rsidRPr="002E6D67" w:rsidRDefault="007659EC" w:rsidP="007F76C3">
+          <w:p w14:paraId="699B1912" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E6D67">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4a.  Given exclusively to the Lead Agency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53A65A5F" w14:textId="77777777" w:rsidR="007659EC" w:rsidRPr="002E6D67" w:rsidRDefault="007659EC" w:rsidP="007F76C3">
+          <w:p w14:paraId="7E1DAFE9" w14:textId="11151F07" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E6D67">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
-              </w:rPr>
-              <w:t xml:space="preserve">4a.  Record building as a Fixed Asset in the books of the Lead Agency with a corresponding revenue as in kind contribution at the FMV of the building at the date of acquisition. If the participating Agencies pay rent, then each Agency should record the rent they pay as an expense. Where occupancy is rent free, each participating Agency should record rent  as an expense and the corresponding revenue as in kind contribution at the annual FMV </w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4a.  Record building as a Fixed Asset in the books of the Lead Agency with a corresponding revenue as </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>in kind</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> contribution at the FMV of the building at the date of acquisition. If the participating Agencies pay rent, then each Agency should record the rent they pay as an expense. Where occupancy is rent free, each participating Agency should record rent as an expense and the corresponding revenue as </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>in kind</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> contribution at the annual FMV </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007659EC" w:rsidRPr="00BB0003" w14:paraId="60EB8DC9" w14:textId="77777777" w:rsidTr="007659EC">
+      <w:tr w:rsidR="00274FF1" w:rsidRPr="00274FF1" w14:paraId="0FBA4BA9" w14:textId="77777777" w:rsidTr="000F1E5D">
         <w:trPr>
           <w:trHeight w:val="1005"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1EC5250A" w14:textId="77777777" w:rsidR="007659EC" w:rsidRPr="002E6D67" w:rsidRDefault="007659EC" w:rsidP="007F76C3">
+          <w:p w14:paraId="18F81DD3" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C2ABAE4" w14:textId="6777DD32" w:rsidR="007659EC" w:rsidRPr="002E6D67" w:rsidRDefault="007659EC" w:rsidP="007F76C3">
+          <w:p w14:paraId="019CF1D6" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E6D67">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
-              </w:rPr>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">.  Given to the UN System </w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4b.  Given to the UN System </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4EF9D19F" w14:textId="77777777" w:rsidR="007659EC" w:rsidRPr="002E6D67" w:rsidRDefault="007659EC" w:rsidP="007F76C3">
+          <w:p w14:paraId="7CF64B79" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E6D67">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
-              </w:rPr>
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> in each of the participating Agency's books, including the Lead Agency, based on the FMV at the time the building was donated</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4b.  Record building as a Fixed Asset in each of the participating Agency's books, including the Lead Agency, based on the FMV at the time the building was donated</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="47AB4DBB" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="78F54438" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="357" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74471087" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Reserve for Field Accommodation (RFA) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C83FDEF" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="6551F25E" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EB1A054" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
-      <w:pPr>
+    <w:p w14:paraId="13CBEC93" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="705" w:right="347" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>11.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00274FF1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">The Reserve for Field Accommodation (RFA) is the reserve established by UNDP to finance the construction of UN System Common Premises (UNSCP) on behalf of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>programme</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> governments.  The RFA has financed residential and office premises.  For those premises where the transfer of ownership to government was not completed by 1 January 2012, the following procedures apply: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F607C92" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="113F7083" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6397E6DF" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
-[...6 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="49CC1267" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1090" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00274FF1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Residential Properties</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5580E056" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="34EAD7D4" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1111" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1111"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C2B2F97" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3066B4C3" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="36" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Under the RFA, UNDP is the landlord in a Finance Lease (on the part of the government) arrangement where ultimately the goal is for the government to take over ownership of the properties.  Lease payments that are receivable or due under this type of arrangement will be recognized as an asset in a Lease Payment Receivable Account.  The receivable amount will be equal to the net investment in the property.  UNDP will </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>recognise</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as an asset in its books any RFA Property for which it has title deeds. Any </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rent income</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> received on behalf of the government (net of 10 percent administration support fees charged by General Operations/BMS, repairs and maintenance, and renovation expenses) shall be credited to the Lease Payment Receivable Account.  To ensure clarity, two separate Lease Receivable Accounts should be maintained.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F316106" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="36" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54640842" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:spacing w:after="30"/>
+        <w:spacing w:after="30" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="2160"/>
-      </w:pPr>
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Lease Payments Receivable – Construction; and  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24AD9718" w14:textId="7B4A580D" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="009A2ED5">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1C9DA72B" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:spacing w:after="30"/>
+        <w:spacing w:after="30" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="2880"/>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r w:rsidR="009A2ED5">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lease Payment Receivable – Renovation Costs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6722D245" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="30" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="2520" w:right="3044"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DE97D01" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="2171" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Write-off provisions need to be made annually when and if the probability of NOT receiving Lease payments becomes certain.  Such Write-Offs will be processed through a journal voucher after consultation with Accounts Division. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="416D6455" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...32 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="1CAEE9F9" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Where the land on which the Residential Buildings are located is owned by the government, it will not be recognized in UNDP books as an asset but the right to build on the land and use such </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Buildings will be valued and rental expense and corresponding revenue will be recognized in UNDP’s books. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="654435EF" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="7D52A7CE" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04D5F628" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="66FC8C6F" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">In some cases, the Premises and Land on which the Residential Buildings are constructed has been given to or purchased by UNDP with title deeds to the Land.  In such instances, UNDP will recognize the Land and Buildings as an asset in its books. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F511854" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="01A46F3F" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="051F000C" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
-[...7 lines deleted...]
-    <w:p w14:paraId="11518250" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="1C4C6D1A" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP will recognize owned Residential Buildings as assets where it owns the title deeds. This means both Land and Buildings, or just the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Buildings</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, will be recognized unless they are transferred to the Government. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B022E2D" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F00E225" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
-[...6 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="5DB24E5F" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1090" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00274FF1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Office Premises</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FF0904A" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="1C7588C0" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1831" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1831"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ADC419F" w14:textId="156D6C10" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
-[...6 lines deleted...]
-      <w:r w:rsidR="001566E2">
+    <w:p w14:paraId="640BF95A" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Offices purchased by or constructed using RFA funds are mostly owned by the Government. In some cases, the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Buildings</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are constructed by UNDP. These constructions are often jointly funded by UNDP and other UN agencies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A69D61A" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="5ECE4953" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    </w:p>
+    <w:p w14:paraId="09476636" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP shall capitalize, through the Basic Add “Manually” function, the office premises as a UNDP Building at its the fair market value.  The fair market value is what a rational willing buyer will pay a rational willing seller in a competitive market.  The recording of RFA property will be done as part of the opening balance process and will be a one-off exercise. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1328D307" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ADFE9D1" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
-[...7 lines deleted...]
-    <w:p w14:paraId="6B19C9A5" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="203469DE" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contributions made by other UN agencies, e.g. UNFPA, UNICEF, and WFP, towards the construction of the Premises shall be treated as a Deferred Rental Deposit (liability account) against which the monthly depreciation expense portion of the agencies will be charged. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15CE3794" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5759AD29" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
-[...7 lines deleted...]
-    <w:p w14:paraId="2654DF3A" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="2336D8A6" w14:textId="72540E08" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The rent received (net of 10 percent administration support fees charged </w:t>
+      </w:r>
+      <w:r w:rsidR="00000704" w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>by General</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Operations/BMS to cover repairs, maintenance and renovation expenses) shall be treated as Operational Revenue and shared pro-rata on a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>straight line</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> basis between the agencies that contributed to the construction. This is done at the CO level by the Operations Manager.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A220E68" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21048C0A" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
-[...7 lines deleted...]
-    <w:p w14:paraId="467D188D" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="578F64CD" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where UNDP has jointly funded the premises with other UN agencies and rents out its own share of the premises, the amounts received will be credited to Rent Received. However, where the jointly funded premises are rented out, the rent received will be pro-rated between UNDP and the other UN agencies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="331AEF14" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4823A68C" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
-[...7 lines deleted...]
-    <w:p w14:paraId="1AB93416" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="2B52AD9B" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In some instances, the Land on which the office premises are constructed is owned by the government and must be recorded as a Contribution–In-Kind at its fair market value.    For example, when office premises are constructed on government-owned land, UNDP will recognize the cost of the constructed premises. The revenue for the use of the land should, however, be recognized; and the value of the land rental or usage assessed and debited to Leasing or Renting Expense.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DDAD6E5" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E0FE0B2" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
-[...7 lines deleted...]
-    <w:p w14:paraId="522BE90D" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="6F72E2E2" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">In some </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>cases</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Premises and Land on which the property is constructed has been given to or purchased by UNDP.  In such instances, UNDP will recognize the Land and Building as an asset in its books. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2576F42F" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79987023" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
-[...8 lines deleted...]
-    <w:p w14:paraId="6812D570" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="5F82811E" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The request will be initiated by the CO or HQ unit asset focal point in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> before being transacted in Quantum by GSSC. Copies of the transaction documentation (e.g. title deed to the land) will need to be uploaded to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the originals filed in the respective offices </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CA05822" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35932B17" w14:textId="66F3A5C4" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
-[...64 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="1E61C9F9" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">The table below illustrates some of the practical scenarios likely to occur and how they will be treated: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4678304C" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="288E2316" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FE4BD5C" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Type of Real Property Activities that the RFA Supports  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CB95B95" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRPr="0070614F" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E"/>
+    <w:p w14:paraId="35415F5E" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="370" w:right="357" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10469" w:type="dxa"/>
         <w:tblInd w:w="-106" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="40" w:type="dxa"/>
           <w:left w:w="103" w:type="dxa"/>
           <w:right w:w="59" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1274"/>
-        <w:gridCol w:w="3046"/>
-        <w:gridCol w:w="659"/>
+        <w:gridCol w:w="2967"/>
+        <w:gridCol w:w="738"/>
         <w:gridCol w:w="1890"/>
-        <w:gridCol w:w="2880"/>
-        <w:gridCol w:w="720"/>
+        <w:gridCol w:w="2862"/>
+        <w:gridCol w:w="738"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F66B8E" w14:paraId="7344CE68" w14:textId="77777777" w:rsidTr="00456FED">
+      <w:tr w:rsidR="00274FF1" w:rsidRPr="00274FF1" w14:paraId="66C41700" w14:textId="77777777" w:rsidTr="00CE537A">
         <w:trPr>
           <w:trHeight w:val="740"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DFB61FC" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="007F76C3">
+          <w:p w14:paraId="27F4772F" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single" w:color="000000"/>
               </w:rPr>
               <w:t>Land</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3046" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2967" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FEAC7F4" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="007F76C3">
+          <w:p w14:paraId="688D1E56" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single" w:color="000000"/>
               </w:rPr>
               <w:t>Caveats in Agreements</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="659" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="738" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7D05B973" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="007F76C3">
+          <w:p w14:paraId="08D1C866" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:ind w:left="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single" w:color="000000"/>
               </w:rPr>
               <w:t>UNDP</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FA85A80" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="007F76C3">
+          <w:p w14:paraId="227916EA" w14:textId="1DAB357B" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single" w:color="000000"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>Asset</w:t>
+              <w:t>Asset?</w:t>
             </w:r>
-          </w:p>
-[...15 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4442599F" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="007F76C3">
+          <w:p w14:paraId="1A70D811" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single" w:color="000000"/>
               </w:rPr>
               <w:t>Buildings</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4074F590" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="007F76C3">
+          <w:p w14:paraId="761DBB78" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single" w:color="000000"/>
               </w:rPr>
               <w:t>(Residential</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61FD761E" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="007F76C3">
+          <w:p w14:paraId="6DADECBE" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single" w:color="000000"/>
               </w:rPr>
               <w:t>&amp; Offices)</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2862" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53A950D0" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="007F76C3">
+          <w:p w14:paraId="4460227E" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single" w:color="000000"/>
               </w:rPr>
               <w:t>Caveats in Agreements</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="738" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="218E1554" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="007F76C3">
+          <w:p w14:paraId="37182426" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single" w:color="000000"/>
               </w:rPr>
               <w:t>UNDP</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62D50238" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="007F76C3">
+          <w:p w14:paraId="2231ACEF" w14:textId="4C2F6ACD" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:ind w:left="6" w:right="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single" w:color="000000"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>Asset</w:t>
+              <w:t>Asset?</w:t>
             </w:r>
-          </w:p>
-[...15 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F66B8E" w14:paraId="6A0B1642" w14:textId="77777777" w:rsidTr="00456FED">
+      <w:tr w:rsidR="00274FF1" w:rsidRPr="00274FF1" w14:paraId="39E9C0F6" w14:textId="77777777" w:rsidTr="00CE537A">
         <w:trPr>
           <w:trHeight w:val="1336"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31AF616B" w14:textId="63C99C5C" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="007F76C3">
+          <w:p w14:paraId="0BB35476" w14:textId="099752B6" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="2" w:right="46" w:firstLine="0"/>
+              <w:ind w:left="2" w:right="46"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>UNDP owns outright</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">- purchased property at arm's length transaction </w:t>
+              <w:t>UNDP owns outright - purchased property at arm's length transaction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3046" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2967" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3039269B" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="007F76C3">
+          <w:p w14:paraId="79BBF733" w14:textId="13E50862" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNDP holds title deed. </w:t>
+              <w:t>UNDP holds title deed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="659" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B8ACEE5" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="007F76C3">
+          <w:p w14:paraId="3B07528B" w14:textId="547F6108" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22F67172" w14:textId="35BA4A0C" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
+            <w:pPr>
+              <w:spacing w:after="14"/>
+              <w:ind w:left="6" w:right="45"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>UNDP owns outright - purchased</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="636AD8CF" w14:textId="46B7758B" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="1097"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>at arm's length transaction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2862" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="150C7876" w14:textId="07251E68" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+            <w:pPr>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>UNDP holds the title deed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="738" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A75F2A1" w14:textId="360C2525" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+            <w:pPr>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00274FF1" w:rsidRPr="00274FF1" w14:paraId="4A7F7663" w14:textId="77777777" w:rsidTr="00CE537A">
+        <w:trPr>
+          <w:trHeight w:val="3656"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1274" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="579C793A" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
+            <w:pPr>
+              <w:spacing w:after="11"/>
+              <w:ind w:left="2" w:right="45"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UNDP builds on the land provided by the government </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28E39A70" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="1111"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">but </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EA87189" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+            <w:pPr>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">government </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F186D1C" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+            <w:pPr>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">retains Land </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="471EAAEE" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+            <w:pPr>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">title </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2967" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E904B8B" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+            <w:pPr>
+              <w:spacing w:after="12"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Housing Agreement: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00AF0099" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00CE537A" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:after="12"/>
+              <w:ind w:right="357"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE537A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UNDP owns </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE537A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">the Property,  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54B68CAD" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00CE537A" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:ind w:right="52"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE537A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If it leaves the country, it can transfer ownership to any remaining agency or return to Government. The latter must compensate UNDP for the value it receives. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="738" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A3FB14C" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+            <w:pPr>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">YES </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="372FDEB7" w14:textId="251102F9" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="007F76C3">
+          <w:p w14:paraId="78819DDA" w14:textId="52212060" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
             <w:pPr>
-              <w:spacing w:after="14" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="6" w:right="45" w:firstLine="0"/>
+              <w:ind w:left="6" w:right="47"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>UNDP</w:t>
             </w:r>
-            <w:r w:rsidR="00456FED">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>owns outright</w:t>
+              <w:t xml:space="preserve">builds by providing </w:t>
             </w:r>
-            <w:r w:rsidR="00456FED">
-              <w:rPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>loan</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">- purchased </w:t>
+              <w:t xml:space="preserve"> to </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E46D23B" w14:textId="3613DED1" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00456FED">
+          <w:p w14:paraId="1F91AE1B" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
             <w:pPr>
-              <w:tabs>
-[...4 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">at arm's length transaction </w:t>
+              <w:t xml:space="preserve">Government </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2862" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DFC03E4" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="007F76C3">
+          <w:p w14:paraId="32D109AA" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:after="12"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNDP holds the title deed </w:t>
+              <w:t xml:space="preserve">Construction Loan Agreement: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="186CA004" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00CE537A" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:after="13"/>
+              <w:ind w:right="48"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE537A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UNDP provides </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CE537A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>loan</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CE537A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to construct. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A438A74" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00CE537A" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:after="30"/>
+              <w:ind w:right="48"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE537A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">When completed a Lease agreement between UNDP and government should be drawn up. (Lease terms apply to any UN Agency present in the Country.)   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C23452E" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00CE537A" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:after="31"/>
+              <w:ind w:right="48"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE537A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Key terms: government owns building.  UNDP to apply rent otherwise payable to government towards amortization of loan.   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6021C2A9" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00CE537A" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:ind w:right="48"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE537A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CE537A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>loan</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CE537A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not repaid, government to take up shortfall. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="082E0F3C" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="007F76C3">
+          <w:p w14:paraId="0A35BC24" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">YES </w:t>
+              <w:t xml:space="preserve">NO </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F66B8E" w14:paraId="301E6DD3" w14:textId="77777777" w:rsidTr="00456FED">
+      <w:tr w:rsidR="00274FF1" w:rsidRPr="00274FF1" w14:paraId="53C4A9D3" w14:textId="77777777" w:rsidTr="00CE537A">
         <w:trPr>
-          <w:trHeight w:val="3656"/>
+          <w:trHeight w:val="4628"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4661DB49" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="007F76C3">
+          <w:p w14:paraId="16ED8E7B" w14:textId="5BE3DDE9" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
             <w:pPr>
-              <w:spacing w:after="11" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="2" w:right="45" w:firstLine="0"/>
+              <w:spacing w:after="8"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNDP builds on the land provided by the government </w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">UNDP builds on land provided by the government </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33265C48" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="007F76C3">
+          <w:p w14:paraId="327FC858" w14:textId="4FC52815" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
             <w:pPr>
-              <w:tabs>
-[...4 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">but </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">the </w:t>
+              <w:t xml:space="preserve">but the government </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61AF0B0C" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="007F76C3">
+          <w:p w14:paraId="6B35B2A1" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">government </w:t>
+              <w:t xml:space="preserve">retains land </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1347C3D9" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="007F76C3">
+          <w:p w14:paraId="0612C274" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...13 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">title </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3046" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2967" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C981633" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="007F76C3">
+          <w:p w14:paraId="18BA8847" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
             <w:pPr>
-              <w:spacing w:after="12" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="2273"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Housing Agreement: </w:t>
+              <w:t xml:space="preserve">Construction Loan </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01987088" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="007F76C3">
+          <w:p w14:paraId="470ABEBE" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
             <w:pPr>
+              <w:spacing w:after="10"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agreement: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02446CA6" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00CE537A" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="22"/>
               </w:numPr>
-              <w:spacing w:after="12" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:after="29"/>
+              <w:ind w:right="54"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA50F8">
-              <w:rPr>
+            <w:r w:rsidRPr="00CE537A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNDP owns </w:t>
+              <w:t xml:space="preserve">UNDP provides </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CA50F8">
-              <w:rPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CE537A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:tab/>
-              <w:t xml:space="preserve">the Property,  </w:t>
+              <w:t>loan</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CE537A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to construct.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5021C841" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="007F76C3">
+          <w:p w14:paraId="1608C5D1" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00CE537A" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="22"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:after="12"/>
+              <w:ind w:right="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00CE537A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">If it leaves the country, it can transfer ownership to any remaining agency or return to Government. The latter must compensate UNDP for the value it receives. </w:t>
+              <w:t xml:space="preserve">When completed a Lease agreement between UNDP and government should be drawn up. (Lease terms apply to any UN Agency present in the Country.)   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6999AE87" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00CE537A" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:spacing w:after="30"/>
+              <w:ind w:right="54"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE537A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Key terms: government owns building.  UNDP to apply rent otherwise payable to government towards amortization of loan.   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47C96C73" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00CE537A" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:spacing w:after="31"/>
+              <w:ind w:right="54"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE537A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CE537A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>loan</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CE537A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not repaid government to take up shortfall.   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="155257D7" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00CE537A" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:ind w:right="54"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE537A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UNDP </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CE537A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>enters into</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CE537A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> MoU with said Agencies for sharing of space. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="659" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B0C3DF5" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="007F76C3">
+          <w:p w14:paraId="13008157" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...410 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">NO </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04EC2E60" w14:textId="06F7FDF9" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="007F76C3">
+          <w:p w14:paraId="156E9CDB" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">UNDP provides </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="239E3C20" w14:textId="62A3E9BD" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="007F76C3">
+          <w:p w14:paraId="4F844484" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1097"/>
               </w:tabs>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>loan to</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">government and builds on behalf of UNICEF, UNFPA &amp; WFP.  (UNDP is reimbursed by the </w:t>
+              <w:t xml:space="preserve">loan to government and builds on behalf of UNICEF, UNFPA &amp; WFP.  (UNDP is reimbursed by the </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08755659" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="007F76C3">
+          <w:p w14:paraId="20455652" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Agencies.) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2862" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="187E39B9" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="007F76C3">
+          <w:p w14:paraId="1F0D3D84" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
             <w:pPr>
-              <w:spacing w:after="12" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:after="12"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction Loan Agreement: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D793A2F" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="007F76C3">
+          <w:p w14:paraId="59FDAD7E" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00CE537A" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="23"/>
               </w:numPr>
-              <w:spacing w:after="27" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="167" w:right="47" w:hanging="167"/>
+              <w:spacing w:after="27"/>
+              <w:ind w:right="47"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00CE537A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNDP provides loan to construct. </w:t>
+              <w:t xml:space="preserve">UNDP provides </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CE537A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>loan</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CE537A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to construct. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EB9FDF4" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="007F76C3">
+          <w:p w14:paraId="73F5B1FB" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00CE537A" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="23"/>
               </w:numPr>
-              <w:spacing w:after="12" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:after="12"/>
+              <w:ind w:right="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00914EBE">
-              <w:rPr>
+            <w:r w:rsidRPr="00CE537A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">When completed, a Lease agreement between UNDP and government should be drawn up. (Lease terms apply to any UN Agency present in the Country.)   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70507485" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="007F76C3">
+          <w:p w14:paraId="33B9EA03" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00CE537A" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="23"/>
               </w:numPr>
-              <w:spacing w:after="28" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="167" w:right="47" w:hanging="167"/>
+              <w:spacing w:after="28"/>
+              <w:ind w:right="47"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00CE537A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Key terms: government owns the building.  UNDP to apply rent otherwise payable to government towards amortization of loan.   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59930E52" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="007F76C3">
+          <w:p w14:paraId="7E534A6E" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00CE537A" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="23"/>
               </w:numPr>
-              <w:spacing w:after="29" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="167" w:right="47" w:hanging="167"/>
+              <w:spacing w:after="29"/>
+              <w:ind w:right="47"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00CE537A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">If loan not repaid, government to take up shortfall.    </w:t>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CE537A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>loan</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CE537A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not repaid, government to take up shortfall.    </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7999514D" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="007F76C3">
+          <w:p w14:paraId="5C5B59E4" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00CE537A" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="23"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="167" w:right="47" w:hanging="167"/>
+              <w:ind w:right="47"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00CE537A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNDP enters into MoU with said Agencies for the sharing of space. </w:t>
+              <w:t xml:space="preserve">UNDP </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CE537A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>enters into</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CE537A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> MoU with said Agencies for the sharing of space. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09D0FE4C" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="007F76C3">
+          <w:p w14:paraId="37946A74" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">NO </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F66B8E" w14:paraId="10E64A48" w14:textId="77777777" w:rsidTr="00456FED">
+      <w:tr w:rsidR="00274FF1" w:rsidRPr="00274FF1" w14:paraId="62FDF98D" w14:textId="77777777" w:rsidTr="00CE537A">
         <w:trPr>
           <w:trHeight w:val="998"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="091CE390" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="007F76C3">
+          <w:p w14:paraId="3AB3DAA5" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="2" w:right="44"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Government provides residence for RR's use </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3046" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2967" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3452CE86" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="007F76C3">
+          <w:p w14:paraId="20D7C15D" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="6" w:right="53" w:firstLine="0"/>
+              <w:ind w:left="6" w:right="53"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Government owns land and buildings - to ask COs to locate agreements in force </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="659" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67C9C1E5" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="007F76C3">
+          <w:p w14:paraId="1021C2F6" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">NO </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42205884" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="007F76C3">
+          <w:p w14:paraId="7A41175A" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="6" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Government provides residence for RR's use </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2862" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DF09020" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="007F76C3">
+          <w:p w14:paraId="2E29DC8B" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
             <w:pPr>
-              <w:spacing w:after="2" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="7" w:right="0" w:firstLine="0"/>
+              <w:spacing w:after="2"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Government owns land and buildings - to ask COs to locate </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40D6031A" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="007F76C3">
+          <w:p w14:paraId="16FE9C49" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">agreements in force </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D41D070" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="007F76C3">
+          <w:p w14:paraId="40BE638D" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00274FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">NO </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6DBC6DB7" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
-[...10 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="445B948D" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="085EC882" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Donated or Transferred Plant, Land and Buildings with Title  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10EA00AB" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="373ECA31" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C284FB2" w14:textId="2C2B2B3E" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="7EDF7EA8" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="31866CFB" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When a Plant, Land or Building is transferred or donated to UNDP with the corresponding transfer of title or ownership documents to UNDP, the Plant, Land or Building will be recorded as an asset at the fair market value.  The fair market value is what a knowledgeable, willing and unpressured buyer will pay to a knowledgeable, willing and unpressured seller for the item in a competitive environment.  The office will obtain a valuation of the donated Plant, Land or Building and then send a request to the GSSC. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F0AF076" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D0FA2D7" w14:textId="46698495" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="41B7BB67" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">The request will be initiated by the CO or HQ unit Asset Focal Point in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="001B1402">
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>UNall</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="001B1402">
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> before being transacted in Quantum by the GSSC.  Copies of the transaction documentation (e.g. the donation letter and valuation report) will need to be uploaded to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the originals filed in the respective offices. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="409D44C5" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C64180C" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56FB866F" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DCB277B" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Plant and Property Used and Occupied by UNDP for which UNDP has no Title </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55B6807C" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-      <w:r w:rsidR="001B1402">
+    </w:p>
+    <w:p w14:paraId="556BF6FA" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Donated right to use land and buildings </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29EEBE2C" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...96 lines deleted...]
-    <w:p w14:paraId="246C429F" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    </w:p>
+    <w:p w14:paraId="4702604C" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="68448F3F" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In many instances UNDP operates under an agreement with the government to use the land and buildings on which the office premises are located </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>as long as</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UNDP has a presence in the country. Should UNDP choose to leave the country, the land and buildings revert to the government.   Normally such an arrangement does not involve monthly rental payments from UNDP even if the Government may be paying rent for UNDP’s use of the land and buildings, nor does it involve the transfer of title and ownership.   In such instances UNDP will not record an asset but instead record rental income at fair market value in UNDP’s accounts to reflect the value of the donation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="413513EF" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29385AA6" w14:textId="591023B1" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="2C4A86E0" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="71FA6852" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This transaction will be done by the country office Operations Manager in consultation with the HQ revenue team.  Since the transaction does not necessitate recording of an account receivable amount in the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>contracts</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> module, the transaction does not need to be recorded by the GSSC. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42250B0E" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E80FFB6" w14:textId="5B3615CA" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="2225DD19" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="25DEAE94" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where the title or ownership of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a land</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and building is transferred to UNDP, this may classify as a Finance Lease depending on the substance of the transaction. The decision to determine whether transferred land or buildings </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to be accounted for as a finance Lease or operating Lease lies with the GSSC, which will also perform the corresponding accounting entries on behalf of the country office.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="219FC6B9" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADC25DA" w14:textId="679E2BA7" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="09977B5B" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="001B1402">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This is determined on an on-going basis whenever a Lease agreement, MOU or other form of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>premises</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agreement is uploaded in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by the country office focal point in charge of premises. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="136404DD" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="370" w:right="357" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F1B4B9A" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Common premises  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5530516C" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...28 lines deleted...]
-    <w:p w14:paraId="3CE7B129" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    </w:p>
+    <w:p w14:paraId="39B08D74" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Where UNDP is one of the UN agencies using common premises that are not owned or controlled by UNDP, such land and buildings should not be recorded as UNDP assets. For more information, please see the section above on Common Premises. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F844870" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
-[...4 lines deleted...]
-    <w:p w14:paraId="30DBC2A9" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="452F6039" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="347"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="458B56AE" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Any Leased building for which UNDP pays rent to a landlord for the use of the building with no expectation of transfer of risks or rewards incidental to ownership of the building will NOT be recognized as a UNDP asset and the rental payments will be expensed.  Refer to the POPP Management of Leases for additional information on management of UNDP Leases. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79C79C4A" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="0D89213D" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79C3CD59" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="60CCD456" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Plant </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67A9C2F2" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="2CFAC368" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76A8A23D" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
-      <w:pPr>
+    <w:p w14:paraId="2B27304B" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="705" w:right="347" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>20.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00274FF1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Any plant which is </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> used by UNDP and for which UNDP has no control or ownership should </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> be recorded as a UNDP asset.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E6506AE" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="197479FA" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44BE1940" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="24781F4C" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">The following corporate guidelines are applicable to the management of Plant &amp; Property: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BDB967F" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
-      <w:pPr>
+    <w:p w14:paraId="2F557848" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="1090" w:right="347" w:firstLine="350"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">UNDP Financial Regulations &amp; Rules </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="422975B5" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
-      <w:pPr>
+    <w:p w14:paraId="7CF43B8B" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="790" w:right="347" w:firstLine="650"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">UNDP IPSAS Policy Paper on PP&amp;E Capitalization, Depreciation and Impairment Policy  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B9565FD" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
-      <w:pPr>
+    <w:p w14:paraId="409D3816" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="790" w:right="347" w:firstLine="650"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">UNDP IPSAS Policy on Leases  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D766E75" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
-      <w:pPr>
+    <w:p w14:paraId="6A7D6FBE" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="790" w:right="347" w:firstLine="650"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Internal Control Framework  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0378464A" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00DA4B3B" w:rsidP="00F66B8E">
-      <w:pPr>
+    <w:p w14:paraId="6934BE5D" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="790" w:right="347" w:firstLine="650"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F66B8E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId7">
+        <w:r w:rsidRPr="00274FF1">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t>POPP on project management</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId14">
-        <w:r w:rsidR="00F66B8E">
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="00274FF1">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F66B8E">
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="382D38CF" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRPr="00914EBE" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="2777D6AB" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39E93252" w14:textId="12730A95" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3B7332A4" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Flowchart </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6269C002" w14:textId="77777777" w:rsidR="009D642E" w:rsidRPr="009D642E" w:rsidRDefault="009D642E" w:rsidP="009D642E"/>
-[...8 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4D6A9338" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="370" w:right="357" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C9EBCCA" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://popp.undp.org/node/3721" </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F66B8E" w:rsidRPr="00A31703">
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Asset Acquisition under IPSAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB5169E" w14:textId="42828B94" w:rsidR="00F66B8E" w:rsidRDefault="00A31703" w:rsidP="00A31703">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="40BD4502" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00A31703">
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="380D3D56" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Measurement and Recognition </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EF6DD63" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F66B8E">
-[...25 lines deleted...]
-    <w:p w14:paraId="6050CA28" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    </w:p>
+    <w:p w14:paraId="0F98144E" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="33"/>
+        <w:spacing w:after="33" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Typically, UNDP will capitalize the </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Plant, Land and/or Buildings</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> if the asset(s):  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16683E92" w14:textId="1783E9E0" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="584FB932" w14:textId="599F91CF" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="34"/>
+        <w:spacing w:after="34" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">s held for use in the implementation of  UNDP </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provides future economic or service benefits to UNDP.  This is PP&amp;E that is held for use in the implementation of UNDP </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Programmes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> or for administrative purposes;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="383518F1" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="05808A3C" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="31"/>
+        <w:spacing w:after="31" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Is expected to be used during more than one reporting period (which in UNDP is 12 months);  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="680AAE57" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="2F43D5D2" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="34"/>
+        <w:spacing w:after="34" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Has a value of US$5,000 or more. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CCF22CF" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="586EB1B4" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Is used and controlled by UNDP </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31774BEC" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="29A42D1E" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Has a cost that can be reliably determined. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A865CA" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="1A63B2DD" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F55D40A" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="7DD18F63" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">The capitalization of </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Plant</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> is based on whether the different classes of assets (e.g., heavy machinery &amp; other equipment, furniture and fixtures, etc.) are combined or assembled together; and are used to implement UNDP </w:t>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is based on whether the different classes of assets (e.g., heavy machinery &amp; other equipment, furniture and fixtures, etc.) are combined or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>assembled together</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; and are used to implement UNDP </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>programmes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> through the production or supply of goods or services. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB485C9" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="6B76D7A0" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A7D3721" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="493B0F55" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">It is recognized that UNDP operates under various implementation modalities.  The implementation modalities are also a useful indicator of whether UNDP uses and controls an asset.  All assets bought from the biennium support budget or institutional budget qualify for capitalization. In addition, assets acquired for projects implemented through Country Office Support to NIM and Direct Implementation may qualify for capitalization, provided that the assets are under the use and control of UNDP.  For details on “use and control” concept, refer to the POPP PP&amp;E section. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50B8AEED" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="79C8139B" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="581B8DF1" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="45D2300A" w14:textId="57969701" w:rsidR="00274FF1" w:rsidRPr="000D7BD0" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="243" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="34213A35" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consequently, for those implementation modalities under which UNDP does not typically use or control assets, such as full NIM projects, the Plant asset will be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>expensed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and not capitalized.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07BE84B7" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="0E03FB42" w14:textId="77777777" w:rsidR="00F274B4" w:rsidRDefault="00F274B4" w:rsidP="00F66B8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54B446B3" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...8 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23092668" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Component Costs </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41418F11" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="31133468" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B1A581F" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="48CE3E57" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="35"/>
+        <w:spacing w:after="35" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The cost of Plant, Property and/or Buildings comprises their purchase price and any directly attributable costs of bringing those assets to the location and working </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>condition</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> necessary for intended use.  Examples of directly attributable costs </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>are:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274FF1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">The cost of site preparation; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CB341AE" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="2B3A712A" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="31"/>
+        <w:spacing w:after="31" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Construction costs including materials and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>labour</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53EB6E53" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="7C141EC3" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="35"/>
+        <w:spacing w:after="35" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Installation costs; and </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09F45640" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="2AED1C1F" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Professional fees, such as for architects and engineers.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D9D7E88" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="655C9FB6" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E0C2AD5" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="2D67E9C7" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="53D3F7EF" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Administration and other general overhead costs for maintaining the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>asset</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are not component costs and should be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>expensed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="068036E9" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05DB5B67" w14:textId="39FD8A72" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="7FC74449" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="4B4E2E26" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A unique component of a Land and/or Building cost is the stamp duty for the transaction.  The cost of stamp duty (if payment for such was applicable) also </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>has to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be capitalized, i.e. recorded in the Quantum Asset Module for Depreciation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A9394D7" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="114D3655" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2AC1BA5F" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Subsequent Costs </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2A1C24" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="6517A62D" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C8672F0" w14:textId="1F9189B5" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
-      <w:pPr>
+    <w:p w14:paraId="574EFA1E" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="705" w:right="347" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>28.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00274FF1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidR="007F6082">
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subsequent costs should be added to the carrying amount of the asset when it is probable that future economic benefits will be added to the asset. These are normally treated as additional costs that should be capitalized together with the original cost of the property. They cannot be treated as Leasehold Improvements as these are UNDP-owned Plant and Property. The request will be initiated by the country office or HQ unit Asset Focal Point in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> using the adjustment category before being transacted in Quantum by the GSSC. Copies of the transaction documentation (e.g. copies of original Invoices of adjusted costs) will need to be uploaded in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the originals filed in the respective offices. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BDE2EB6" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Costs related to routine repairs or maintenance </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not to be capitalized and should be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>expensed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B2BF7A" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1568907A" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recording of Construction Costs   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="677B5409" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="0153D48F" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="080E2C06" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22BB8CE4" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1018DA57" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="247CECB9" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recording Of Plant, Land and Buildings </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67923E5F" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="706FBDCE" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="347" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP is responsible and accountable for all Plant, Land and Buildings under its usage, ownership and control.  For Common Premises, please refer to the Common Premises Policy </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09D17097" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42D901EF" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="347" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For recording the purchase of Land and Buildings, select the appropriate category from the catalogue. Once the requisition and purchase order are processed and the item is received, the goods received note (GRN) should be prepared; and the receipt function performed in Quantum.  This will ensure that the accounts payable voucher can be processed. The purchase price will be recorded as the cost of the Land or Building in the Quantum Asset Module once the accounts payable voucher is processed.  All the cost details etc., of the asset will be recorded and the asset capitalized.  The AM will subsequently update the appropriate general ledger account. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A2C06B1" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2609781D" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="347" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the Land or Building is donated for free and the title documents transferred to UNDP, then the fair market value will need to be determined (e.g. using valuation experts) and the Land or Building </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">will subsequently need to be recorded in Quantum through Basic Add by the GSSC.  The request will be initiated by the CO or HQ unit Asset Focal Point in </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007F6082">
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>UNall</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">. Copies of the transaction documentation (e.g. copies of original Invoices of adjusted costs) will need to be uploaded in </w:t>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> before being transacted in Quantum by the GSSC.  Copies of the transaction documentation (e.g. independent valuation expert’s fee) will need to be uploaded in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007F6082">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>UNall</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007F6082">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the originals filed in the respective offices. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5451B2C5" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D441F48" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tagging of Plant, Land and Buildings </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="197106B1" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-    <w:p w14:paraId="6C1140AF" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    </w:p>
+    <w:p w14:paraId="201A7F9B" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="347" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>34.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The plot number, Land Registration number for the Land or the Building name or the physical address will be used as the TAG reference in the AM. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="339E25D7" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CEB6FE2" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
-[...8 lines deleted...]
-    <w:p w14:paraId="1F302A1D" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="551E7C5A" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Records Maintenance  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D955AF8" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BDF037B" w14:textId="1C0168F0" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
-[...50 lines deleted...]
-    <w:p w14:paraId="66C248C0" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="35CFA081" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:ind w:right="347" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="466DEC87" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="347" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Quantum Asset Management records for Plant, Land and Buildings must be updated </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on a timely basis,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to ensure that the Quantum Assets Module </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and the general ledger </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">accounts are </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>up-to-date</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for all acquisitions requiring manual addition, adjustments, transfers and disposals.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="794D487B" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24E28BCC" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For transfers and disposals, please follow the procedures in the POPP Furniture and Equipment section.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56CD4428" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BBC91EB" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C36A09D" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adjustments, Revaluations and Impairments </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46BC825F" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0217DDC6" w14:textId="1C4ABC45" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="48E26076" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:ind w:right="347" w:hanging="360"/>
-[...38 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="347" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adjustments to Plant, Land and Building records may be necessary as follows:   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F9B6290" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69AB8D83" w14:textId="26F68AA0" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+    <w:p w14:paraId="77210407" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Impairment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A478F4" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EF38114" w14:textId="78C74896" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="347" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>37.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Impairment is an example of downward adjustments. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Impairment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is a loss in the future economic benefits or service potential of an asset, over and above the systematic recognition of the loss of the asset’s future economic benefits or service potential through depreciation. An example of Impairment is the adjustment in the value of a plant after a major breakdown in one of its machines, which reduces its ability to perform its functions. Impairment adjustments must be handled on a timely </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>basis, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be processed centrally by the GSSC upon the request of the respective CO or respective HQ unit.  The request will be initiated by the country office or HQ unit Asset Focal Point in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> before being transacted in Quantum by the GSSC.  Copies of the transaction documentation (e.g. expert valuation of the asset impairment or insurance assessment) will need to be uploaded in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the originals filed in the respective offices. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D77AD9B" w14:textId="77777777" w:rsidR="00431ADA" w:rsidRDefault="00431ADA" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EABCC22" w14:textId="789028BC" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Safeguarding and Control </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC31575" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A1B12EE" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="347" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>38.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP is responsible and accountable for all Plant, Land and Buildings under its usage and control.  In addition to the procedures mentioned in the preceding chapters, following are a list of mandatory controls over the management of property, land and buildings. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BB1FDBE" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06602E3B" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="25"/>
         </w:numPr>
-        <w:ind w:right="347" w:hanging="360"/>
-[...16 lines deleted...]
-      <w:r>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+        <w:spacing w:afterLines="60" w:after="144" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="990" w:right="346" w:hanging="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">will be initiated by the CO or HQ unit Asset Focal Point in </w:t>
-[...117 lines deleted...]
-    <w:p w14:paraId="413D99AF" w14:textId="7E986A93" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+        <w:t xml:space="preserve">A physical verification of Plant, Land and Buildings is completed bi-annually/or annually by the operations management team of each CO and HQ Unit and their projects. The results are reconciled with the property records in AM by the finance/accounts units of each CO and HQ Unit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32DA367F" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="25"/>
         </w:numPr>
-        <w:ind w:right="347" w:hanging="360"/>
-[...104 lines deleted...]
-    <w:p w14:paraId="1F349C90" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+        <w:spacing w:afterLines="60" w:after="144" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="990" w:right="346" w:hanging="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Head of Office, through the Operations Manager and project managers, is responsible for certifying the results of the bi-annual/or annual Physical verification of all Plant, Land and Buildings in their offices/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> areas; and for submitting such results to the General Operations/BMS by the stipulated deadline.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78696E4A" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="25"/>
         </w:numPr>
-        <w:ind w:right="347" w:hanging="360"/>
-[...166 lines deleted...]
-    <w:p w14:paraId="388A88B8" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+        <w:spacing w:afterLines="60" w:after="144" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="990" w:right="346" w:hanging="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No Plant, Land and Buildings shall be acquired by UNDP, whether purchased, donated or loaned, without the prior approval of the project manager or the designated head of office where the project is being implemented (in line with the approved table of authority for UNDP)–) and the relevant procurement committees in line with the prescribed approval thresholds.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FB90A02" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="25"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
         <w:spacing w:afterLines="60" w:after="144" w:line="247" w:lineRule="auto"/>
-        <w:ind w:right="346" w:hanging="360"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="35ABD489" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+        <w:ind w:left="990" w:right="346" w:hanging="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All UNDP Plant, Land and Buildings must be used for official purposes only.  For all other usage, approval must be obtained from the regional bureau heads. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78C1FC1D" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="25"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
         <w:spacing w:afterLines="60" w:after="144" w:line="247" w:lineRule="auto"/>
-        <w:ind w:right="346" w:hanging="360"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="1C054F82" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+        <w:ind w:left="990" w:right="346" w:hanging="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The physical safeguarding of Plant, Land and Buildings is the responsibility of the project manager (for development project Plant, Land and Buildings) and the Operations Manager (for management Plant, Land and Buildings). They shall ensure that proper physical </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>controls</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, e.g. gates and fences; fire safety equipment; etc., are in place to protect the Plant, Land and Buildings against </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>damages</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44F1DB72" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="25"/>
         </w:numPr>
-        <w:spacing w:afterLines="60" w:after="144" w:line="247" w:lineRule="auto"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="12C7E97F" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="990" w:right="347" w:hanging="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP Plant, Land and Buildings must be adequately insured to minimize the impact of total or partial loss in the event of fire, damage or other insurable risks. Such Insurable costs should be incorporated in the project budget at the planning stage.  Please refer to the Insurance Policy for further details on UNDPs insurance requirements.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D7C8872" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D8B43B2" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Roles and Responsibilities </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62B0EC0A" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="385C1686" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Authority to Acquire Plant and Property</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FD8D2D2" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C1C8858" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="347" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>39.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Assistant Administrator/Chief Procurement Officer (CPO) of the Bureau </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Management Services (BMS) is responsible for all property; plant and equipment (PP&amp;E) acquired, controlled and managed by UNDP. The CPO delegates his authority to acquire, control and manage PP&amp;E to each Resident Representative, Head of Out-Posted Headquarters’ Unit and to the Chief of the General Operations/BMS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DA791CD" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50914CCC" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responsibility of Business Units (HQ, Out-Posted HQ Units and COs) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="713C1A87" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00274FF1">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29D2A6E1" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:spacing w:afterLines="60" w:after="144" w:line="247" w:lineRule="auto"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="1A557A9D" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+        <w:spacing w:afterLines="40" w:after="96" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acquiring via E-requisition/PO/receipt/AP voucher, using the correct catalogue </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1158C6B4" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:spacing w:afterLines="60" w:after="144" w:line="247" w:lineRule="auto"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="5C4DABD4" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+        <w:spacing w:afterLines="40" w:after="96" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Updating the tag number in AM module </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15CBAD60" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:ind w:right="347" w:hanging="360"/>
-[...121 lines deleted...]
-    <w:p w14:paraId="3C13D669" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+        <w:spacing w:afterLines="40" w:after="96" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verifying the Plant, Land and Buildings in accordance with the physical location; and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>comparing to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Quantum reports. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C70861" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:afterLines="40" w:after="96" w:line="247" w:lineRule="auto"/>
-        <w:ind w:right="346" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="60156152" w14:textId="446F0B2F" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+        <w:ind w:left="1080" w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Requesting the GSSC to re-adjust Plant, Land and Buildings (cost and quantity) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B99362D" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:afterLines="40" w:after="96" w:line="247" w:lineRule="auto"/>
-        <w:ind w:right="346" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="2F436533" w14:textId="730CD706" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+        <w:ind w:left="1080" w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Requesting the GSSC to re-categorize Plant, Land and Buildings </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FC01406" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:afterLines="40" w:after="96" w:line="247" w:lineRule="auto"/>
-        <w:ind w:right="346" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="478E2A45" w14:textId="4EA1EFEC" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+        <w:ind w:left="1080" w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Changing the in-service date status of the Plant, Land and Buildings where necessary </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56CCDC15" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:afterLines="40" w:after="96" w:line="247" w:lineRule="auto"/>
-        <w:ind w:right="346" w:hanging="360"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="33F8839E" w14:textId="357E1C8F" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+        <w:ind w:left="1080" w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Requesting the GSSC to impairment Plant, Land and Buildings         </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C23EA6C" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:afterLines="40" w:after="96" w:line="247" w:lineRule="auto"/>
-        <w:ind w:right="346" w:hanging="360"/>
-[...12 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="1080" w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Requesting the GSSC to transfer Plant, Land and Buildings (in and out of the Business </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="618E3B9F" w14:textId="10389031" w:rsidR="00274FF1" w:rsidRPr="00CE537A" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:afterLines="40" w:after="96" w:line="247" w:lineRule="auto"/>
-        <w:ind w:right="346" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="632A4AA5" w14:textId="421A5C09" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+        <w:ind w:left="1080" w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE537A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unit) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2892321B" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:afterLines="40" w:after="96" w:line="247" w:lineRule="auto"/>
-        <w:ind w:right="346" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="687E9759" w14:textId="0849A70E" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+        <w:ind w:left="1080" w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Requesting the GSSC to modify COA and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>subsequent</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adjusting GL entries </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B990C81" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:afterLines="40" w:after="96" w:line="247" w:lineRule="auto"/>
-        <w:ind w:right="346" w:hanging="360"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="0184FDED" w14:textId="0C9A7923" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+        <w:ind w:left="1080" w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Requesting the GSSC to add PP&amp;E manually  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09816A69" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:afterLines="40" w:after="96" w:line="247" w:lineRule="auto"/>
-        <w:ind w:right="346" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="660E2358" w14:textId="1D25FE45" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+        <w:ind w:left="1080" w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Addressing corrective action for errors and irregularities identified by GSSC </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44DC04CD" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:afterLines="40" w:after="96" w:line="247" w:lineRule="auto"/>
-        <w:ind w:right="346" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="476ED44A" w14:textId="55986CA4" w:rsidR="00F66B8E" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E">
+        <w:ind w:left="1080" w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consulting with General Operations/BMS on any issues requiring policy clarification or changes </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6252E8F8" w14:textId="287816FF" w:rsidR="00DA504D" w:rsidRDefault="00274FF1" w:rsidP="00CE537A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:spacing w:afterLines="40" w:after="96" w:line="247" w:lineRule="auto"/>
-[...52 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="347"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">The Asset Manager’s approving, in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00916B81">
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>UNall</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00274FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, all Plant, Land and Buildings transactions originating from the Asset Focal Point  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EA9C2A9" w14:textId="77777777" w:rsidR="00F66B8E" w:rsidRPr="009D027C" w:rsidRDefault="00F66B8E" w:rsidP="00F66B8E"/>
-[...7 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId20"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00274FF1">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1450" w:right="1080" w:bottom="1473" w:left="1440" w:header="720" w:footer="721" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0EDFF88D" w14:textId="77777777" w:rsidR="007135A2" w:rsidRDefault="007135A2">
+    <w:p w14:paraId="521C9305" w14:textId="77777777" w:rsidR="000A738C" w:rsidRDefault="000A738C" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B9C238C" w14:textId="77777777" w:rsidR="007135A2" w:rsidRDefault="007135A2">
+    <w:p w14:paraId="328F1586" w14:textId="77777777" w:rsidR="000A738C" w:rsidRDefault="000A738C" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-    <w:panose1 w:val="05000000000000000000"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...13 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="27D88351" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7C853E2D" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRDefault="00274FF1">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="356" w:firstLine="0"/>
+      <w:ind w:right="356"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="383291A5" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+  <w:p w14:paraId="1EAF4DB2" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRDefault="00274FF1">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2C1CB018" w14:textId="2D07272B" w:rsidR="008D3FD7" w:rsidRDefault="0070614F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="46D1CF1D" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRPr="00CE537A" w:rsidRDefault="00274FF1">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00CE537A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00CE537A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00CE537A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00CE537A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="001802CB">
-      <w:rPr>
+    <w:r w:rsidRPr="00CE537A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>14</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00CE537A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00CE537A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00CE537A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00CE537A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00CE537A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="001802CB">
-      <w:rPr>
+    <w:r w:rsidRPr="00CE537A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>14</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00CE537A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00CE537A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="0070614F">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="00CE537A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Effective Date: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="Effective Date"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="2055260942"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{51ECBBFA-8EE3-45B4-ACEE-A7268CCCE2AA}"/>
         <w:date w:fullDate="2016-07-25T00:00:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="en-US"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00A57561">
+        <w:r w:rsidRPr="00CE537A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>25/07/2016</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r>
+    <w:r w:rsidRPr="00CE537A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="0070614F">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="00CE537A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-1689509889"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{51ECBBFA-8EE3-45B4-ACEE-A7268CCCE2AA}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="009D642E">
+        <w:r w:rsidRPr="00CE537A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>6</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7DC9444C" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7C33DF94" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRDefault="00274FF1">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="356" w:firstLine="0"/>
+      <w:ind w:right="356"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2D4E023C" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+  <w:p w14:paraId="6D152C65" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRDefault="00274FF1">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45D6B9E2" w14:textId="77777777" w:rsidR="007135A2" w:rsidRDefault="007135A2">
+    <w:p w14:paraId="067C8D69" w14:textId="77777777" w:rsidR="000A738C" w:rsidRDefault="000A738C" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4CD8F2B9" w14:textId="77777777" w:rsidR="007135A2" w:rsidRDefault="007135A2">
+    <w:p w14:paraId="6B2FF4EF" w14:textId="77777777" w:rsidR="000A738C" w:rsidRDefault="000A738C" w:rsidP="00274FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="45D930DA" w14:textId="77777777" w:rsidR="0070614F" w:rsidRDefault="0070614F" w:rsidP="0070614F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6C6332AB" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="0070614F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4B6384A5" wp14:editId="7E8A227B">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3E68D385" wp14:editId="5687632A">
           <wp:extent cx="304800" cy="563880"/>
           <wp:effectExtent l="0" t="0" r="0" b="7620"/>
           <wp:docPr id="24" name="Picture 24"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect r="-18" b="19783"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="309373" cy="572340"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3833F6D5" w14:textId="77777777" w:rsidR="0070614F" w:rsidRDefault="0070614F" w:rsidP="0070614F">
+  <w:p w14:paraId="349BC6CE" w14:textId="77777777" w:rsidR="00274FF1" w:rsidRDefault="00274FF1" w:rsidP="0070614F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02C03660"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E2242EE"/>
     <w:lvl w:ilvl="0" w:tplc="2F343B52">
       <w:start w:val="35"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -6821,3974 +12123,4656 @@
     <w:lvl w:ilvl="8" w:tplc="C8F26586">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EC83A8D"/>
+    <w:nsid w:val="19917497"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="ECCCE924"/>
-[...1 lines deleted...]
-      <w:start w:val="29"/>
+    <w:tmpl w:val="4E163040"/>
+    <w:lvl w:ilvl="0" w:tplc="65F4C9B2">
+      <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="D75A1FEE">
+    <w:lvl w:ilvl="1" w:tplc="2C8C5CE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
+      <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="6B66B32E">
+    <w:lvl w:ilvl="2" w:tplc="B982384A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="7BD06D32">
+    <w:lvl w:ilvl="3" w:tplc="027492F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="8BCED866">
+    <w:lvl w:ilvl="4" w:tplc="6EDEB56E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="425A04F8">
+    <w:lvl w:ilvl="5" w:tplc="E6AA83DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="E1982BBA">
+    <w:lvl w:ilvl="6" w:tplc="FD704B92">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="CFE2972E">
+    <w:lvl w:ilvl="7" w:tplc="9F7A9BAC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="3C8C1A50">
+    <w:lvl w:ilvl="8" w:tplc="A4EC76DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19917497"/>
+    <w:nsid w:val="1ADD4095"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4E163040"/>
-[...6 lines deleted...]
-        <w:ind w:left="705"/>
+    <w:tmpl w:val="BCC44EAA"/>
+    <w:lvl w:ilvl="0" w:tplc="50AE9864">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="2C8C5CE2">
+    <w:lvl w:ilvl="1" w:tplc="AA9CD41E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2)"/>
-[...2 lines deleted...]
-        <w:ind w:left="1440"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="B982384A">
+    <w:lvl w:ilvl="2" w:tplc="08866752">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160"/>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="027492F0">
+    <w:lvl w:ilvl="3" w:tplc="1322833E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880"/>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="6EDEB56E">
+    <w:lvl w:ilvl="4" w:tplc="65303F7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600"/>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="E6AA83DC">
+    <w:lvl w:ilvl="5" w:tplc="D8BC5C4A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320"/>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FD704B92">
+    <w:lvl w:ilvl="6" w:tplc="E2707190">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040"/>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="9F7A9BAC">
+    <w:lvl w:ilvl="7" w:tplc="FC96CFAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760"/>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="A4EC76DE">
+    <w:lvl w:ilvl="8" w:tplc="F0C8E930">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480"/>
+        <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1ADD4095"/>
+    <w:nsid w:val="1AE16D7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BCC44EAA"/>
-[...6 lines deleted...]
-        <w:ind w:left="1440"/>
+    <w:tmpl w:val="F38C0BB6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="248B1547"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DF00851A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="272741EC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9A44944A"/>
+    <w:lvl w:ilvl="0" w:tplc="85BE60A0">
+      <w:start w:val="18"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="AA9CD41E">
+    <w:lvl w:ilvl="1" w:tplc="62141E2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160"/>
+        <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08866752">
+    <w:lvl w:ilvl="2" w:tplc="4A9CA7B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880"/>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="1322833E">
+    <w:lvl w:ilvl="3" w:tplc="BB4A75AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600"/>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65303F7C">
+    <w:lvl w:ilvl="4" w:tplc="E90C1664">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320"/>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="D8BC5C4A">
+    <w:lvl w:ilvl="5" w:tplc="645A4338">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040"/>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="E2707190">
+    <w:lvl w:ilvl="6" w:tplc="1AC68A86">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760"/>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FC96CFAE">
+    <w:lvl w:ilvl="7" w:tplc="AFA83C6A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480"/>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="F0C8E930">
+    <w:lvl w:ilvl="8" w:tplc="F8B26C76">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200"/>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="272741EC"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2EFF33C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9A44944A"/>
-[...6 lines deleted...]
-        <w:ind w:left="705"/>
+    <w:tmpl w:val="E4B478A4"/>
+    <w:lvl w:ilvl="0" w:tplc="B9DE1F5A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62141E2E">
+    <w:lvl w:ilvl="1" w:tplc="47AAA54A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440"/>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="4A9CA7B8">
+    <w:lvl w:ilvl="2" w:tplc="73F2858C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160"/>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="BB4A75AC">
+    <w:lvl w:ilvl="3" w:tplc="D7FECA98">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880"/>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="E90C1664">
+    <w:lvl w:ilvl="4" w:tplc="9F68F5C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600"/>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="645A4338">
+    <w:lvl w:ilvl="5" w:tplc="2C947122">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320"/>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="1AC68A86">
+    <w:lvl w:ilvl="6" w:tplc="7E585C44">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040"/>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="AFA83C6A">
+    <w:lvl w:ilvl="7" w:tplc="27D80EF2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760"/>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="F8B26C76">
+    <w:lvl w:ilvl="8" w:tplc="DC3462DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480"/>
+        <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EFF33C3"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F237BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E4B478A4"/>
-    <w:lvl w:ilvl="0" w:tplc="B9DE1F5A">
+    <w:tmpl w:val="D1C4E4E8"/>
+    <w:lvl w:ilvl="0" w:tplc="5AA288C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C89A3E90">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1183"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="838AB9B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1903"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7DF8009C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2623"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C542114A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3343"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A198F39E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4063"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="ADE601AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4783"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="DC66E990">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5503"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FBB269DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6223"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FA17575"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B896DFF2"/>
+    <w:lvl w:ilvl="0" w:tplc="FD32F39E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="280"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A852C998">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1192"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4D8A1A9E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1912"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="79DEB4C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2632"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="CD5A84B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3352"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="583C46B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4072"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="923EC1A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4792"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0E7E54DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5512"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FA089CEA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6232"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32262582"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ADD420C2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="47AAA54A">
-[...5 lines deleted...]
-        <w:ind w:left="2160"/>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73F2858C">
-[...5 lines deleted...]
-        <w:ind w:left="2880"/>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="D7FECA98">
-[...5 lines deleted...]
-        <w:ind w:left="3600"/>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="9F68F5C4">
-[...5 lines deleted...]
-        <w:ind w:left="4320"/>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="2C947122">
-[...5 lines deleted...]
-        <w:ind w:left="5040"/>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="7E585C44">
-[...5 lines deleted...]
-        <w:ind w:left="5760"/>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27D80EF2">
-[...5 lines deleted...]
-        <w:ind w:left="6480"/>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="DC3462DE">
-[...5 lines deleted...]
-        <w:ind w:left="7200"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="347E7577"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="383EF764"/>
+    <w:lvl w:ilvl="0" w:tplc="81841958">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="CF243696">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1183"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="71625C7A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1903"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="240E8E96">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2623"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9A868EEC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3343"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8B70E1B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4063"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="433CBD54">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4783"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="CC1A7A18">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5503"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="91CA8BB4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6223"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37A858CC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B240CB1C"/>
+    <w:lvl w:ilvl="0" w:tplc="9F2CD5BA">
+      <w:start w:val="21"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FA82DDA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="455AFAD2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0BFC483E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FE000282">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6E343272">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B76C1802">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4D288E20">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="01C2DC00">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F237BCB"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3986783C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D1C4E4E8"/>
-    <w:lvl w:ilvl="0" w:tplc="5AA288C8">
+    <w:tmpl w:val="CAA220BE"/>
+    <w:lvl w:ilvl="0" w:tplc="8402B578">
+      <w:start w:val="25"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6ADCE04A">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="15F0F8B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="35543B18">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9662B83A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08529B98">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="8C08BB58">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A83A2FB2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="45B8F268">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A755B1F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F4F63F88"/>
+    <w:lvl w:ilvl="0" w:tplc="D6C607D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="180"/>
+        <w:ind w:left="280"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="C89A3E90">
+    <w:lvl w:ilvl="1" w:tplc="FAF64818">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1183"/>
+        <w:ind w:left="1192"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="838AB9B8">
+    <w:lvl w:ilvl="2" w:tplc="1624C4D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1903"/>
+        <w:ind w:left="1912"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="7DF8009C">
+    <w:lvl w:ilvl="3" w:tplc="5E5A022E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2623"/>
+        <w:ind w:left="2632"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="C542114A">
+    <w:lvl w:ilvl="4" w:tplc="0018152A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3343"/>
+        <w:ind w:left="3352"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="A198F39E">
+    <w:lvl w:ilvl="5" w:tplc="7054AFC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4063"/>
+        <w:ind w:left="4072"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="ADE601AE">
+    <w:lvl w:ilvl="6" w:tplc="0F38195A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4783"/>
+        <w:ind w:left="4792"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="DC66E990">
+    <w:lvl w:ilvl="7" w:tplc="CF92C86A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5503"/>
+        <w:ind w:left="5512"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FBB269DA">
+    <w:lvl w:ilvl="8" w:tplc="195C4C74">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6223"/>
+        <w:ind w:left="6232"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FA17575"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="460B4B94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B896DFF2"/>
-    <w:lvl w:ilvl="0" w:tplc="FD32F39E">
+    <w:tmpl w:val="5EF67592"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="A852C998">
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1192"/>
-[...16 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="4D8A1A9E">
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="79DEB4C0">
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="CD5A84B4">
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3352"/>
-[...16 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="583C46B8">
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="923EC1A2">
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="0E7E54DC">
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5512"/>
-[...16 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="FA089CEA">
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
-[...16 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="347E7577"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4701353C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="383EF764"/>
-[...205 lines deleted...]
-      </w:rPr>
+    <w:tmpl w:val="015A16B0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37A858CC"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51476913"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B240CB1C"/>
-[...1 lines deleted...]
-      <w:start w:val="21"/>
+    <w:tmpl w:val="BB567ED8"/>
+    <w:lvl w:ilvl="0" w:tplc="87B6F67A">
+      <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FA82DDA2">
+    <w:lvl w:ilvl="1" w:tplc="5D9CC410">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2)"/>
+      <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="455AFAD2">
+    <w:lvl w:ilvl="2" w:tplc="3D24EEAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0BFC483E">
+    <w:lvl w:ilvl="3" w:tplc="7D6E88CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FE000282">
+    <w:lvl w:ilvl="4" w:tplc="23C49DD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="6E343272">
+    <w:lvl w:ilvl="5" w:tplc="D7322496">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="B76C1802">
+    <w:lvl w:ilvl="6" w:tplc="1480B988">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="4D288E20">
+    <w:lvl w:ilvl="7" w:tplc="2C8C4778">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="01C2DC00">
+    <w:lvl w:ilvl="8" w:tplc="2B305DFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3986783C"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="531507ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CAA220BE"/>
-[...6 lines deleted...]
-        <w:ind w:left="705"/>
+    <w:tmpl w:val="C7DA7532"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="6ADCE04A">
-[...5 lines deleted...]
-        <w:ind w:left="1080"/>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="15F0F8B0">
-[...5 lines deleted...]
-        <w:ind w:left="1800"/>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35543B18">
-[...5 lines deleted...]
-        <w:ind w:left="2520"/>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="9662B83A">
-[...5 lines deleted...]
-        <w:ind w:left="3240"/>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="08529B98">
-[...5 lines deleted...]
-        <w:ind w:left="3960"/>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="8C08BB58">
-[...5 lines deleted...]
-        <w:ind w:left="4680"/>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="A83A2FB2">
-[...5 lines deleted...]
-        <w:ind w:left="5400"/>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45B8F268">
-[...5 lines deleted...]
-        <w:ind w:left="6120"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AD864CD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BCAED0DC"/>
+    <w:lvl w:ilvl="0" w:tplc="14CAE5D0">
+      <w:start w:val="12"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...222 lines deleted...]
-        <w:ind w:left="705"/>
+    <w:lvl w:ilvl="1" w:tplc="F9F6096E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="5D9CC410">
-[...5 lines deleted...]
-        <w:ind w:left="1440"/>
+    <w:lvl w:ilvl="2" w:tplc="386C0178">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="3D24EEAA">
-[...5 lines deleted...]
-        <w:ind w:left="2160"/>
+    <w:lvl w:ilvl="3" w:tplc="C0D06AF2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="7D6E88CA">
-[...5 lines deleted...]
-        <w:ind w:left="2880"/>
+    <w:lvl w:ilvl="4" w:tplc="320E8AE6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23C49DD0">
-[...5 lines deleted...]
-        <w:ind w:left="3600"/>
+    <w:lvl w:ilvl="5" w:tplc="2654C73E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="D7322496">
-[...5 lines deleted...]
-        <w:ind w:left="4320"/>
+    <w:lvl w:ilvl="6" w:tplc="0860C306">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="1480B988">
-[...5 lines deleted...]
-        <w:ind w:left="5040"/>
+    <w:lvl w:ilvl="7" w:tplc="3948ECC6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="2C8C4778">
-[...5 lines deleted...]
-        <w:ind w:left="5760"/>
+    <w:lvl w:ilvl="8" w:tplc="035E82BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="2B305DFA">
-[...5 lines deleted...]
-        <w:ind w:left="6480"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DBD76D2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="58809A24"/>
+    <w:lvl w:ilvl="0" w:tplc="FFBC94E8">
+      <w:start w:val="31"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...10 lines deleted...]
-        <w:ind w:left="705"/>
+    <w:lvl w:ilvl="1" w:tplc="1D8619F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="F9F6096E">
-[...5 lines deleted...]
-        <w:ind w:left="1440"/>
+    <w:lvl w:ilvl="2" w:tplc="A4365B8E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="386C0178">
-[...5 lines deleted...]
-        <w:ind w:left="2160"/>
+    <w:lvl w:ilvl="3" w:tplc="F2E2747E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="C0D06AF2">
-[...5 lines deleted...]
-        <w:ind w:left="2880"/>
+    <w:lvl w:ilvl="4" w:tplc="5EF2BEFE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="320E8AE6">
-[...5 lines deleted...]
-        <w:ind w:left="3600"/>
+    <w:lvl w:ilvl="5" w:tplc="932ED42A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="2654C73E">
-[...5 lines deleted...]
-        <w:ind w:left="4320"/>
+    <w:lvl w:ilvl="6" w:tplc="10943E90">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0860C306">
-[...5 lines deleted...]
-        <w:ind w:left="5040"/>
+    <w:lvl w:ilvl="7" w:tplc="812E3198">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="3948ECC6">
-[...5 lines deleted...]
-        <w:ind w:left="5760"/>
+    <w:lvl w:ilvl="8" w:tplc="0F627CFA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="035E82BE">
-[...5 lines deleted...]
-        <w:ind w:left="6480"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F55024F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6950AAE2"/>
+    <w:lvl w:ilvl="0" w:tplc="34C4CE9C">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...10 lines deleted...]
-        <w:ind w:left="705"/>
+    <w:lvl w:ilvl="1" w:tplc="D5FCC274">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="1D8619F8">
-[...5 lines deleted...]
-        <w:ind w:left="1440"/>
+    <w:lvl w:ilvl="2" w:tplc="6C489F0E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="A4365B8E">
-[...5 lines deleted...]
-        <w:ind w:left="2160"/>
+    <w:lvl w:ilvl="3" w:tplc="4F20D5BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="F2E2747E">
-[...5 lines deleted...]
-        <w:ind w:left="2880"/>
+    <w:lvl w:ilvl="4" w:tplc="DEC4B198">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="5EF2BEFE">
-[...5 lines deleted...]
-        <w:ind w:left="3600"/>
+    <w:lvl w:ilvl="5" w:tplc="86F63100">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="932ED42A">
-[...5 lines deleted...]
-        <w:ind w:left="4320"/>
+    <w:lvl w:ilvl="6" w:tplc="4A502E3C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="10943E90">
-[...5 lines deleted...]
-        <w:ind w:left="5040"/>
+    <w:lvl w:ilvl="7" w:tplc="04DE218C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="812E3198">
-[...5 lines deleted...]
-        <w:ind w:left="5760"/>
+    <w:lvl w:ilvl="8" w:tplc="6DF6EFB6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0F627CFA">
-[...5 lines deleted...]
-        <w:ind w:left="6480"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AD131EA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4CD646E8"/>
+    <w:lvl w:ilvl="0" w:tplc="98766C6A">
+      <w:start w:val="9"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...10 lines deleted...]
-        <w:ind w:left="705"/>
+    <w:lvl w:ilvl="1" w:tplc="B85E9ECA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="D5FCC274">
-[...5 lines deleted...]
-        <w:ind w:left="1440"/>
+    <w:lvl w:ilvl="2" w:tplc="1134752A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="6C489F0E">
-[...5 lines deleted...]
-        <w:ind w:left="2160"/>
+    <w:lvl w:ilvl="3" w:tplc="6C684418">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="4F20D5BA">
-[...5 lines deleted...]
-        <w:ind w:left="2880"/>
+    <w:lvl w:ilvl="4" w:tplc="D70A4B46">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="DEC4B198">
-[...5 lines deleted...]
-        <w:ind w:left="3600"/>
+    <w:lvl w:ilvl="5" w:tplc="35CAF51E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="86F63100">
-[...5 lines deleted...]
-        <w:ind w:left="4320"/>
+    <w:lvl w:ilvl="6" w:tplc="1586068C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="4A502E3C">
-[...5 lines deleted...]
-        <w:ind w:left="5040"/>
+    <w:lvl w:ilvl="7" w:tplc="ACEC50F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04DE218C">
-[...5 lines deleted...]
-        <w:ind w:left="5760"/>
+    <w:lvl w:ilvl="8" w:tplc="D518BAAA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="6DF6EFB6">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E2E28CC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8FCAD4D8"/>
+    <w:lvl w:ilvl="0" w:tplc="31E4682A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9"/>
-[...2 lines deleted...]
-        <w:ind w:left="6480"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71FF1BFC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7A3E4376"/>
+    <w:lvl w:ilvl="0" w:tplc="86502F08">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...10 lines deleted...]
-        <w:ind w:left="705"/>
+    <w:lvl w:ilvl="1" w:tplc="CBC4B03A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="B85E9ECA">
-[...5 lines deleted...]
-        <w:ind w:left="1440"/>
+    <w:lvl w:ilvl="2" w:tplc="3F6A1514">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="1134752A">
-[...5 lines deleted...]
-        <w:ind w:left="2160"/>
+    <w:lvl w:ilvl="3" w:tplc="F0045902">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="6C684418">
-[...5 lines deleted...]
-        <w:ind w:left="2880"/>
+    <w:lvl w:ilvl="4" w:tplc="30A800B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="D70A4B46">
-[...5 lines deleted...]
-        <w:ind w:left="3600"/>
+    <w:lvl w:ilvl="5" w:tplc="BE0699EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35CAF51E">
-[...5 lines deleted...]
-        <w:ind w:left="4320"/>
+    <w:lvl w:ilvl="6" w:tplc="9E0236C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="1586068C">
-[...5 lines deleted...]
-        <w:ind w:left="5040"/>
+    <w:lvl w:ilvl="7" w:tplc="50985DD8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="ACEC50F8">
-[...5 lines deleted...]
-        <w:ind w:left="5760"/>
+    <w:lvl w:ilvl="8" w:tplc="9A8EABB0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="D518BAAA">
-[...21 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E2E28CC"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C982E6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8FCAD4D8"/>
-[...293 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+    <w:tmpl w:val="21CACBCA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="366" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1446" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2166" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2886" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3606" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4326" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5046" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5766" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6486" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1010910509">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1164318040">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1857646609">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="696547207">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1525440333">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2111000687">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1233465797">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1321276285">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="770394972">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="675381144">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1990673753">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1677733268">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="184371056">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1801678932">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1034768084">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1616402772">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="223764597">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="474416264">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1176847132">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="2100835112">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="786387055">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="963730728">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="770394972">
+  <w:num w:numId="23" w16cid:durableId="1094058057">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="320740969">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="675381144">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="25" w16cid:durableId="1011614328">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="819690236">
-[...27 lines deleted...]
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="26" w16cid:durableId="1517228421">
+    <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="008D3FD7"/>
-[...97 lines deleted...]
-    <w:rsid w:val="00FD3F79"/>
+    <w:rsidRoot w:val="00274FF1"/>
+    <w:rsid w:val="00000704"/>
+    <w:rsid w:val="000A738C"/>
+    <w:rsid w:val="000D7BD0"/>
+    <w:rsid w:val="00274FF1"/>
+    <w:rsid w:val="00431ADA"/>
+    <w:rsid w:val="0048348E"/>
+    <w:rsid w:val="00505FA8"/>
+    <w:rsid w:val="005B61D3"/>
+    <w:rsid w:val="00AA4539"/>
+    <w:rsid w:val="00AE2ADB"/>
+    <w:rsid w:val="00BB17B9"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00CE537A"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E22B02"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5F2A38D9"/>
-  <w15:docId w15:val="{34433A39-DF9A-4781-BA01-5C8F28431CCB}"/>
+  <w14:docId w14:val="5F01E439"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0DCE029E-C108-4357-BDAF-35DAC6773641}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -10903,918 +16887,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
-[...866 lines deleted...]
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -11997,1028 +17114,944 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00274FF1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00274FF1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00274FF1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00274FF1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00274FF1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00274FF1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00274FF1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00274FF1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00274FF1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00274FF1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00274FF1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00274FF1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00274FF1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00274FF1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00274FF1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00274FF1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00274FF1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00274FF1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00274FF1"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00274FF1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00274FF1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00274FF1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00274FF1"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00274FF1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00274FF1"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00274FF1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00274FF1"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00274FF1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00274FF1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009C4FC4"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00274FF1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00274FF1"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
+    <w:name w:val="TableGrid"/>
+    <w:rsid w:val="00274FF1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00274FF1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/ppm/Pages/Project-Management.aspx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/ppm/Pages/Project-Management.aspx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...591 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>4414</Words>
-  <Characters>25163</Characters>
+  <Words>4404</Words>
+  <Characters>25108</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>209</Lines>
-  <Paragraphs>59</Paragraphs>
+  <Paragraphs>58</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>29518</CharactersWithSpaces>
+  <CharactersWithSpaces>29454</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Tatiana Rybarova</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...30 lines deleted...]
-</file>