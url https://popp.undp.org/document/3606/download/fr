--- v0 (2025-10-10)
+++ v1 (2026-05-19)
@@ -1,3262 +1,4556 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="253E7198" w14:textId="1A601854" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...5 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="72D6BA6E" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="fr"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Immobilisations corporelles (PP&amp;E)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="276D122B" w14:textId="5B94515D" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...7 lines deleted...]
-          <w:lang w:val="fr"/>
+    <w:p w14:paraId="32BB0506" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7767702F" w14:textId="0179B597" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4BBC82C8" w14:textId="5FAEE985" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>« Immobilisations corporelles</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>désigne un élément corporel ou physiquement vérifiable répondant aux CINQ critères suivants :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19F21710" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fournit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au Programme des Nations Unies pour le développement (PNUD) des avantages économiques ou de services futurs - c’est-à-dire que l’élément d’immobilisations corporelles est utilisé pour la mise en œuvre des programmes du PNUD ou à des fins administratives ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776B8392" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>il</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> doit être utilisé pendant plus d’une période comptable, qui est de 12 mois ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72A3722B" w14:textId="700AA669" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...31 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> une valeur de $1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>500  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>$2 500 pour le Fonds d'équipement des Nations Unies) ou supérieure (nouveau seuil d’immobilisation depuis le 1er janvier 2014) ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="035FDED3" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utilisé et contrôlé par le PNUD ; et</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF3FA3B" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...18 lines deleted...]
-          <w:lang w:val="fr"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un coût qui peut être déterminé de manière fiable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DD3580B" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="389D7838" w14:textId="73FA0ACE" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4FE550B9" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="fr"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La gestion des immobilisations est le processus de protection, de maintenance, de gestion et de comptabilisation des immobilisations corporelles, des contrats de location-financement et des actifs incorporels utilisés et contrôlés par le PNUD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03F2C17D" w14:textId="39A9A7FA" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...7 lines deleted...]
-          <w:lang w:val="fr"/>
+    <w:p w14:paraId="2B56A1EC" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A126210" w14:textId="3A5F3E69" w:rsidR="4B715952" w:rsidRPr="003630B2" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="358EB6F9" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:lang w:val="fr"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Immobilisations corporelles, actifs corporels et actifs</w:t>
       </w:r>
-      <w:r w:rsidRPr="003630B2">
-[...1 lines deleted...]
-          <w:lang w:val="fr"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> sont utilisés de manière interchangeable pour représenter le même groupe d’actifs. La gestion des immobilisations est le processus de protection, de maintenance, de gestion et de comptabilisation des immobilisations corporelles, des contrats de location-financement et des actifs incorporels utilisés et contrôlés par le PNUD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49609359" w14:textId="743BD4DC" w:rsidR="4B715952" w:rsidRPr="003630B2" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...7 lines deleted...]
-          <w:lang w:val="fr"/>
+    <w:p w14:paraId="3F0E38F0" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="764CFDE4" w14:textId="088402C9" w:rsidR="4B715952" w:rsidRPr="003630B2" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1FAB17CC" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:lang w:val="fr"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les</w:t>
       </w:r>
-      <w:r w:rsidRPr="003630B2">
-[...1 lines deleted...]
-          <w:lang w:val="fr"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003630B2">
-        <w:rPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:lang w:val="fr"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>installations</w:t>
       </w:r>
-      <w:r w:rsidRPr="003630B2">
-[...1 lines deleted...]
-          <w:lang w:val="fr"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> comprennent les actifs qui sont regroupés, qui sont utilisés pour la production ou la fourniture de biens ou de services, qui sont utilisés dans la mise en œuvre des programmes du PNUD et des opérations administratives et qui doivent être utilisés pendant plus d’une période comptable. Des exemples de ces actifs sont les équipements lourds, le mobilier et le petit matériel. Le coût combiné de ce groupe d’actifs doit être supérieur ou égal à $1 500 et doit respecter les critères d’immobilisation décrits à la rubrique « Comptabilisation ».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F60C46" w14:textId="248A548D" w:rsidR="4B715952" w:rsidRPr="003630B2" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...7 lines deleted...]
-          <w:lang w:val="fr"/>
+    <w:p w14:paraId="01BCA0F7" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BB168A2" w14:textId="1C32563B" w:rsidR="4B715952" w:rsidRPr="003630B2" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3C77CB85" w14:textId="639F0DDE" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:lang w:val="fr"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les propriétés</w:t>
       </w:r>
-      <w:r w:rsidRPr="003630B2">
-[...14 lines deleted...]
-          <w:lang w:val="fr"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sont définies comme une classe d’actifs qui sont : Soit a) des terrains ou b) des bâtiments qui sont possédés ou contrôlés par le PNUD et dont le coût (ou la valeur s’il s’agit d’un don) est supérieur ou égal à $1500, et le coût du terrain ou du bâtiment peut être mesuré de manière fiable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AC7721A" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14950AB4" w14:textId="6D4C776C" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3071368C" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:lang w:val="fr"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les immobilisations incorporelles</w:t>
       </w:r>
-      <w:r w:rsidRPr="003630B2">
-[...20 lines deleted...]
-          <w:lang w:val="fr"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sont les actifs immatériels de valeur que le PNUD possède. Les caractéristiques déterminantes d’une immobilisation incorporelle sont l’absence d’existence physique (ne peut pas être touchée), et l’absence de valeur monétaire définie. Elles ne peuvent être vues ou touchées, mais sont néanmoins importantes pour le succès du PNUD. Les immobilisations incorporelles peuvent être générées en interne, comme des logiciels développés en interne, ou acquises à partir de sources externes, par exemple l’écart d’acquisition (qui ne peut pas s’appliquer au PNUD), ou le nom de marque par exemple si le PNUD utilise une marque de commerce réputée dans la mise en œuvre de l’un de ses projets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0246704E" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C3A221A" w14:textId="6A8D4FD6" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="634F12D6" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="fr"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Les seuils d’immobilisation pour les actifs incorporels sont les suivants :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64D7EF56" w14:textId="23B98A8D" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6B9285EA" w14:textId="67E3E413" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...24 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>logiciel</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> développé en interne $50000 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F28619C" w14:textId="0015BB1C" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...30 lines deleted...]
-          <w:lang w:val="fr"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>immobilisations</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> incorporelles achetées en externe (logiciels et autres actifs </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">incorporels)   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               $5000 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B358465" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="791C0A41" w14:textId="5131AF62" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...6 lines deleted...]
-          <w:lang w:val="fr"/>
+    <w:p w14:paraId="4F251818" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Utilisation et contrôle</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CDBA453" w14:textId="66E49E91" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...7 lines deleted...]
-          <w:lang w:val="fr"/>
+    <w:p w14:paraId="5D1A1EDE" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="299AFB43" w14:textId="16436024" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="00F0620E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4E1F15CC" w14:textId="5CB7DCBD" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="fr"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">L’expression « utilisation et contrôle » est essentielle, car elle détermine si un actif doit être immobilisé ou non. Lorsqu’un actif est immobilisé, le coût total de l’actif est comptabilisé en charges sur plusieurs </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="001176E4">
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.dictionary.com/browse/accounting-period?s=t"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>périodes comptables</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7">
+        <w:r w:rsidRPr="00D14442">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...11 lines deleted...]
-            <w:lang w:val="fr"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="001176E4">
-[...2 lines deleted...]
-          <w:lang w:val="fr"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">au lieu </w:t>
       </w:r>
-      <w:r w:rsidRPr="4B715952">
-[...1 lines deleted...]
-          <w:lang w:val="fr"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">d’être </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="001176E4">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00D14442">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:val="fr"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>comptabilisé en charges</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="001176E4">
-[...2 lines deleted...]
-          <w:lang w:val="fr"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> lors de l’achat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C2B9915" w14:textId="2C9150AD" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...7 lines deleted...]
-          <w:lang w:val="fr"/>
+    <w:p w14:paraId="19940336" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68E5060B" w14:textId="0E089489" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="00F0620E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5E4BE8C3" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="fr"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le PNUD a le </w:t>
       </w:r>
-      <w:r w:rsidRPr="4B715952">
-        <w:rPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="fr"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>contrôle</w:t>
       </w:r>
-      <w:r w:rsidRPr="4B715952">
-[...1 lines deleted...]
-          <w:lang w:val="fr"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> d’un actif lorsqu’il peut utiliser ou tirer des avantages de l’actif dans la poursuite de ses objectifs et peut exclure ou réglementer l’accès d’autres personnes à ces avantages. En général, un actif répond au critère « d’utilisation et de contrôle » lorsqu’il se trouve physiquement dans les locaux du PNUD (qu’il soit propriété du PNUD ou non).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0127565A" w14:textId="68D1CFEF" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...7 lines deleted...]
-          <w:lang w:val="fr"/>
+    <w:p w14:paraId="212D58E2" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="582E0A39" w14:textId="26D5987A" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="00F0620E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="63B799FC" w14:textId="45B7CB0A" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="fr"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le PNUD fonctionne selon diverses modalités de mise en œuvre. Ces modalités de mise en œuvre sont également un indicateur utile de l’utilisation et du contrôle d’un actif par le PNUD. Tous les biens achetés dans le cadre du budget d’appui biennal ou du budget institutionnel (c’est-à-dire le budget administratif et opérationnel du PNUD) peuvent être immobilisés s’ils répondent aux cinq critères du </w:t>
       </w:r>
-      <w:r w:rsidRPr="4B715952">
-        <w:rPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="fr"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">paragraphe Comptabilisation ci-dessus. </w:t>
       </w:r>
-      <w:r w:rsidRPr="4B715952">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les actifs acquis pour des projets mis en œuvre dans le cadre de l’appui des bureaux pays à l’exécution nationale (NIM)  et à l’exécution directe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(DIM) peuvent être immobilisés, à condition que les actifs soient « utilisés et contrôlés » par le PNUD.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A17B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="fr"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ces actifs sont désignés dans la présente politique comme des actifs de projets de développement.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Si un projet sous lequel le PNUD « utilise et contrôle » les actifs doit durer exactement un an ou moins et que les actifs sont utilisés et contrôlés par le PNUD avant la clôture du projet, les bureaux doivent enregistrer et porter ces actifs en immobilisations au lieu de les comptabiliser en charges, car le processus de transfert des actifs prend du temps et ces actifs finiront par être utilisés et contrôlés par le PNUD pendant plus de 12 mois.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="339BDA4D" w14:textId="77A6CE51" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...7 lines deleted...]
-          <w:lang w:val="fr"/>
+    <w:p w14:paraId="159B481E" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B4FEFF" w14:textId="745DF766" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="00F0620E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="012A6C23" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="fr"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Dans les modalités de mise en œuvre en vertu desquelles le PNUD n’utilise ou ne contrôle généralement pas les actifs, comme les projets NIM complets, les actifs seront passés en charges et non immobilisés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2782BA8C" w14:textId="6D71EB7E" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...7 lines deleted...]
-          <w:lang w:val="fr"/>
+    <w:p w14:paraId="538327E5" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72E73698" w14:textId="1E2E61A8" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="00F0620E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="699E6A56" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="fr"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Outre les modalités de localisation et de mise en œuvre, les critères supplémentaires pouvant être utilisés pour déterminer si le PNUD exerce un contrôle sur les immobilisations corporelles sont les suivants :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53FCBB66" w14:textId="026FEC5C" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...7 lines deleted...]
-          <w:lang w:val="fr"/>
+    <w:p w14:paraId="7D624AFE" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="362CFFBA" w14:textId="4369282B" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3EE3E5BD" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’achat</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de l’immobilisation corporelle a-t-il été effectué (ou résulte-t-il) d’instructions données par le PNUD ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47F15A0D" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>le</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> titre de propriété est-il au nom du PNUD ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11188F20" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’immobilisation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> corporelle se trouve-t-elle physiquement dans des locaux ou des lieux utilisés par le PNUD ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76376F66" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>l’immobilisation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> corporelle est-elle physiquement utilisée par le personnel employé par le PNUD ou par le personnel travaillant selon les instructions du PNUD ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47B9A5C6" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>le</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PNUD peut-il décider d’une autre utilisation de l’immobilisation corporelle ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38197160" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>-ce le PNUD qui décide de vendre ou de liquider l’immobilisation corporelle ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="431F3E8D" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l’immobilisation corporelle devait être retirée ou détruite, le PNUD prendrait-il la décision de la remplacer ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20AF766D" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...17 lines deleted...]
-          <w:lang w:val="fr"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> représentant du PNUD inspecte-t-il régulièrement les immobilisations corporelles pour déterminer leur état de fonctionnement réel ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="065EE6DA" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4524F78A" w14:textId="5FCFA0B2" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="00F0620E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="01CAF5F7" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="fr"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Pour déterminer si un actif doit ou non être enregistré dans les livres comptables du PNUD, il faut examiner la substance de la transaction. Par exemple, si le PNUD remet un véhicule à un partenaire d’exécution   qui « utilise et contrôle » totalement l’actif mais conserve néanmoins le titre de propriété du véhicule au nom du PNUD, alors le véhicule ne doit pas être enregistré dans les livres comptables du PNUD, car le PNUD ne gère pas ce véhicule quotidiennement et n’a aucun contrôle sur la façon dont il est utilisé. Il est recommandé que dans tous les cas, outre la mise en œuvre des organisations non gouvernementales, </w:t>
       </w:r>
-      <w:r w:rsidRPr="4B715952">
-        <w:rPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="fr"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la remise d’un véhicule s’accompagne également d’un transfert de propriété.</w:t>
       </w:r>
-      <w:r w:rsidRPr="4B715952">
-[...1 lines deleted...]
-          <w:lang w:val="fr"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tous les véhicules qui ont encore un titre de propriété du PNUD doivent être utilisés conformément à la politique de gestion des véhicules du PNUD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69A9C9B2" w14:textId="243DA1A5" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...7 lines deleted...]
-          <w:lang w:val="fr"/>
+    <w:p w14:paraId="624AC41E" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38A7DD86" w14:textId="3875055C" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...6 lines deleted...]
-          <w:lang w:val="fr"/>
+    <w:p w14:paraId="6952A65D" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Gestion des actifs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04A046A5" w14:textId="7CEBAB50" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...7 lines deleted...]
-          <w:lang w:val="fr"/>
+    <w:p w14:paraId="22C52B1C" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E21868C" w14:textId="56901194" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="00F0620E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0113852D" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="fr"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Toutes les immobilisations corporelles, tous les contrats de location-financement et tous les actifs incorporels utilisés et contrôlés par le PNUD, quelle que soit leur valeur, doivent être gérés de manière appropriée conformément au Règlement financier et aux règles de gestion financière du PNUD. Ces lignes directrices, ainsi que le dispositif de contrôle interne (ICF) et le contenu de ces politiques et procédures régissant les programmes et opérations, établissent les procédures et les systèmes qui facilitent le respect des Normes comptables internationales du secteur public (IPSAS), ainsi que l’exactitude des rapports. Cette conformité comprend une vérification périodique de l’existence des actifs, l’évaluation des actifs pour dépréciation, le rapprochement des résultats de l’inventaire physique avec les registres, ainsi que des contrôles et des vérifications internes pour assurer l’exhaustivité et l’exactitude des registres.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="645A1350" w14:textId="0AE6F6B0" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...7 lines deleted...]
-          <w:lang w:val="fr"/>
+    <w:p w14:paraId="64E8C512" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62C13D77" w14:textId="63F491BD" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...1 lines deleted...]
-        <w:spacing w:line="257" w:lineRule="auto"/>
+    <w:p w14:paraId="50DD2672" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="257" w:lineRule="auto"/>
         <w:ind w:left="370" w:hanging="10"/>
-        <w:jc w:val="left"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-          <w:lang w:val="fr"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Types d’immobilisations corporelles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ADD9C07" w14:textId="033753F9" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...7 lines deleted...]
-          <w:lang w:val="fr"/>
+    <w:p w14:paraId="4F18BFBA" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="393B8ADA" w14:textId="2232ECF5" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="00F0620E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="03801405" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="fr"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Le PNUD comptabilisera les classes ou groupes d’immobilisations corporelles suivants :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A36B80C" w14:textId="2B4DBD18" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...7 lines deleted...]
-          <w:lang w:val="fr"/>
+    <w:p w14:paraId="638CC84D" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BDDD520" w14:textId="1337186B" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...6 lines deleted...]
-          <w:lang w:val="fr"/>
+    <w:p w14:paraId="2AED0C90" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a) Immobilisations corporelles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50515C43" w14:textId="5671F2B4" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6307BAF0" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>terrains</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A9B8618" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bâtiments</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B7418B0" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>améliorations</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> locatives ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FE40D34" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...17 lines deleted...]
-          <w:lang w:val="fr"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>matériel</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informatique et de communications ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ADB41B5" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>v)   équipements lourds et autres matériels ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="168672DD" w14:textId="7B44E092" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...6 lines deleted...]
-          <w:lang w:val="fr"/>
+    <w:p w14:paraId="287490FA" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>vi)  véhicules ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71647CCD" w14:textId="1252DEE5" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...6 lines deleted...]
-          <w:lang w:val="fr"/>
+    <w:p w14:paraId="3153FC6B" w14:textId="72A1D82C" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="003A17B8">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>vii) mobilier et agencements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="789510E1" w14:textId="25C7A487" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...19 lines deleted...]
-          <w:lang w:val="fr"/>
+    <w:p w14:paraId="7E076D5C" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>b) Immobilisations incorporelles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B00DF53" w14:textId="67139E3A" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...6 lines deleted...]
-          <w:lang w:val="fr"/>
+    <w:p w14:paraId="7DFB501D" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Une immobilisation incorporelle est un actif non monétaire identifiable sans substance physique. Les exemples d’immobilisations incorporelles comprennent les licences de logiciels, les marques de commerce, les droits d’auteur et les logiciels.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47B6207F" w14:textId="4FD98F2A" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...7 lines deleted...]
-          <w:lang w:val="fr"/>
+    <w:p w14:paraId="2D3D65BE" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EECB371" w14:textId="70DF2196" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...6 lines deleted...]
-          <w:lang w:val="fr"/>
+    <w:p w14:paraId="2774F195" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>c) Contrats de location-financement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="334CA411" w14:textId="78E67AD0" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...6 lines deleted...]
-          <w:lang w:val="fr"/>
+    <w:p w14:paraId="4C64A683" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Un contrat de location-financement est un contrat de location-acquisition qui transfère la quasi-totalité des risques et des avantages inhérents à la propriété d’un actif. Le titre de propriété peut ou non être transféré, même si le PNUD ne détient pas de titre légal pendant la durée du bail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DC1B34F" w14:textId="00DF7F57" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...7 lines deleted...]
-          <w:lang w:val="fr"/>
+    <w:p w14:paraId="4C54D112" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D30A178" w14:textId="63B03FF8" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="00F0620E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6CE58570" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="fr"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Cette politique ne s’applique pas aux articles en stock achetés uniquement pour être distribués à des tiers dans le cadre de sa mission ou aux articles qui seront utilisés par le PNUD à des fins administratives dans un délai de 12 mois, à savoir les consommables ou fournitures. Se référer à la politique sur la gestion de l’inventaire physique des stocks pour plus de détails.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10192B4E" w14:textId="2891BEC8" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...7 lines deleted...]
-          <w:lang w:val="fr"/>
+    <w:p w14:paraId="3C3D1B17" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D91A0F1" w14:textId="47883856" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...6 lines deleted...]
-          <w:lang w:val="fr"/>
+    <w:p w14:paraId="0F450F82" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Immobilisations corporelles selon les normes comptables internationales du secteur public (IPSAS)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07E03D2D" w14:textId="6F7F80AD" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...7 lines deleted...]
-          <w:lang w:val="fr"/>
+    <w:p w14:paraId="6770B302" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="302A8E77" w14:textId="262361C4" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="00F0620E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="69904A30" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="fr"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les immobilisations corporelles utilisées et contrôlées par le PNUD seront immobilisées selon les normes IPSAS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10630C15" w14:textId="0DB41BC3" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...7 lines deleted...]
-          <w:lang w:val="fr"/>
+    <w:p w14:paraId="5F7AF3F2" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DB85664" w14:textId="617F378E" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="00F0620E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0AED62F5" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="fr"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>L’immobilisation est le processus d’enregistrement des coûts associés à l’acquisition ou à la construction d’un actif dans l’état de la situation financière, par opposition à la comptabilisation du coût complet en charges en une seule fois. Ce coût est ensuite comptabilisé en charges sur la durée de vie utile (la période moyenne pendant laquelle un actif est utilisé) d’un actif au moyen d’un processus connu sous le nom d’amortissement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68AABCA7" w14:textId="4E290700" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...7 lines deleted...]
-          <w:lang w:val="fr"/>
+    <w:p w14:paraId="4FFA14E3" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="757BF5C1" w14:textId="69D101BA" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="00F0620E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="48003808" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="fr"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>L’amortissement</w:t>
       </w:r>
-      <w:r w:rsidRPr="4B715952">
-[...1 lines deleted...]
-          <w:lang w:val="fr"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> est la mesure de l’usure, de la consommation ou de toute autre perte de valeur d’un actif au cours de sa vie utile. Ceci est également connu comme une dépense d’amortissement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26227878" w14:textId="746AD160" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...7 lines deleted...]
-          <w:lang w:val="fr"/>
+    <w:p w14:paraId="4B727681" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E6D40B1" w14:textId="6FEF1FEE" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="00F0620E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0139066A" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="fr"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La valeur de remplacement ou la juste valeur marchande est le montant pour lequel un actif peut être échangé, ou un passif réglé, entre des parties bien informées et de bonne volonté dans une transaction conclue dans des conditions de concurrence normale.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3637EAC9" w14:textId="4DE63310" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...7 lines deleted...]
-          <w:lang w:val="fr"/>
+    <w:p w14:paraId="03B7B1EE" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A9F175C" w14:textId="38A2DBEA" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="00F0620E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3931AB63" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="fr"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La valeur comptable nette </w:t>
       </w:r>
-      <w:r w:rsidRPr="4B715952">
-        <w:rPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="fr"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>correspond au montant de la comptabilisation d’un actif après déduction des amortissements cumulés et des pertes de valeur cumulées.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A6A38EF" w14:textId="13210704" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...7 lines deleted...]
-          <w:lang w:val="fr"/>
+    <w:p w14:paraId="4188D595" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35C302DB" w14:textId="5D6A1A42" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...6 lines deleted...]
-          <w:lang w:val="fr"/>
+    <w:p w14:paraId="39767CD6" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Impact sur l’utilisation du budget</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C9AEA8C" w14:textId="1C96BEB8" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...7 lines deleted...]
-          <w:lang w:val="fr"/>
+    <w:p w14:paraId="119FF111" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AC2F79D" w14:textId="6A7346B1" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="00F0620E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3FEFCC0D" w14:textId="45EEF97C" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...23 lines deleted...]
-          <w:lang w:val="fr"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toutes les immobilisations corporelles feront l’objet d’un contrôle budgétaire au moment de l’acquisition, mais ne feront pas l’objet d’un contrôle budgétaire pour les dépenses d’amortissement. Bien que l’amortissement soit un type de dépense, il ne génère pas de sorties de fonds et, par conséquent, il n’y a pas d’impact sur l’utilisation du budget. Cela signifie que lorsqu’un bien dont le coût d’achat de $10 000 est acheté, le montant de $10 000 est imputé au </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>sont pas imputées au budget mais reflètent l’utilisation de l’actif au fil du temps. Les coûts des services généraux de gestion imputés à la charge d’amortissement font l’objet d’un contrôle budgétaire et, pour cette raison, il est important que chaque actif soit enregistré en fonction de la ligne budgétaire – (COA) valide et que tous les actifs soient liquidés avant la clôture d’un projet.</w:t>
-[...10 lines deleted...]
-          <w:lang w:val="fr"/>
+        <w:t>budget lorsque le bon de commande (PO) est approuvé et vérifié. Les charges d’amortissement subséquentes, bien que comptabilisées dans la ligne budgétaire (COA) du projet dans le GL, ne sont pas imputées au budget mais reflètent l’utilisation de l’actif au fil du temps. Les coûts des services généraux de gestion imputés à la charge d’amortissement font l’objet d’un contrôle budgétaire et, pour cette raison, il est important que chaque actif soit enregistré en fonction de la ligne budgétaire – (COA) valide et que tous les actifs soient liquidés avant la clôture d’un projet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D73F55F" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50B503DD" w14:textId="060A520B" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="00F0620E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="149937DF" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...30 lines deleted...]
-          <w:lang w:val="fr"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Compte tenu de l’exhaustivité des données du système de gestion des actifs Quantum sur les immobilisations corporelles, ces informations doivent être utilisées comme un outil de planification du budget et des remplacements. Par exemple, un bureau doit examiner les actifs dans son registre d’actifs qui ont atteint le seuil de remplacement et établir un budget en conséquence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55013150" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61283B50" w14:textId="4225C497" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="00F0620E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="29CDB8F5" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...17 lines deleted...]
-          <w:lang w:val="fr"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comme l’amortissement n’aura pas d’impact sur l’utilisation du budget, il y aura des différences dans les charges d’amortissement entre le grand livre (GL) et le bilan de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>project</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>. Il s’agit d’une différence parfaitement acceptable compte tenu de la conception du processus opérationnel des immobilisations corporelles selon les normes IPSAS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F3F158B" w14:textId="3DF39F69" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="00EA5AD8">
-[...7 lines deleted...]
-          <w:lang w:val="fr"/>
+    <w:p w14:paraId="543D6240" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="324CAA17" w14:textId="4C2ADB71" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...6 lines deleted...]
-          <w:lang w:val="fr"/>
+    <w:p w14:paraId="51EF0385" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Actifs et clôture de projets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09223345" w14:textId="3510242A" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...7 lines deleted...]
-          <w:lang w:val="fr"/>
+    <w:p w14:paraId="5966F017" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E471193" w14:textId="17ACA040" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="00F0620E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5D1575F9" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="fr"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Aucun actif ne doit être laissé dans le projet clôturé. Le projet ne peut pas être clôturé si la liquidation ou le transfert des actifs ne sont pas terminés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ACA86A2" w14:textId="3D4632FF" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...6 lines deleted...]
-          <w:lang w:val="fr"/>
+    <w:p w14:paraId="1B5BC693" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E7E8A22" w14:textId="0577993E" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="00F0620E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2ADDA535" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="fr"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Bien avant la clôture du projet, la direction du projet doit identifier les méthodes de liquidation des biens en tenant compte des dispositions respectives du document de projet, de la politique du PNUD et des circonstances locales.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6197C716" w14:textId="3572D43E" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...6 lines deleted...]
-          <w:lang w:val="fr"/>
+    <w:p w14:paraId="1417B7C0" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2206A60F" w14:textId="0B361166" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="00F0620E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6CF0FDE4" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="fr"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les méthodes, les exigences et les procédures de liquidation des actifs sont décrites en détail dans la politique de liquidation (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00F0620E">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00D14442">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:val="fr"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>lien</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F0620E">
-[...2 lines deleted...]
-          <w:lang w:val="fr"/>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="536C7471" w14:textId="3D39B725" w:rsidR="4B715952" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...7 lines deleted...]
-          <w:lang w:val="fr"/>
+    <w:p w14:paraId="7448F60E" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06B1EF4E" w14:textId="78250079" w:rsidR="4B715952" w:rsidRPr="00F0620E" w:rsidRDefault="4B715952" w:rsidP="4B715952">
-[...10 lines deleted...]
-          <w:lang w:val="fr"/>
+    <w:p w14:paraId="2E147C63" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B5F01B4" w14:textId="77777777" w:rsidR="00AE20FD" w:rsidRPr="007917E2" w:rsidRDefault="00AE20FD" w:rsidP="00AE20FD">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="530E472A" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00875746" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875746">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avertissement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875746">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875746">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56D111BC" w14:textId="77777777" w:rsidR="00AE20FD" w:rsidRPr="007917E2" w:rsidRDefault="00AE20FD" w:rsidP="00AE20FD">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="65CCF890" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00875746" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875746">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03689225" w14:textId="77777777" w:rsidR="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:r w:rsidRPr="00D1467E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875746">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE4D869" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="524F17B9" w14:textId="77777777" w:rsidR="00D14442" w:rsidRPr="00D14442" w:rsidRDefault="00D14442" w:rsidP="00D14442">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44C33D2C" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00D14442">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:footnotePr>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1483" w:right="1395" w:bottom="1441" w:left="1440" w:header="720" w:footer="721" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69D28F46" w14:textId="77777777" w:rsidR="00A90F9B" w:rsidRDefault="00A90F9B">
+    <w:p w14:paraId="3793FC8B" w14:textId="77777777" w:rsidR="00156B9F" w:rsidRDefault="00156B9F" w:rsidP="00D14442">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26D96E4A" w14:textId="77777777" w:rsidR="00A90F9B" w:rsidRDefault="00A90F9B">
+    <w:p w14:paraId="5EE54139" w14:textId="77777777" w:rsidR="00156B9F" w:rsidRDefault="00156B9F" w:rsidP="00D14442">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...8 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...5 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3E49E443" w14:textId="77777777" w:rsidR="0032361F" w:rsidRDefault="00B07D09">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="77B2E714" w14:textId="77777777" w:rsidR="00D14442" w:rsidRDefault="00D14442">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="41" w:firstLine="0"/>
+      <w:ind w:right="41"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0032361F">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="0032361F">
+    <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="33C6C345" w14:textId="77777777" w:rsidR="0032361F" w:rsidRDefault="0032361F">
+  <w:p w14:paraId="2557E1A1" w14:textId="77777777" w:rsidR="00D14442" w:rsidRDefault="00D14442">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="43DC56CF" w14:textId="150D3547" w:rsidR="0032361F" w:rsidRDefault="0032361F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="030C4DDE" w14:textId="07B4D493" w:rsidR="00D14442" w:rsidRPr="003A17B8" w:rsidRDefault="00D14442">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="003A17B8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidR="00576841">
+    <w:r w:rsidRPr="003A17B8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="003A17B8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00576841">
+    <w:r w:rsidRPr="003A17B8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="009A057B">
+    <w:r w:rsidRPr="003A17B8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
-    <w:r w:rsidR="00576841">
+    <w:r w:rsidRPr="003A17B8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="003A17B8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:fldSimple w:instr=" NUMPAGES  \* Arabic  \* MERGEFORMAT ">
-[...8 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="003A17B8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="003A17B8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="003A17B8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="003A17B8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="003A17B8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="003A17B8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t>Date d’entrée en vigueur</w:t>
+    <w:r w:rsidRPr="003A17B8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Date </w:t>
     </w:r>
-    <w:r w:rsidR="006D5F7C">
-      <w:t xml:space="preserve"> : </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="003A17B8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>d’entrée</w:t>
     </w:r>
-    <w:r w:rsidR="006D5F7C" w:rsidRPr="006D5F7C">
-[...2 lines deleted...]
-    <w:r w:rsidR="006D5F7C" w:rsidRPr="006D5F7C">
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="003A17B8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="003A17B8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="003A17B8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="003A17B8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>vigueur</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="003A17B8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t> :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="003A17B8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 01/02/2016 </w:t>
+    </w:r>
+    <w:r w:rsidRPr="003A17B8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
-[...2 lines deleted...]
-    <w:r w:rsidR="00F13E6F" w:rsidRPr="00F13E6F">
+    <w:r w:rsidRPr="003A17B8">
       <w:rPr>
-        <w:vertAlign w:val="superscript"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>o</w:t>
+      <w:t>Version</w:t>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve"> : </w:t>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>#</w:t>
+    </w:r>
+    <w:r w:rsidRPr="003A17B8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t> :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="003A17B8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-724597912"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{18F22706-92E3-4E0C-B955-DC03101A2D80}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="009D1DA6">
+        <w:r w:rsidRPr="003A17B8">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>4</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1B6A90BD" w14:textId="77777777" w:rsidR="0032361F" w:rsidRDefault="00B07D09">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="408A3AEE" w14:textId="77777777" w:rsidR="00D14442" w:rsidRDefault="00D14442">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="41" w:firstLine="0"/>
+      <w:ind w:right="41"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0032361F">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="0032361F">
+    <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="623F57A2" w14:textId="77777777" w:rsidR="0032361F" w:rsidRDefault="0032361F">
+  <w:p w14:paraId="120397CD" w14:textId="77777777" w:rsidR="00D14442" w:rsidRDefault="00D14442">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B107D25" w14:textId="77777777" w:rsidR="00A90F9B" w:rsidRDefault="00A90F9B">
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="09AD9A29" w14:textId="77777777" w:rsidR="00156B9F" w:rsidRDefault="00156B9F" w:rsidP="00D14442">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2EAE477C" w14:textId="77777777" w:rsidR="00A90F9B" w:rsidRDefault="00A90F9B">
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="682E62BB" w14:textId="77777777" w:rsidR="00156B9F" w:rsidRDefault="00156B9F" w:rsidP="00D14442">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="3EE800BC" w14:textId="7B5703B0" w:rsidR="0032361F" w:rsidRDefault="00C40529" w:rsidP="009315BD">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="381A1BE2" w14:textId="28BB1F40" w:rsidR="00D14442" w:rsidRDefault="00D14442" w:rsidP="009315BD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="27424E00" wp14:editId="35B7219B">
-          <wp:extent cx="304800" cy="593090"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1E5E3E85" wp14:editId="2091398D">
+          <wp:extent cx="292227" cy="594360"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="1" name="Picture 1" descr="Icon&#10;&#10;Description automatically generated"/>
+          <wp:docPr id="320693621" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Picture 1" descr="Icon&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
-                    <a:picLocks noChangeAspect="1"/>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="-18" b="15579"/>
-                  <a:stretch/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="304800" cy="593090"/>
+                    <a:ext cx="298572" cy="607265"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-</w:hdr>
-[...4 lines deleted...]
-  <w:p w14:paraId="13F94F61" w14:textId="77777777" w:rsidR="00C40529" w:rsidRDefault="00C40529">
+  <w:p w14:paraId="3EF1E9E8" w14:textId="77777777" w:rsidR="00D14442" w:rsidRDefault="00D14442" w:rsidP="009315BD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01AE2142"/>
-[...932 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CDA3881"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DBA4D6D6"/>
     <w:lvl w:ilvl="0" w:tplc="8D5A34A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20C8FE40">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="674060A0">
@@ -3301,859 +4595,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="1012C000">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="521A3E34">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...807 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B5E7EDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="87A67DCE"/>
     <w:lvl w:ilvl="0" w:tplc="C3A40FC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="ADE6F6AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="F5A41B88">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4195,349 +4681,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0568BB5E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="BAD2A2EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...297 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F835290"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D027106"/>
     <w:lvl w:ilvl="0" w:tplc="6FACA9C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DCE0FF1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="43B84E96">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4579,230 +4767,144 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="7A50B2A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4090437C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1174495179">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="1" w16cid:durableId="165558107">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="576985259">
+  <w:num w:numId="2" w16cid:durableId="28649682">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="788470527">
-[...20 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="1285817715">
+  <w:num w:numId="3" w16cid:durableId="1224677294">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00232D3C"/>
-[...59 lines deleted...]
-    <w:rsid w:val="4B715952"/>
+    <w:rsidRoot w:val="00D14442"/>
+    <w:rsid w:val="00156B9F"/>
+    <w:rsid w:val="003A17B8"/>
+    <w:rsid w:val="003C73BF"/>
+    <w:rsid w:val="00405190"/>
+    <w:rsid w:val="006F2BAE"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00D14442"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1B8A201F"/>
-  <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
+  <w14:docId w14:val="732DBF1A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{5CD9A43B-BD24-4BC1-A0ED-BEF760DB38FF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5143,998 +5245,762 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000729FC"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D14442"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000729FC"/>
+    <w:rsid w:val="00D14442"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D14442"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D14442"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D14442"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D14442"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D14442"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D14442"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
-      <w:ind w:left="10" w:hanging="10"/>
-      <w:outlineLvl w:val="0"/>
+      <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D14442"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
-    <w:rsid w:val="000729FC"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D14442"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-      <w:sz w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="footnotedescription">
-    <w:name w:val="footnote description"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D14442"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D14442"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D14442"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D14442"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D14442"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D14442"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D14442"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D14442"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="footnotedescriptionChar"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000729FC"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D14442"/>
     <w:pPr>
-      <w:spacing w:after="0"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="footnotedescriptionChar">
-[...2 lines deleted...]
-    <w:rsid w:val="000729FC"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D14442"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="footnotemark">
-[...2 lines deleted...]
-    <w:rsid w:val="000729FC"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D14442"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-      <w:vertAlign w:val="superscript"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00D14442"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D14442"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00D14442"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D14442"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D14442"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D14442"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D14442"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D14442"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009315BD"/>
+    <w:rsid w:val="00D14442"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009315BD"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00D14442"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...2 lines deleted...]
-    <w:link w:val="BalloonTextChar"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="009315BD"/>
+    <w:rsid w:val="00D14442"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...69 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrtl.fr/definition/d%C3%A9pense" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://droit-finances.commentcamarche.net/faq/23791-exercice-comptable-definition" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/301" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrtl.fr/definition/d%C3%A9pense" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrtl.fr/definition/d%C3%A9pense" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrtl.fr/definition/d%C3%A9pense" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/301" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...605 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -6241,701 +6107,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...568 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>2043</Words>
-  <Characters>11647</Characters>
+  <Words>2070</Words>
+  <Characters>11804</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>97</Lines>
+  <Lines>98</Lines>
   <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13663</CharactersWithSpaces>
+  <CharactersWithSpaces>13847</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Hideko Hadzialic</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...72 lines deleted...]
-</file>