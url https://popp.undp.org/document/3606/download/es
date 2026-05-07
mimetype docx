--- v0 (2025-10-15)
+++ v1 (2026-05-07)
@@ -1,2056 +1,4598 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="165FE3C6" w14:textId="6761BD24" w:rsidR="00232D3C" w:rsidRDefault="008C07AB" w:rsidP="00C06C27">
+    <w:p w14:paraId="44B088A6" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...17 lines deleted...]
-    <w:p w14:paraId="77B1DF8B" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="00232D3C">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Propiedades, Planta y Equipo (PP&amp;E)   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="437727FD" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="7DD9D5AC" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D45ED06" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="32" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El término «Propiedades, Planta y Equipo» se refiere a un artículo tangible o físicamente verificable que cumple con TODOS los cinco criterios siguientes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28E72331" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="0EA2F066" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="34"/>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="32" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Proporciona beneficios económicos o de servicio futuros al PNUD (Programa de las Naciones Unidas para el Desarrollo), es decir, el artículo de PPE se conserva para utilizarlo en la ejecución de programas del PNUD o para fines administrativos.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="463DE472" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="1BED3E24" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="32" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Se espera que sea usado durante más de un período sobre el que se informa, que es de 12 meses. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F71B47E" w14:textId="2EA07DBB" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="7775B0AF" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="31"/>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="32" w:hanging="360"/>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tiene un valor de USD 5000 (USD 5000 para el FNUDC [Fondo de las Naciones Unidas para el Desarrollo de la Capitalización]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00014AC9">
-[...15 lines deleted...]
-    <w:p w14:paraId="58261FC3" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">también) o más (nuevo umbral de capitalización vigente desde el 1.1.2020). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79081FF5" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="34"/>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="32" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Es usado y controlado por el PNUD. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="499D5B73" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="47BEF9E8" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="32" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tiene un costo que puede determinarse de manera fiable. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34CA1BED" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="04861586" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="489E2212" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="26F459CC" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="32" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La Gestión de Activos Fijos es el proceso de proteger, mantener, gestionar y rendir cuentas de PPE, Arrendamientos Financieros e Intangibles usados y controlados por el PNUD.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="758DF79C" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="0725AFB8" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62610B2A" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="4BD2D9B2" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="32" w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Propiedades, Planta y Equipo/Activo Fijo y Activo </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">se utilizan de manera indistinta para representar el mismo grupo de activos. La Gestión de Activos Fijos es el proceso de proteger, mantener, gestionar y rendir cuentas de PPE, Arrendamientos Financieros e Intangibles usados y controlados por el PNUD.    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FF62EE3" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="72F64FD0" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62719221" w14:textId="316EE1C7" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="6E60C9B5" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="32" w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Planta </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="39FFE9C2" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">comprende aquellos activos que se agrupan; se conservan en uso para la producción o el suministro de bienes o servicios; se utilizan en la ejecución de programas y operaciones administrativas del PNUD; y se espera que se usen durante más de un período financiero sobre el que se informa. Algunos ejemplos de dichos activos son la maquinaria pesada; el mobiliario y los accesorios. El costo combinado de dicho grupo de activos en conjunto debe ser de USD 5000 o más y debe cumplir con los criterios de capitalización descritos en «Reconocimiento». </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12271B5E" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29B7954A" w14:textId="05D85714" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="0151AD4F" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="32" w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Propiedad </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">se define como una clase de activos que son: (a) </w:t>
       </w:r>
-      <w:r w:rsidRPr="40E597EC">
-        <w:rPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Terrenos</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> o (b) </w:t>
       </w:r>
-      <w:r w:rsidRPr="40E597EC">
-        <w:rPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Edificios</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="02E6FB3F" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que son poseídos y/o controlados por el PNUD con un costo (o valor si son donados) de USD 5000 o más; y el costo del Terreno o el Edificio puede medirse de manera fiable. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3572601B" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72415EAD" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="7FDDAC52" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="32" w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Activos Intangibles </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">son los artículos no físicos de valor que posee el PNUD. Las características que definen a un Activo Intangible son que no tienen una existencia física (no pueden tocarse) ni un valor monetario fijo. No pueden verse ni tocarse, pero son importantes para el éxito del PNUD. Los Activos Intangibles pueden generarse en forma interna, como un software desarrollado en forma interna, o adquirirse de fuentes externas, p. ej., un fondo de comercio (que puede no regir para el PNUD) o una marca, p. ej., si el PNUD utiliza una marca comercial respetable en la ejecución de uno de sus proyectos.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50D9F4EE" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="7628BA26" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54963663" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="137A4775" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="35"/>
+        <w:spacing w:after="35" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="32" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los umbrales de capitalización para los Intangibles son los siguientes:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21B14B55" w14:textId="04059E10" w:rsidR="00232D3C" w:rsidRDefault="0015214B" w:rsidP="00955EDE">
+    <w:p w14:paraId="55140C86" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="34"/>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="1350" w:right="32" w:hanging="360"/>
-        <w:jc w:val="left"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Software desarrollado en forma interna </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="29A3CDC7" w14:textId="57914E31" w:rsidR="00232D3C" w:rsidRDefault="0015214B" w:rsidP="00955EDE">
+        <w:t xml:space="preserve">Software desarrollado en forma interna USD 50 000                                                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D315348" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="1350" w:right="32" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Intangibles adquiridos en forma externa (software y otros intangibles) USD 5000 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23CBF571" w14:textId="26F719FA" w:rsidR="1489EBC0" w:rsidRDefault="1489EBC0" w:rsidP="00B8476C">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="6854F2DB" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="32" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DF5A596" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Uso y Control  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F6059EE" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="73DE1FCA" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E66F2B4" w14:textId="4B203031" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="2B768058" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="32" w:hanging="360"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:r w:rsidR="00DC1C9E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El término «uso y control» es fundamental, dado que determina si un activo debe o no capitalizarse.  Cuando un activo se capitaliza, el costo total del activo se contabiliza como gasto a través de varios </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00550A4A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>periodos contables</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en lugar de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="007F0CEC">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00550A4A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>contabilizarse como gasto</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> al momento de la compra.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E79A4CE" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="7C268276" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB43C44" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="6C67E88B" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="32" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El PNUD tiene el </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>control</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> sobre un activo cuando puede usar o de otro modo beneficiarse del activo en la búsqueda de sus objetivos y puede excluir o de otro modo regular el acceso de otros a dicho beneficio. En general, un activo cumplirá con los criterios de «uso y control» cuando esté físicamente ubicado en las instalaciones del PNUD (ya sean poseídas o arrendadas). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C78D6D8" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="69510A1D" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12D6E3A7" w14:textId="1EB49C17" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="64FDF0D8" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="32" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El PNUD opera según diferentes modalidades de implementación. Estas modalidades de implementación son también un indicador útil de si el PNUD usa y controla un activo. Todos los activos comprados a partir del presupuesto de apoyo bienal o del presupuesto institucional (es decir, el presupuesto administrativo o de operaciones del PNUD) califican para la capitalización si cumplen con los 5 criterios mencionados en el </w:t>
       </w:r>
-      <w:r w:rsidRPr="1489EBC0">
-        <w:rPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">párrafo Reconocimiento más arriba. </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los activos adquiridos para proyectos ejecutados a través del Apoyo a las Oficinas en los Países para NIM (Implementación Nacional) y la modalidad de Implementación Directa pueden calificar para la capitalización, siempre que los activos estén bajos «uso y control» del PNUD.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dichos activos se denominan en esta política activos de proyectos de desarrollo</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">. Si un proyecto en el cual el PNUD tiene «uso y control» de sus activos se espera que dure exactamente un año o menos y los activos están bajo uso y control del PNUD antes del cierre del proyecto, las oficinas deben registrar y capitalizar dichos activos en lugar de contabilizarlos como gastos dado que el proceso de transferir activos lleva tiempo y dichos activos habrán sido usados y controlados por el PNUD durante más de 12 meses. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58E84692" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="7D0D8766" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61E84520" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="0B105AB4" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="32" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">En aquellas modalidades de implementación según las cuales el PNUD generalmente no usa ni controla los activos, como en los proyectos completamente NIM, el activo se contabilizará como gasto y no se capitalizará.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26B0C0A8" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="0D746E9B" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65DBB350" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="46C3E129" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="32" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Además de la ubicación y la modalidad de implementación, los siguientes son criterios adicionales que pueden utilizarse para determinar si el PNUD tiene control sobre PPE: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="387AEC70" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="00B0556C">
+    <w:p w14:paraId="63A1CC37" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ECD5F80" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="51245084" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="34"/>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="32" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">¿La compra del artículo de PPE se llevó a cabo según las instrucciones dadas por el PNUD o fue el resultado de estas? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07D5910A" w14:textId="2024119B" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="7931BF6D" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="33"/>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="32" w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="2729D073" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿El título legal está a nombre del PNUD? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0489B2E2" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="32"/>
+        <w:spacing w:after="32" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="32" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">¿El artículo de PPE está físicamente ubicado en las instalaciones o en las ubicaciones utilizadas por el PNUD? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A2E9EE0" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="31A04C5D" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="34"/>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="32" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">¿El artículo de PPE es utilizado físicamente por el personal empleado por el PNUD o por el personal que trabaja bajo las instrucciones del PNUD? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3991BBB6" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="6D9E5177" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="34"/>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="32" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">¿El PNUD puede decidir sobre un uso alternativo del artículo de PPE? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26DB01C5" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="6DA83F95" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="32"/>
+        <w:spacing w:after="32" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="32" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">¿Es el PNUD quien decide sobre la venta o la enajenación del artículo de PPE? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ADFB570" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="6A9C32FC" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="32"/>
+        <w:spacing w:after="32" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="32" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Si el artículo de PPE debiera quitarse o destruirse, ¿tomaría el PNUD la decisión de reemplazarlo? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33405F7B" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="055CD121" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="32" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">¿Inspecciona un representante del PNUD con regularidad el PPE para determinar su condición de uso actual?  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B8B0024" w14:textId="399AF55A" w:rsidR="1489EBC0" w:rsidRDefault="1489EBC0" w:rsidP="00B8476C">
-[...4 lines deleted...]
-    <w:p w14:paraId="479BCAB3" w14:textId="59C8713B" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="54CFA1D3" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="32" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C7FF664" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="32" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Al determinar si un activo debe o no registrarse en los libros del PNUD, debe tenerse en cuenta la sustancia de la transacción. Por ejemplo, si el PNUD entrega un vehículo a un asociado en la ejecución que tiene «uso y control» totales sobre el activo pero que sin embargo conserva el título del vehículo en nombre del PNUD, el vehículo no debe registrarse en los libros del PNUD dado que el PNUD no gestiona este vehículo diariamente ni tiene control sobre cómo se utiliza.  Se recomienda que, en todos los casos, al margen del caso de implementación por parte de una ONG (organización no gubernamental)</w:t>
       </w:r>
-      <w:r w:rsidRPr="1489EBC0">
-        <w:rPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, la entrega de un vehículo esté acompañada también por la transferencia del título.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Todos los vehículos que aún tienen el título del PNUD deben utilizarse de conformidad con la política de gestión de vehículos del PNUD. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EBC06C6" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="141C32E5" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E5CBA49" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="18D9497F" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Gestión de Activos </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="566372FC" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="62E5397E" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="403F200A" w14:textId="79ACD0ED" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="0EDB84FF" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="32" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Todos los artículos de PPE, Arrendamientos Financieros y Activos Intangibles usados y controlados por el PNUD, independientemente de su valor, deben ser gestionados de manera apropiada en conformidad con el Reglamento Financiero y Reglamentación Financiera Detallada del PNUD. Estas directrices, junto con el Marco de Control Interno (ICF) y el contenido de esta POPP, establecen los procedimientos y sistemas que facilitan el cumplimiento con las Normas Internacionales de Contabilidad del Sector Público (IPSAS), así como también con la presentación de informes precisos. Dicho cumplimiento incluye la verificación periódica de la existencia de activos; la evaluación del deterioro de activos; la conciliación de los resultados de la verificación física con los registros; además de controles internos para asegurar la integridad y la precisión de los registros.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50BCE816" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="1689E589" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A2086A1" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="43376367" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
-        <w:jc w:val="left"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Clases de PPE</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD9CB3E" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="3EED4DD2" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A56F3FF" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="30CF3E3E" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="32" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El PNUD reconoce las siguientes clases o grupos de PPE: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54DB5BBF" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="199398E8" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E5B8D9E" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4E5DC197" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1090" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>a) Activos tangibles</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1954E16F" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="7DD8985E" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="33"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="32" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Terrenos </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68591CB0" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="795A382B" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="34"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="32" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Edificios </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DAE8313" w14:textId="77777777" w:rsidR="009315BD" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="1529CABA" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="29"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="29" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="32" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Mejoras de Locales Arrendados  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AE74265" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="7F52F3D8" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="29"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="29" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="32" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Equipo de comunicaciones y TI </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44EB1C5F" w14:textId="77777777" w:rsidR="009315BD" w:rsidRDefault="0015214B">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2C61A11A" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
+      <w:pPr>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1800" w:right="3474"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>v)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Maquinaria pesada y otros equipos </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AAC2FC6" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="386E3132" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
+      <w:pPr>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1800" w:right="3474"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>vi)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Vehículos </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AB16872" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
-[...1 lines deleted...]
-        <w:ind w:left="1800" w:right="32" w:firstLine="0"/>
+    <w:p w14:paraId="76622154" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1800" w:right="32"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>vii</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Mobiliario y Accesorios </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="530082A7" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="2DA58F60" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:spacing w:after="15" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55A12512" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="437A1317" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1090" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>b)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Activos intangibles </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22180CAA" w14:textId="75D814E5" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3D3B428E" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="32"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Un activo intangible es un activo no monetario identificable sin sustancia física. Algunos ejemplos de activos intangibles incluyen licencias de software, marcas comerciales, derechos de autor y software desarrollado.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FAAA988" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="25751C53" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21367CBB" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="18CC74B8" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1090" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>c)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Arrendamientos financieros</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="425BDFDC" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="76A68524" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="32"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Un arrendamiento financiero es un arrendamiento de capital que transfiere sustancialmente todos los riesgos y las ventajas inherentes a la propiedad de un activo. El título puede o no transferirse eventualmente, si bien el PNUD no posee el título legal durante la vigencia del arrendamiento. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59A7D12A" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="6D4EAF29" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="161014B9" w14:textId="7DA69EAE" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7EA2A61C" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="715" w:right="32" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>16.</w:t>
       </w:r>
-      <w:r w:rsidRPr="1489EBC0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Esta política no rige para artículos de inventario adquiridos exclusivamente para la distribución a terceros en la realización de su misión ni para artículos que serán utilizados por el PNUD para fines administrativos dentro de 12 meses, es decir, consumibles o insumos. Consulte la Política de Gestión de Inventario para conocer más detalles. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01F7B63B" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="40CB87DE" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1716B1AE" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5B2827B0" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>PPE conforme a las Normas Internacionales de Contabilidad del Sector Público (IPSAS)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CAB1530" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="2E877530" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A58AD07" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="1DA77BA5" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="32" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El PPE usado y controlado por el PNUD se capitalizará conforme a las IPSAS.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26F2B02C" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="3D3F2E2D" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="475D5E87" w14:textId="7C228566" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="3BDB47E5" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="32" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La </w:t>
       </w:r>
-      <w:r w:rsidRPr="1489EBC0">
-        <w:rPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>capitalización</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> es el proceso de registrar los costos asociados con la adquisición o la construcción de un activo en el estado de situación financiera en oposición a contabilizar como gasto el costo total de una sola vez. Este costo luego se contabiliza como gasto durante la vida útil (el período promedio durante el cual se utiliza un activo) de un activo mediante un proceso conocido como Depreciación. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64003303" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="6661E3F8" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76B1EF59" w14:textId="53649490" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="5473A1BF" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="32" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La </w:t>
       </w:r>
-      <w:r w:rsidRPr="1489EBC0">
-        <w:rPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>depreciación</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> es la medida del desgaste, el consumo u otra pérdida de valor de un activo a lo largo de su vida útil. Esto se conoce también como gasto de depreciación.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="233833CD" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="7310F181" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E280CB9" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="6C0DC8E3" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="32" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El valor de reposición o el valor normal de mercado es el monto por el cual podría intercambiarse un activo, o una obligación liquidada, entre partes dispuestas e informadas en una transacción entre partes independientes.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="217CF977" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="67E0A360" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="527AFF0E" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="2FE87DE8" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="242" w:lineRule="auto"/>
         <w:ind w:right="32" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El valor neto contable </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>es el monto por el cual se reconoce un activo después de deducir cualquier depreciación acumulada y cualquier pérdida por deterioro acumulada.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53979819" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="0532F391" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79B2D304" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0EB6C3B1" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Impacto en la Utilización del Presupuesto </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C563BC9" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="147E11C1" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73406742" w14:textId="0F3D04E5" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="437BD249" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="32" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Todo el PPE se verificará con el presupuesto en el momento de la adquisición, pero no se verificará con el presupuesto para establecer el gasto de depreciación. Si bien la depreciación es un tipo de gasto, la depreciación no genera una salida de efectivo y, por lo tanto, no hay ningún impacto en </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>la utilización del presupuesto.  Esto significa que, cuando se adquiere un activo con un costo de compra de USD 10 000, los USD 10 000 se cargan al presupuesto cuando la orden de compra (OC) se aprueba y se verifica con el presupuesto. Los siguientes gastos de depreciación, si bien se contabilizan en el plan de cuentas (COA) del proyecto, no se cargan al presupuesto</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="08C635A2" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+        <w:t xml:space="preserve">la utilización del presupuesto.  Esto significa que, cuando se adquiere un activo con un costo de compra de USD 10 000, los USD 10 000 se cargan al presupuesto cuando la orden de compra (OC) se aprueba y se verifica con el presupuesto. Los siguientes gastos de depreciación, si bien se contabilizan en el plan de cuentas (COA) del proyecto, no se cargan al presupuesto, sino que reflejan el uso del activo a través del tiempo. El siguiente GMS (apoyo general a la gestión) que se carga al gasto de depreciación se verifica con el presupuesto y por este motivo es importante que todos los activos se registren en función a un COA válido y que todos los activos se enajenen antes de cerrar un proyecto. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="003F04B4" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="370435A2" w14:textId="21E17E47" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="0CA41A20" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="32" w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="378A6104" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dada la integridad de los datos de Gestión de Activos de Quantum sobre PPE, esta información debe utilizarse como una herramienta para la planificación del presupuesto y la reposición. Por ejemplo, una oficina debe revisar los activos en su registro de activos que han alcanzado el evento determinante para su reposición y realizar el presupuesto en consecuencia. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E8B01F7" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="106" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="106"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52B8B623" w14:textId="0C777124" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+    <w:p w14:paraId="05D71566" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="32" w:hanging="360"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="133034D5" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado que la depreciación no tendrá un impacto en la utilización del presupuesto, habrá diferencias en los gastos de depreciación entre la contabilidad del Libro Mayor (GL) y balance del proyecto. Esta diferencia es perfectamente aceptable como resultado del diseño del proceso comercial de PPE según las IPSAS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="275CA8E2" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="219AF711" w14:textId="77777777" w:rsidR="00BE77E9" w:rsidRDefault="00BE77E9" w:rsidP="00BE77E9">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="28C7B87D" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Activos y cierre de proyectos </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="510510D4" w14:textId="77777777" w:rsidR="00BE77E9" w:rsidRDefault="00BE77E9" w:rsidP="00BE77E9">
+    <w:p w14:paraId="10FD4F18" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A63840F" w14:textId="77777777" w:rsidR="001D4745" w:rsidRDefault="001D4745" w:rsidP="00BE77E9">
+    <w:p w14:paraId="60D005F9" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="32" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>No debe dejarse ningún activo en el proyecto cerrado. El proyecto no puede cerrarse si no se completó la enajenación o la transferencia de sus activos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66CE14A1" w14:textId="77777777" w:rsidR="001D4745" w:rsidRDefault="001D4745" w:rsidP="001D4745">
-[...4 lines deleted...]
-    <w:p w14:paraId="0AFA54E2" w14:textId="77777777" w:rsidR="001D4745" w:rsidRDefault="001D4745" w:rsidP="00BE77E9">
+    <w:p w14:paraId="27821722" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="32"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44BE4446" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="32" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Con suficiente antelación al cierre del proyecto, la gestión de proyectos debe identificar los métodos de enajenación de activos teniendo en cuenta las provisiones respectivas del documento del proyecto, la Política del PNUD y las circunstancias locales.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40972743" w14:textId="77777777" w:rsidR="001D4745" w:rsidRDefault="001D4745" w:rsidP="001D4745">
-[...4 lines deleted...]
-    <w:p w14:paraId="01CA01EC" w14:textId="230388C4" w:rsidR="00BE77E9" w:rsidRDefault="00580F00" w:rsidP="00BE77E9">
+    <w:p w14:paraId="524E11DD" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="32"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18101C5C" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="32" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Los métodos, los requisitos y los procedimientos de enajenación de activos se describen en detalle en la política de Enajenaciones (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="00B8476C">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00550A4A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>enlace</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B8476C">
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DB86046" w14:textId="6465CB2F" w:rsidR="00BE77E9" w:rsidRDefault="00BE77E9" w:rsidP="00BE77E9">
+    <w:p w14:paraId="3D1CBD6E" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3030C243" w14:textId="77777777" w:rsidR="00D20890" w:rsidRDefault="00D20890" w:rsidP="00BE77E9">
+    <w:p w14:paraId="129BEDCB" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="4A0C35EA" w14:textId="77777777" w:rsidR="00E46F3C" w:rsidRDefault="00E46F3C" w:rsidP="00BE77E9">
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02FE4D81" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:firstLine="0"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="2A28513B" w14:textId="77777777" w:rsidR="00E46F3C" w:rsidRPr="00E46F3C" w:rsidRDefault="00E46F3C" w:rsidP="00E46F3C">
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36F3C740" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00BA5734" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...10 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="333333"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Disclaimer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="333333"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="67C10DDC" w14:textId="77777777" w:rsidR="00E46F3C" w:rsidRPr="00E46F3C" w:rsidRDefault="00E46F3C" w:rsidP="00E46F3C">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>: This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E492FD" w14:textId="087B55FB" w:rsidR="00DA504D" w:rsidRPr="00BA5734" w:rsidRDefault="00550A4A" w:rsidP="00550A4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...32 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="333333"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Descargo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="333333"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="333333"/>
-[...34 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>responsabilidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>una</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>traducción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Inglés. En </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>caso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>discrepancias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>traducción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>prevalecerá</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="00BA5734" w:rsidSect="00550A4A">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:footnotePr>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1483" w:right="1395" w:bottom="1441" w:left="1440" w:header="720" w:footer="721" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A561541" w14:textId="77777777" w:rsidR="00797A72" w:rsidRDefault="00797A72">
+    <w:p w14:paraId="65473503" w14:textId="77777777" w:rsidR="00FA3515" w:rsidRDefault="00FA3515" w:rsidP="00550A4A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61C0983A" w14:textId="77777777" w:rsidR="00797A72" w:rsidRDefault="00797A72">
+    <w:p w14:paraId="0A8A72CF" w14:textId="77777777" w:rsidR="00FA3515" w:rsidRDefault="00FA3515" w:rsidP="00550A4A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...5 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...13 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1867A1E8" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7E4D57F4" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRDefault="00550A4A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="41" w:firstLine="0"/>
+      <w:ind w:right="41"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5ABAF7E7" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+  <w:p w14:paraId="78342253" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRDefault="00550A4A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="179D529B" w14:textId="4F11EA65" w:rsidR="00232D3C" w:rsidRDefault="009315BD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7462E96D" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRPr="00550A4A" w:rsidRDefault="00550A4A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00550A4A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00550A4A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00550A4A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00550A4A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="004218A4">
-      <w:rPr>
+    <w:r w:rsidRPr="00550A4A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00550A4A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00550A4A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00550A4A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00550A4A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00550A4A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="004218A4">
-      <w:rPr>
+    <w:r w:rsidRPr="00550A4A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00550A4A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00550A4A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t>Fecha de entrada en vigor:</w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00550A4A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Fecha</w:t>
     </w:r>
-    <w:r w:rsidR="00955EDE">
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00550A4A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de entrada </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00550A4A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00550A4A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> vigor: 01/02/2016 </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00550A4A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidRPr="00550A4A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00955EDE" w:rsidRPr="00955EDE">
-      <w:t>01/02/2016</w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00550A4A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Versión</w:t>
     </w:r>
-    <w:r>
-[...12 lines deleted...]
-      <w:t xml:space="preserve">: </w:t>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00550A4A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-724597912"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{18F22706-92E3-4E0C-B955-DC03101A2D80}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00AB288D">
+        <w:r w:rsidRPr="00550A4A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>4</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2B138494" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0C0BAB27" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRDefault="00550A4A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="41" w:firstLine="0"/>
+      <w:ind w:right="41"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="26D1FEAE" w14:textId="77777777" w:rsidR="00232D3C" w:rsidRDefault="0015214B">
+  <w:p w14:paraId="36B1A33A" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRDefault="00550A4A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="348102CB" w14:textId="77777777" w:rsidR="00797A72" w:rsidRDefault="00797A72">
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="1A343601" w14:textId="77777777" w:rsidR="00FA3515" w:rsidRDefault="00FA3515" w:rsidP="00550A4A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5ABE7C18" w14:textId="77777777" w:rsidR="00797A72" w:rsidRDefault="00797A72">
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="44065572" w14:textId="77777777" w:rsidR="00FA3515" w:rsidRDefault="00FA3515" w:rsidP="00550A4A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0AA74A2F" w14:textId="317988D1" w:rsidR="009315BD" w:rsidRDefault="00AC0C06" w:rsidP="009315BD">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1BDE6323" w14:textId="2237BD93" w:rsidR="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="009315BD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="567286A5" wp14:editId="02A44515">
-          <wp:extent cx="304800" cy="593090"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F70860B" wp14:editId="2AD34570">
+          <wp:extent cx="292227" cy="594360"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+          <wp:docPr id="770030604" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
-                    <a:picLocks noChangeAspect="1"/>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="-18" b="15579"/>
-                  <a:stretch/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="304800" cy="593090"/>
+                    <a:ext cx="298572" cy="607265"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4ED5B2D5" w14:textId="77777777" w:rsidR="009315BD" w:rsidRDefault="009315BD" w:rsidP="009315BD">
+  <w:p w14:paraId="3D8DE6F2" w14:textId="77777777" w:rsidR="00550A4A" w:rsidRDefault="00550A4A" w:rsidP="009315BD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01AE2142"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4B649A5A"/>
     <w:lvl w:ilvl="0" w:tplc="1EC83002">
       <w:start w:val="14"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -2856,262 +5398,50 @@
     <w:lvl w:ilvl="8" w:tplc="992C915E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FA43423"/>
-[...210 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="475E2060"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6694A842"/>
     <w:lvl w:ilvl="0" w:tplc="7250D136">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -3279,51 +5609,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F71EF802">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A2C0EFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7348F502"/>
     <w:lvl w:ilvl="0" w:tplc="E6169DEC">
       <w:start w:val="22"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -3491,51 +5821,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D9A8A4A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="682943C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C6206BC8"/>
     <w:lvl w:ilvl="0" w:tplc="AF7464B4">
       <w:start w:val="25"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -3704,229 +6034,152 @@
     <w:lvl w:ilvl="8" w:tplc="3822E388">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="477646921">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="117460425">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1462504271">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="976107172">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1572304474">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1661231577">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="487015880">
-    <w:abstractNumId w:val="7"/>
-[...2 lines deleted...]
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00232D3C"/>
-[...82 lines deleted...]
-    <w:rsid w:val="7F5EFDF3"/>
+    <w:rsidRoot w:val="00550A4A"/>
+    <w:rsid w:val="00550A4A"/>
+    <w:rsid w:val="00B8613A"/>
+    <w:rsid w:val="00BA5734"/>
+    <w:rsid w:val="00BA7F5A"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E35CC8"/>
+    <w:rsid w:val="00FA3515"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="292E565C"/>
-  <w15:docId w15:val="{DB5AADB0-67A7-481B-8F20-88C2828570A2}"/>
+  <w14:docId w14:val="6D13329E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{7B519A5A-D068-45FC-8962-BF7906155E84}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4267,1011 +6520,752 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00550A4A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00550A4A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00550A4A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00550A4A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00550A4A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00550A4A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00550A4A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00550A4A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
-      <w:ind w:left="10" w:hanging="10"/>
-      <w:outlineLvl w:val="0"/>
+      <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00550A4A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00550A4A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-      <w:sz w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="footnotedescription">
-    <w:name w:val="footnote description"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00550A4A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00550A4A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00550A4A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00550A4A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00550A4A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00550A4A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00550A4A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00550A4A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="footnotedescriptionChar"/>
-    <w:hidden/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00550A4A"/>
     <w:pPr>
-      <w:spacing w:after="0"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="footnotedescriptionChar">
-[...1 lines deleted...]
-    <w:link w:val="footnotedescription"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00550A4A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="footnotemark">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00550A4A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-      <w:vertAlign w:val="superscript"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00550A4A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00550A4A"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00550A4A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00550A4A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00550A4A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00550A4A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00550A4A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00550A4A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009315BD"/>
+    <w:rsid w:val="00550A4A"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009315BD"/>
-[...97 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00550A4A"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dle.rae.es/contabilizar?m=form" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gerencie.com/periodo-contable.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10676" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dle.rae.es/contabilizar?m=form" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gerencie.com/periodo-contable.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10676" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...597 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -5378,694 +7372,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...575 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1955</Words>
-  <Characters>11148</Characters>
+  <Words>1954</Words>
+  <Characters>11143</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>92</Lines>
   <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13077</CharactersWithSpaces>
+  <CharactersWithSpaces>13071</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Hideko Hadzialic</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...57 lines deleted...]
-</file>