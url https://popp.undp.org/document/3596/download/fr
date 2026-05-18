--- v0 (2025-10-19)
+++ v1 (2026-05-18)
@@ -1,5791 +1,5280 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6064B3E6" w14:textId="77777777" w:rsidR="00EE2A01" w:rsidRPr="00610B35" w:rsidRDefault="00E6302F">
+    <w:p w14:paraId="69536F0D" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
       <w:pPr>
         <w:spacing w:after="116" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk40957808"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00610B35">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Modalité de réalisation directe (DIM)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125667FB" w14:textId="4E7274C9" w:rsidR="00EE2A01" w:rsidRPr="00286DE3" w:rsidRDefault="1935E15C" w:rsidP="1935E15C">
+    <w:p w14:paraId="40D83C69" w14:textId="62E1059B" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="355"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La réalisation directe (DIM) est la modalité par laquelle le Programme des Nations Unies pour le développement (PNUD) agit en tant que partenaire de réalisation. Dans la modalité DIM, le PNUD a les capacités techniques et administratives pour prendre en charge la mobilisation des intrants requis et leur mise en œuvre efficace pour atteindre les produits prévus. Le PNUD prend en charge la responsabilité et la redevalibilté générales de la gestion pour la mise en œuvre des projets. Par conséquent, le PNUD doit suivre toutes les politiques et procédures établies pour ses propres opérations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42925732" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="355"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0327E4D8" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="355"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La responsabilité pour l’exécution des projets DIM appartient au PNUD. Ce rôle dans certains projets se reflète dans l’Accord de base type en matière d’assistance signé par le PNUD avec le gouvernement (ou autre document d’accord avec le gouvernement hôte).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C82F77B" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="355"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="375CE854" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="12" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="355"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le PNUD peut déterminer une partie responsable pour entreprendre les activités au sein d’un projet DIM. Une partie responsable est définie comme une entité qui a été choisie pour agir au nom du PNUD sur la base d’un accord ou contrat écrit pour acheter des biens ou fournir des services en utilisant le budget du projet.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> La partie responsable peut décider de l’utilisation de ces biens et services pour entreprendre les activités du projet et générer des produits. Toutes les parties responsables sont directement responsables devant le PNUD conformément aux termes de leur accord ou contrat avec celui-ci.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0249A34E" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:spacing w:after="50" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="355"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E0A9112" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="355"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Selon la règle 21.02 du Règlement financier et règles de gestion financière du PNUD, une attention particulière doit être accordée aux principes généraux suivants : meilleur rapport qualité/prix ; équité, intégrité, transparence; compétition internationale efficace et intérêt du PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="566C400C" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="355"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11E1FB68" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="355"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>En vertu de la règle 16.05 du Règlement financier et règles de gestion financière du PNUD, la partie responsable peut suivre ses propres procédures, seulement dans la mesure où celles-ci ne contredisent pas les principes dudit Règlement. Lorsque la gouvernance financière de la partie responsable ne fournit pas l’orientation requise pour assurer le meilleur rapport qualité-prix, l’équité, l’intégrité, la transparence et la compétition internationale efficace, la gouvernance du PNUD s’applique.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25767F9A" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="355"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E0A00F9" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="355"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sans considération de si une partie responsable est choisie ou non, le chef de projet est chargé de :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70D43BFA" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="287"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Gérer la conduite globale du projet ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="190DD8C3" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="287"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Mettre en œuvre les activités en mobilisant des biens et des services ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43417CE4" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="287"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Vérifier les progrès et les changements de direction du plan ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42611EAE" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="287"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Assurer que les changements sont contrôlés et que les problèmes sont traités ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22E2C99C" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="287"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contrôler les progrès et les risques ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="715D3BB0" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="287"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Rendre compte des progrès, notamment des mesures pour traiter les défis et les opportunités.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C7BCDC" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:spacing w:after="139" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29A50962" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:spacing w:after="179" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>GESTION FINANCIÈRE :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DA73F3F" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="355"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dans le contexte de la modalité DIM, Atlas fournit un système d’informations en matière de gestion pour assurer l’exactitude et la transparence des informations financières. Le bureau de pays doit utiliser Atlas pour garder une trace des états financiers du projet à tout moment, et contrôler les dépenses ; traiter les engagements non réglés ; effectuer des paiements ; et contrôler la performance des contractants. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B340035" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="0067356C">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="715" w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B65B6B0" w14:textId="7C73B302" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="355"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Atlas est utilisé pour la gestion financière et le contrôle de fond. Cela permettra la production de rapports qui feront partie du contrôle central du bureau de pays du PNUD tout en servant d’éléments de base pour les examens périodiques et les communications avec les parties prenantes, comme les rapports en ligne (rapport sur l’état d’avancement des projets et solde du budget du projet) dans l’aperçu exécutif.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="481E5FB8" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="355"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="504AF141" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="151" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="355"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tout ajustement au budget initialement approuvé est considéré comme une révision budgétaire dans Atlas à finaliser pour l’année ou les années concernée(s) par l’ajustement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66163B87" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:spacing w:after="139" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DF69FFA" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:spacing w:after="179" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ENREGISTRER UN PROJET DIM DANS ATLAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79643646" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="308" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="355"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les aspects suivants doivent être pris en compte lors de l’enregistrement d’un projet dans Atlas :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14831065" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="355"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Plan d’action pour la mise en œuvre des programmes de pays (CPAP) - Signé avec le gouvernement – Hors Atlas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0318BB00" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="167" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="355"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme de travail annuel (AWP) - Enregistré dans Atlas y compris diverses activités et divers intrants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66CAAD57" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="311" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="355"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le terme « projet » dans la politique du PNUD représente une « attribution/Award » dans Atlas, alors que le terme « produit/Output » est représenté comme un « projet » dans Atlas (le budget se trouve au niveau du produit/Output). Ainsi, il peut y avoir un projet (« attribution/Award» dans Atlas) avec différents produits/Outputs (« projets » dans Atlas). Cela doit être pris en compte lorsqu’il est décidé de la manière de refléter la structure du projet dans Atlas, puisque </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>le contrôle financier des budgets dans Atlas se trouve au niveau du projet/Output et non au niveau de l’attribution/Award. Ainsi, le revenu, les dépenses, les avances etc. seront contrôlés au niveau du « projet/Output » dans Atlas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0868C13F" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="30" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="377"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">« Agent d’exécution » - Pour les programmes harmonisés, c’est l’institution qui signe le plan d’action pour la mise en œuvre des programmes de pays (CPAP). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Il n’est pas enregistré dans Atlas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35CA41D0" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="28" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="377"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Partenaire de réalisation - Il désigne le PNUD pour les projets DIM : lors de la création de la proposition/Proposal , de l’attribution/Award et du projet/Output dans Atlas, il se trouve dans « ID institution » (ID institution - Code Atlas : 99999). Le PNUD doit également etre refleté dans le champ de l’agent d’exécution (Agent d’exécution - Code Atlas : 001981).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B4B9DAF" w14:textId="6DA0FFAB" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="311" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="377"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Les parties responsables doivent se trouver dans Atlas dans les champs au niveau du budget, dans le champ « Agent d’exécution/Implimenting Agent » (pour les programmes non harmonisés, il doit s’y trouver l’institution de réalisation). Le partenaire de réalisation (ID institution) peut être le même que celui affiché sous « agent d’exécution » au niveau des champs dans la plupart des cas. Toutefois, pour certaines activités ou pour la gestion de certains intrants, une autre partie (« partie responsable ») peut être désignée. Cette partie peut être le gouvernement, une organisation non gouvernementale ou une institution des Nations Unies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="186FBCC3" w14:textId="77777777" w:rsidR="00652462" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="355"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conformément à la politique du PNUD en matière de recettes, tous les fonds seront enregistrés dans Atlas selon les règles établies pour les créances, sans considération de l’origine des fonds, pour mettre en œuvre le projet. Les fonds peuvent provenir de sociétés (montants ciblés pour l’allocation des ressources de base), des fonds de l’institution, des fonds d’affectation spéciale, de partage des coûts de la part du gouvernement, d’institutions financières internationales, de donateurs bilatéraux, etc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F6BE41D" w14:textId="77777777" w:rsidR="00652462" w:rsidRDefault="00652462" w:rsidP="0067356C">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="715" w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EED033E" w14:textId="08BEBD45" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="355"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Se référer à la section des politiques et procédures en matière de gestion des recettes pour des informations détaillées sur la manière d’enregistrer les recettes pour les projets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35A20BA2" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="355"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24A522D7" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="355"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conformément à la politique en matière de dépenses du PNUD, les dépenses seront reconnues lorsque les biens (non-capital) ou les services seront reçus par le PNUD. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E36558A" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="0067356C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="377"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La propriété, le matériel et l’équipement qui atteignent le plafond de capitalisation seront capitalisés et l’amortissement sera facturé comme une dépense dans la prochaine période d’établissement de rapports</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI Symbol" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Les engagements non réglés ne sont plus reconnus comme une dépense. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="357C7B41" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="0067356C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="313" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="377"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les paiements effectués avant la réception des biens et des services seront reconnus comme des paiements en avance compensés dans le premier avis de paiement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03914AA7" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="355"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Se référer à la section des politiques et procédures en matière de gestion des dépenses pour des informations détaillées sur la manière d’enregistrer les dépenses pour les projets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77E99A91" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:spacing w:after="139" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57DBABD4" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:spacing w:after="179" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RAPPORTS FINANCIERS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="215BC74C" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="301" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="355"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’établissement de rapports financiers et de dispositifs de contrôle utilisés pour contrôler la modalité DIM sont :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58F97BEF" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="0067356C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="467"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Rapport combiné sur l’exécution des projets (CDR)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76146B0B" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="0067356C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="467"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Solde du budget du projet (PBB)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A2C9F41" w14:textId="2B6F2539" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="0067356C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="136" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="467"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Rapport détaillé des transactions du projet (PTD)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DE2F6AE" w14:textId="77777777" w:rsidR="00693F7E" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:spacing w:after="136" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EA5553E" w14:textId="77777777" w:rsidR="00693F7E" w:rsidRDefault="00693F7E" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:spacing w:after="136" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74FA9EDF" w14:textId="77777777" w:rsidR="00693F7E" w:rsidRDefault="00693F7E" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:spacing w:after="136" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39A76C23" w14:textId="37C3FE2C" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:spacing w:after="136" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Rapport combiné sur l’exécution des projets (CDR)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66EC3AB4" w14:textId="547D46B2" w:rsidR="00D85E29" w:rsidRPr="0067356C" w:rsidRDefault="00D85E29" w:rsidP="0067356C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...48 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190" w:hanging="355"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067356C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sur la base des dépenses enregistrées dans Atlas par les partenaires et agents d’exécution des projets, les agences des Nations Unies et le PNUD émet un rapport combiné des dépenses («</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067356C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> CDR </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067356C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">») à la fin </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk481674077"/>
+      <w:r w:rsidRPr="0067356C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de chaque</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="0067356C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trimestre, et à la fin de l’année, relatif aux projets mis en œuvre au niveau national et aux projets mis en œuvre directement (dès la clôture financière de la période d’établissement de rapports). </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk481674127"/>
+      <w:r w:rsidRPr="0067356C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les rapports reflètent les dépenses cumulées, c’est- à-dire que le 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067356C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067356C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trimestre CDR couvre les dépenses engagées de janvier à juin, le 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067356C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067356C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>trimestre CDR couvre les dépenses cumulées de janvier à septembre et le 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067356C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067356C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trimestre CDR couvre les dépenses cumulées de janvier à décembre. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="0067356C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le rapport combiné des dépenses est un rapport officiel obligatoire, qui reflète les d</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Hlk40189120"/>
+      <w:r w:rsidRPr="0067356C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="0067356C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>penses du projet. Lorsqu’un CDR est généré, le bureau du PNUD doit vérifier que toutes les informations financières sont complètes et correctes, et que les informations financières sont conformes au plan de travail annuel (PTA) approuvé et au budget de projet inscrit dans Atlas. Tout ajustement nécessaire doit être effectué dans Atlas, le cas échéant, avant l’envoi du CDR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F94E9E1" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:spacing w:after="136" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EDD1216" w14:textId="4F0B7D58" w:rsidR="00D85E29" w:rsidRPr="0067356C" w:rsidRDefault="00D85E29" w:rsidP="0067356C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...32 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="136" w:line="249" w:lineRule="auto"/>
+        <w:ind w:hanging="445"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067356C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le CDR est généré par le “Atlas Award” (mais peut également être généré par » Atlas Output ») et est divisé en trois sections :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="620BBC6B" w14:textId="2227FFA3" w:rsidR="00D85E29" w:rsidRPr="0067356C" w:rsidRDefault="00D85E29" w:rsidP="0067356C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="12" w:line="250" w:lineRule="auto"/>
-[...34 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="136" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067356C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dépense par code de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fonds :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067356C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Montre les dépenses regroupées par production et par code de fonds, ventilées dans les comptes respectifs du grand livre </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77483A52" w14:textId="163EB5C2" w:rsidR="00D85E29" w:rsidRPr="0067356C" w:rsidRDefault="00D85E29" w:rsidP="0067356C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...32 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="136" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067356C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dépense par </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>activité :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067356C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Indique les dépenses regroupées par production, activité et code de fonds, ventilées dans les comptes respectifs du grand livre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28F259BF" w14:textId="7AB84D77" w:rsidR="00D85E29" w:rsidRPr="0067356C" w:rsidRDefault="00D85E29" w:rsidP="0067356C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...1409 lines deleted...]
-        <w:r w:rsidR="00083EAC" w:rsidRPr="00286DE3">
+        <w:spacing w:after="136" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067356C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Utilisation des </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fonds :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067356C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Déclare les avances NIM non remboursées par le partenaire de mise en œuvre, les immobilisations non amorties, les actifs incorporels non amortis, les paiements anticipés, l'inventaire et les engagements en cours pris par le PNUD en tant qu'appui direct au projet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7469B4E6" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:spacing w:after="136" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="164DC475" w14:textId="0B80C00D" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="0067356C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="630"/>
+        </w:tabs>
+        <w:spacing w:after="136" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="630" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00652462">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Dès la communication de la clôture financière de chaque trimestre par l'OFM, les CDR seront automatiquement générés et livrés à la plate-forme </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00D85E29">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>CDR Bridge</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00083EAC" w:rsidRPr="00286DE3">
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour que les bureaux du PNUD y aient accès. Les CDR peuvent également être générés à partir d'Atlas (sous le menu Rapports de l'ONU) dans le même format que ceux disponibles dans le </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="00083EAC" w:rsidRPr="00286DE3">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00D85E29">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>CDR Bridge</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00083EAC" w:rsidRPr="00286DE3">
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. Les bureaux sont tenus d'utiliser le </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00083EAC" w:rsidRPr="00286DE3">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00D85E29">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="fr-FR"/>
-          </w:rPr>
-[...162 lines deleted...]
-            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>CDR Bridge</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00083EAC" w:rsidRPr="00286DE3">
-[...24 lines deleted...]
-        <w:r w:rsidR="00083EAC" w:rsidRPr="00286DE3">
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour certifier les CDR. La plate-forme suit automatiquement l'acceptation et le rejet des CDRs trimestriels. Les bureaux peuvent également utiliser la plate-forme CDR Bridge pour imprimer les CDR pour examen et certification manuelle, mais les bureaux sont vivement encouragés à certifier les CDR par voie électronique sur la plate-forme. Une vidéo de formation enregistrée sur l'utilisation de la plate-forme </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00D85E29">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>CDR Bridge</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> est disponible sur la plate-forme. Les bureaux peuvent également </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00D85E29">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>se référer au guide de navigation de CDR Bridge</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00083EAC" w:rsidRPr="00286DE3">
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="366319E4" w14:textId="77777777" w:rsidR="00712821" w:rsidRPr="00286DE3" w:rsidRDefault="00712821" w:rsidP="00C85C33">
-[...60 lines deleted...]
-        <w:r w:rsidR="008E0C5D" w:rsidRPr="00286DE3">
+    <w:p w14:paraId="40767B5E" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:spacing w:after="136" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C67AE33" w14:textId="7F7F3EB9" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00652462" w:rsidP="0067356C">
+      <w:pPr>
+        <w:spacing w:after="136" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="630" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00D85E29" w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Les dépenses par code de fonds et par activité et les rapports d'utilisation des fonds font partie du dossier du CDR qui doit être certifié. Avant que le rapport ne soit certifié, un fonctionnaire du PNUD doit confirmer électroniquement dans la plate-forme </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00D85E29" w:rsidRPr="00D85E29">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>CDR Bridge</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="008E0C5D" w:rsidRPr="00286DE3">
-[...93 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidR="00D85E29" w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que les informations financières du rapport sont complètes et exactes et qu'elles sont conformes au plan de travail et au budget du </w:t>
+      </w:r>
+      <w:r w:rsidR="00D85E29" w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t>projet. Le CDR est ensuite envoyé électroniquement par courrier électronique ou imprimé et envoyé manuellement au fonctionnaire autorisé du PNUD (personnel du programme) pour certifier et confirmer la validité des dépenses déclarées.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0098614D" w:rsidRPr="00286DE3">
-[...9 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidR="00D85E29" w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le CDR Bridge va ensuite générer automatiquement une lettre de couverture qui accompagne la demande de certification du CDR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5092A754" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="0067356C">
+      <w:pPr>
+        <w:spacing w:after="136" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="630" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="252A2253" w14:textId="53981F0B" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="0067356C">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="630" w:right="1" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EF036D" w:rsidRPr="00286DE3">
-[...23 lines deleted...]
-        <w:r w:rsidRPr="00286DE3">
+      <w:r w:rsidR="00652462">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  Les CDRs pour les Q1, Q2, Q3 et Q4 seront disponibles dans le </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00D85E29">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>CDR Bridge</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00286DE3">
-[...16 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mais la certification du Q1 CDR n'est pas obligatoire. Seules les versions Q2, Q3 et Q4 doivent être certifiées. La lettre de couverture générée par le CDR Bridge exige que le CDR soit certifié dans un délai de 15 jour ouvrable. Si aucune réponse n'est reçue dans les 15 jours, la plate-forme enverra une demande de suivi indiquant que le rapport de livraison combiné sera considéré comme avoir été accepté si une réponse n'est pas reçue dans les 15 jours à compter de la date de la deuxième demande. La plate-forme suivra, via un code de couleur, l'état des demandes de certification du CDR, y compris lorsqu'aucune réponse n'a été reçue et que le CDR a été considéré comme automatiquement accepté.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C7397B4" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="0067356C">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="630" w:right="1" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="598FAE27" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="0067356C">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="630" w:right="1" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7818FF3B" w14:textId="0DEBD01A" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="0067356C">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="630" w:right="1" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00652462">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. À la fin de l’année, OAI exige que les cabinets d’audit qui réalisent des audits financiers HACT ou des audits NIM incluent une copie desCDRs signés dans leurs rapports d’audits. Par conséquent, les bureaux devraient s’assurer que tous les Q4 CDRs où le PNUD est le partenaire de mise en oeuvre sont certifiés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73FA7292" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="0067356C">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="630" w:right="1" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A0A3296" w14:textId="442761B9" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="0067356C">
+      <w:pPr>
+        <w:spacing w:after="151" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="630" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00652462">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. Si des ajustements aux dépenses enregistrées déclarées dans le CDR sont nécessaires, ils doivent autant que possible être enregistrés dans la période à laquelle se rapporte le CDR. Les ajustements peuvent être enregistrés au cours de la période suivante si le grand livre est fermé, mais les bureaux doivent veiller à ce que les CDR et les formulaires FACE soient correctement publiés et examinés en temps voulu afin de minimiser l'enregistrement des ajustements au cours des périodes ultérieures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2443A5E5" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="0067356C">
+      <w:pPr>
+        <w:spacing w:after="139" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="630" w:hanging="370"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00854CE1" w:rsidRPr="00286DE3">
-[...703 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+    </w:p>
+    <w:p w14:paraId="52401044" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="190" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Solde du budget du projet (PBB)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D6A1DCF" w14:textId="1E7867CB" w:rsidR="00EE2A01" w:rsidRPr="00286DE3" w:rsidRDefault="001B502F">
+    <w:p w14:paraId="7EBCE4E1" w14:textId="35DCBF90" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
       <w:pPr>
         <w:spacing w:after="306" w:line="250" w:lineRule="auto"/>
-        <w:ind w:left="715" w:right="0"/>
-[...14 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00652462">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="2FEB7B0A" w:rsidRPr="00286DE3">
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le </w:t>
       </w:r>
-      <w:r w:rsidR="2FEB7B0A" w:rsidRPr="00286DE3">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-          <w:lang w:val="fr-FR"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>solde du budget du projet</w:t>
       </w:r>
-      <w:r w:rsidR="2FEB7B0A" w:rsidRPr="00286DE3">
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> est un rapport utilisé pour contrôler et gérer la disponibilité du budget pour un projet particulier (et ses produits associés) pour une année unique. Le rapport montre les budgets, engagements et dépenses approuvés, ainsi que le coût total des Actifs pour un projet particulier. Il montre les avances non réglées de la modalité d’exécution nationale pour l’année en cours et les années précédentes. Il montre les soldes du budget et le taux d’utilisation du budget du projet. Tout utilisateur peut utiliser ce rapport lorsqu’il contrôle les mouvements financiers de tous les projets. </w:t>
       </w:r>
-      <w:r w:rsidR="2FEB7B0A" w:rsidRPr="00286DE3">
-[...38 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:val="fr-FR"/>
-[...340 lines deleted...]
-    <w:p w14:paraId="700DF03C" w14:textId="77777777" w:rsidR="004B45FC" w:rsidRPr="00286DE3" w:rsidRDefault="004B45FC" w:rsidP="004B45FC">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Il est important de noter que :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA58653" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="0067356C" w:rsidRDefault="00D85E29" w:rsidP="0067356C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="149"/>
-[...50 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="303" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067356C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le rapport est disponible au niveau sommaire (projet, produit, activité, partie responsable) et détaillé (projet, produit, activité, partie responsable, département budgétaire, fonds, donateur, compte).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C1ED7EB" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="0067356C" w:rsidRDefault="00D85E29" w:rsidP="0067356C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="151"/>
-[...75 lines deleted...]
-        <w:r w:rsidRPr="00286DE3">
+        <w:spacing w:after="12" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067356C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Il comprend un résumé du projet sur la première page du rapport qui montre le département du projet ; le numéro et titre du projet ; la date de début et de fin du projet ; le budget total approuvé du projet, les dépenses totales du projet pour toutes les années précédentes ; le coût total des actifs reçus acquis dans l’année sélectionnée ; et le nom du chef de projet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4604C040" w14:textId="70ADCA7B" w:rsidR="00D85E29" w:rsidRPr="0067356C" w:rsidRDefault="00D85E29" w:rsidP="0067356C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="12" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067356C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La source principale Atlas pour le rapport est le contrôle des engagements (KK).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C3AEB07" w14:textId="77777777" w:rsidR="00693F7E" w:rsidRDefault="00693F7E" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="190" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F502C85" w14:textId="4DADB664" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="190" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Détail de la transaction du projet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01C8B8EC" w14:textId="563DC259" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00652462">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Le rapport de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>détail de la transaction du projet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> est utilisé pour fournir le niveau minimum de détails de la transaction appuyant les engagements, dépenses et coût total des montants des actifs montrés dans le rapport sur le solde du budget de projet. Le rapport montre les transactions aux niveau du projet, du produit, de l’activité et du plan comptable (COA), y compris les numéros d’identification de l’avis ou du bon de commande, du fournisseur et le nom, et les descriptions des lignes. Tout utilisateur ayant besoin de plus d’informations détaillées au sujet des transactions d’un projet peut utiliser ce rapport pour contrôler les mouvements financiers de tous les projets. Il est important de noter que :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C6AD79B" w14:textId="1A55BF4E" w:rsidR="00D85E29" w:rsidRPr="0067356C" w:rsidRDefault="00D85E29" w:rsidP="0067356C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="12" w:line="250" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067356C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les données se trouvant dans le rapport seront téléchargeables en format Excel, ce qui permettra aux utilisateurs de faire davantage d’analyses et de formatage. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79DE0CAE" w14:textId="6698C72F" w:rsidR="00D85E29" w:rsidRPr="0067356C" w:rsidRDefault="00D85E29" w:rsidP="0067356C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="12" w:line="250" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067356C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La source principale d’Atlas pour le rapport est le contrôle des engagements (KK).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="569968F6" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:spacing w:after="139" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="565C765D" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="190" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>GESTION DES RÉSULTATS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3435B530" w14:textId="0E1E4A97" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="0067356C">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00652462">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. Le chef de projet doit coordonner la préparation des rapports financiers avec la section financière du bureau de pays. Dans les projets DIM, le Représentant Résident, ou un fonctionnaire ayant reçu la delegation d’authorité, est responsable de la certification des CDR ou, dans le cas des projets régionaux, le chef de projet désigné en est responsable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B74BF64" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="0067356C">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18DF27B6" w14:textId="3B2047A4" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="0067356C">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00652462">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Dès la finalisation d’un projet, le solde de fonds restant (sauf dans le cas des fonds ordinaires du PNUD) déposé dans les comptes du PNUD pour les activités de projet doit être remboursé au même donateur qui avait initialement fourni les fonds, ou peut être reprogrammé s’il en est convenu avec le donateur (se référer à </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00652462">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>l’orientation en matière de clôture d’un projet</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4403366D" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="0067356C">
+      <w:pPr>
+        <w:spacing w:after="139" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A4BCE1C" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="0067356C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="149" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="355"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le chef de projet doit se coordonner avec les unités administratives et financières du bureau de pays quant au suivi des versements des obligations. Les unités administratives du bureau de pays ou les sections qui sont chargées du recrutement, des contrats et des achats pour les projets DIM peuvent suivre et mettre à jour les registres d’obligations non réglées.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="592EF232" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:spacing w:after="151" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="790E42D3" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="190" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Audit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E7C9555" w14:textId="64CF572E" w:rsidR="00652462" w:rsidRPr="00693F7E" w:rsidRDefault="00D85E29" w:rsidP="00693F7E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="151" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’audit des projets DIM est effectué par le biais du Bureau de l’audit et des enquêtes (OAI) du PNUD. Les représentants résidents peuvent exceptionnellement demander à l’OAI de mener des audits des projets DIM. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se référer au </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidRPr="00D85E29">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">site de </w:t>
+          <w:t>site de l’OAI</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00286DE3">
+      </w:hyperlink>
+      <w:r w:rsidR="00652462">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidRPr="00D85E29">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...23 lines deleted...]
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A0347A" w:rsidRPr="00286DE3">
-[...20 lines deleted...]
-    <w:p w14:paraId="34BEEFAE" w14:textId="736FE0A0" w:rsidR="00BC7BF8" w:rsidRPr="00286DE3" w:rsidRDefault="00BC7BF8" w:rsidP="002B03A8">
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pour plus d’informations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6986A987" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
       <w:pPr>
         <w:spacing w:after="179" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="345" w:right="0" w:firstLine="0"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:ind w:left="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...24 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Recouvrement des coûts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E229FB8" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="0067356C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="149"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        <w:spacing w:after="149" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="355"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Le recouvrement des coûts correspond aux frais prélevés sur les charges de programmes des autres ressources (pour les coûts différentiels estimés pour le PNUD) liés à la gestion de la mise en œuvre des programmes financés au moyen des autres ressources. Le GMS devrait être facturé si des fonds autres que les fonds de base sont budgétisés dans un projet DIM. La tarification directe par projet est suivie pour facturer tous les services directs fournis, quel que soit le mécanisme de financement (ressources de base et ressources autres que de base).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D7D04DE" w14:textId="77777777" w:rsidR="00411B1D" w:rsidRDefault="00411B1D" w:rsidP="00E22BF9">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="41564377" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="0067356C">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="435"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2566FC2E" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="0067356C">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="435"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AE54347" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48530170" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="336B0F43" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D35548F" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71F9B5E8" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13C47BD2" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73CEE88C" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63BC4B14" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="499920CC" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="128C067B" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20E16464" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01D523A7" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68C5708B" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="797B6B26" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ECA7BCE" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08FC5000" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5295D263" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58B4F741" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="317E69E8" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59B1B555" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="118665BC" w14:textId="4B98597F" w:rsidR="00D85E29" w:rsidRPr="0067356C" w:rsidRDefault="00D85E29" w:rsidP="000339AD">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="212121"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067356C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...47 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avertissement</w:t>
+      </w:r>
+      <w:r w:rsidR="000339AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067356C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067356C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BF98754" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="0067356C" w:rsidRDefault="00D85E29" w:rsidP="000339AD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EC99DE5" w14:textId="3E30835B" w:rsidR="00D85E29" w:rsidRPr="0067356C" w:rsidRDefault="00D85E29" w:rsidP="000339AD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067356C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Disclaimer:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E22BF9">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0067356C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55CEFB4F" w14:textId="404A8D7B" w:rsidR="00EE2A01" w:rsidRPr="001A765F" w:rsidRDefault="00E22BF9">
+    <w:p w14:paraId="77BB481C" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00D85E29">
       <w:pPr>
         <w:spacing w:after="136" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D85E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00EE2A01" w:rsidRPr="001A765F" w:rsidSect="00856E7A">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId25"/>
+    <w:p w14:paraId="5B8F4569" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00D85E29">
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="even" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1481" w:right="1435" w:bottom="1493" w:left="1440" w:header="720" w:footer="721" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69F584FA" w14:textId="77777777" w:rsidR="00856E7A" w:rsidRDefault="00856E7A">
+    <w:p w14:paraId="4015AA63" w14:textId="77777777" w:rsidR="00C74C00" w:rsidRDefault="00C74C00" w:rsidP="00D85E29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65774E33" w14:textId="77777777" w:rsidR="00856E7A" w:rsidRDefault="00856E7A">
+    <w:p w14:paraId="34544D8C" w14:textId="77777777" w:rsidR="00C74C00" w:rsidRDefault="00C74C00" w:rsidP="00D85E29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="8000006F" w:usb1="1200FBEF" w:usb2="0064C000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0650E02B" w14:textId="77777777" w:rsidR="00F57072" w:rsidRDefault="00F57072">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="231148F1" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRDefault="00D85E29">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="2" w:firstLine="0"/>
+      <w:ind w:right="2"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:color w:val="333333"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="006A7F99">
+    <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:instrText>1</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="67B48312" w14:textId="77777777" w:rsidR="00F57072" w:rsidRDefault="00F57072">
+  <w:p w14:paraId="692817AC" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRDefault="00D85E29">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="320E5775" w14:textId="6E109AFD" w:rsidR="00F57072" w:rsidRPr="00920D78" w:rsidRDefault="00F57072">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="06C96BA8" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRPr="0067356C" w:rsidRDefault="00D85E29">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-      <w:rPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00920D78">
-      <w:rPr>
+    <w:r w:rsidRPr="0067356C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>Page </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="0067356C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00920D78">
-      <w:rPr>
+    <w:r w:rsidRPr="0067356C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="0067356C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="006A7F99" w:rsidRPr="00920D78">
-      <w:rPr>
+    <w:r w:rsidRPr="0067356C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="0067356C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00920D78">
-      <w:rPr>
+    <w:r w:rsidRPr="0067356C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r w:rsidR="00E71C18">
+    <w:r w:rsidRPr="0067356C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00E71C18" w:rsidRPr="00920D78">
-      <w:rPr>
+    <w:r w:rsidRPr="0067356C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00E71C18">
+    <w:r w:rsidRPr="0067356C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="006A7F99" w:rsidRPr="00920D78">
-      <w:rPr>
+    <w:r w:rsidRPr="0067356C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00E71C18">
-      <w:rPr>
+    <w:r w:rsidRPr="0067356C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00920D78">
-      <w:rPr>
+    <w:r w:rsidRPr="0067356C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
-      <w:t xml:space="preserve"> pages                            Date </w:t>
-[...23 lines deleted...]
-      <w:t xml:space="preserve">                                Version # : </w:t>
+      <w:t xml:space="preserve"> pages                            Date d’entrée en vigueur :    01/01/2017                                Version # : </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="64775653"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{E7D6C8B8-FD33-4BD9-96CD-D28C3381C3E3}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00610B35">
+        <w:r w:rsidRPr="0067356C">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0F651385" w14:textId="77777777" w:rsidR="00F57072" w:rsidRDefault="00F57072">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="72808454" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRDefault="00D85E29">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="2" w:firstLine="0"/>
+      <w:ind w:right="2"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:color w:val="333333"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
+      <w:rPr>
+        <w:color w:val="333333"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="33AA9289" w14:textId="77777777" w:rsidR="00F57072" w:rsidRDefault="00F57072">
+  <w:p w14:paraId="47618938" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRDefault="00D85E29">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06E518C0" w14:textId="77777777" w:rsidR="00856E7A" w:rsidRDefault="00856E7A">
+    <w:p w14:paraId="5FB421DC" w14:textId="77777777" w:rsidR="00C74C00" w:rsidRDefault="00C74C00" w:rsidP="00D85E29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15E24DAD" w14:textId="77777777" w:rsidR="00856E7A" w:rsidRDefault="00856E7A">
+    <w:p w14:paraId="0857D83D" w14:textId="77777777" w:rsidR="00C74C00" w:rsidRDefault="00C74C00" w:rsidP="00D85E29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="11DBB5B3" w14:textId="77777777" w:rsidR="00F57072" w:rsidRDefault="00F57072" w:rsidP="00760B35">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="66CA45EB" w14:textId="7BA792D7" w:rsidR="00D85E29" w:rsidRDefault="00D85E29" w:rsidP="00760B35">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="037239EE" wp14:editId="02EE152D">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="66B93784" wp14:editId="4774CC79">
+          <wp:extent cx="283210" cy="553691"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:docPr id="2060418074" name="Picture 2060418074"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="logo-undp-300.png"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="-5632" b="17040"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="326735" cy="591912"/>
+                    <a:ext cx="287385" cy="561853"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="34D65118" w14:textId="77777777" w:rsidR="00F57072" w:rsidRDefault="00F57072">
+  <w:p w14:paraId="78E92A00" w14:textId="77777777" w:rsidR="00D85E29" w:rsidRDefault="00D85E29">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0466598D"/>
+    <w:nsid w:val="124346EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8D94036C"/>
-    <w:lvl w:ilvl="0" w:tplc="A6243856">
+    <w:tmpl w:val="A6EA053C"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="27"/>
-      <w:numFmt w:val="decimal"/>
-[...84 lines deleted...]
-      <w:start w:val="16"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="057A92E2">
+    <w:lvl w:ilvl="1" w:tplc="E2CA2470">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="85104406">
+    <w:lvl w:ilvl="2" w:tplc="2DAEB52C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="268E5AFA">
+    <w:lvl w:ilvl="3" w:tplc="F3C8E2AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="8D2667E0">
+    <w:lvl w:ilvl="4" w:tplc="DAE65080">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="5CD494A8">
+    <w:lvl w:ilvl="5" w:tplc="AF3C14FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="7160DED2">
+    <w:lvl w:ilvl="6" w:tplc="2B584478">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="9D50894C">
+    <w:lvl w:ilvl="7" w:tplc="07BC021E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="A6A47708">
+    <w:lvl w:ilvl="8" w:tplc="BA920510">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E293792"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4E50AA18"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08D87EB2"/>
+    <w:nsid w:val="3B2C3752"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="703C3050"/>
-[...1 lines deleted...]
-      <w:start w:val="24"/>
+    <w:tmpl w:val="17A692CE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1450" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2170" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2890" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4330" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5050" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6490" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7210" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43D51745"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B2481E0A"/>
+    <w:lvl w:ilvl="0" w:tplc="2F820EDC">
+      <w:start w:val="28"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="705"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:ind w:left="715" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56509470">
-[...197 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="AA226008">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="AC50236E">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="BF0CC884">
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="F8E883E0">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="8EC24780">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="841A46C4">
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="639A8CBC">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="A18059BA">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FFD22AB"/>
+    <w:nsid w:val="4DCD072A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="56B0386C"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="E8A8F218"/>
+    <w:lvl w:ilvl="0" w:tplc="838ABF56">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="1530" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="3B92C37A">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2250" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="90545608">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2970" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="026C2FF8">
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3690" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="BF547CCC">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4410" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45263486">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="5130" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74788D4E">
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5850" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="614E6FE0">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6570" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72D6EA60">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="7290" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="124346EA"/>
+    <w:nsid w:val="5DEC7B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A6EA053C"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:tmpl w:val="0E72770E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="705"/>
-[...12 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="E2CA2470">
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440"/>
-[...13 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="2DAEB52C">
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160"/>
-[...13 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="F3C8E2AE">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880"/>
-[...13 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="DAE65080">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600"/>
-[...13 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="AF3C14FA">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320"/>
-[...13 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="2B584478">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040"/>
-[...13 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="07BC021E">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760"/>
-[...13 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="BA920510">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480"/>
-[...13 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="319134BF"/>
-[...468 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71D11DC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FBAEDB16"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="715"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
@@ -5952,51 +5441,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7370F21E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6674"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72C24259"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="041294E4"/>
     <w:lvl w:ilvl="0" w:tplc="88B4D6F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="31"/>
         <w:szCs w:val="31"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="superscript"/>
       </w:rPr>
@@ -6164,677 +5653,162 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="448C2C4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="31"/>
         <w:szCs w:val="31"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="superscript"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...343 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1215653445">
+  <w:num w:numId="1" w16cid:durableId="1820345068">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1451245529">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1763723860">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="385301742">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="4" w16cid:durableId="1231119237">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1049501761">
-[...2 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="1105030147">
+  <w:num w:numId="5" w16cid:durableId="434907680">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="470946657">
-[...20 lines deleted...]
-  <w:num w:numId="12" w16cid:durableId="451637509">
+  <w:num w:numId="6" w16cid:durableId="1849950454">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1451245529">
-[...5 lines deleted...]
-  <w:num w:numId="15" w16cid:durableId="1763723860">
+  <w:num w:numId="7" w16cid:durableId="1289506262">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="10228280">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="8" w16cid:durableId="796142963">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:hideSpellingErrors/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00EE2A01"/>
-[...158 lines deleted...]
-    <w:rsid w:val="36192F75"/>
+    <w:rsidRoot w:val="00D85E29"/>
+    <w:rsid w:val="0000439E"/>
+    <w:rsid w:val="000339AD"/>
+    <w:rsid w:val="0027431A"/>
+    <w:rsid w:val="002D0D52"/>
+    <w:rsid w:val="002D3965"/>
+    <w:rsid w:val="006506C4"/>
+    <w:rsid w:val="00652462"/>
+    <w:rsid w:val="0067356C"/>
+    <w:rsid w:val="00693F7E"/>
+    <w:rsid w:val="008221AC"/>
+    <w:rsid w:val="009C165C"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00C74C00"/>
+    <w:rsid w:val="00D85E29"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00EF3C76"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1C9FE827"/>
-  <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
+  <w14:docId w14:val="4546A02A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0015D371-81FC-456E-AB73-5E06A83A144E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7168,1076 +6142,810 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00D85E29"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:after="190" w:line="249" w:lineRule="auto"/>
-      <w:ind w:left="10" w:right="5899" w:hanging="10"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D85E29"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D85E29"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D85E29"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D85E29"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D85E29"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D85E29"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D85E29"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D85E29"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D85E29"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D85E29"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D85E29"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D85E29"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D85E29"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D85E29"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D85E29"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D85E29"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D85E29"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D85E29"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D85E29"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D85E29"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00D85E29"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D85E29"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00D85E29"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D85E29"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D85E29"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D85E29"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D85E29"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D85E29"/>
+    <w:rPr>
       <w:b/>
-      <w:color w:val="000000"/>
-      <w:sz w:val="22"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00760B35"/>
+    <w:rsid w:val="00D85E29"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="730" w:right="1" w:hanging="370"/>
+      <w:jc w:val="both"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="333333"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00760B35"/>
+    <w:rsid w:val="00D85E29"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="333333"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00760B35"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00BE7E74"/>
+    <w:rsid w:val="00D85E29"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-    </w:pPr>
-[...27 lines deleted...]
-      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002559AE"/>
+    <w:rsid w:val="00652462"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...15 lines deleted...]
-      <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00286DE3"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00652462"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...118 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/office/oai/default.aspx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2866" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/office/oai/default.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://partneragencies.b2clogin.com/partneragencies.onmicrosoft.com/B2C_1A_signup_signin_saml_v2/samlp/sso/login?SAMLRequest=fVLBTuMwEL3vV0S%2BO4ndQlqrCSpUFZV2IaJhD3uJjOMUS8k4eJzu7t%2BTpCBgV3DxSJ7xe8%2FvzeriT9sER%2B3QWEgJC2MSaFC2MnBIyX2xpQtykX1boWwb3ol17x%2FhTj%2F1Gn2wGQ4D0k8vH73vUERRJ50H7eRhQDEawweuGnswECrb%2Fte00BrlLNraT%2F1LflWydYnmAH03FQPlSF0eeTTWLkK00QRIgq11Sk%2BKUlLLBjUJdpuU7Nc%2Fvpdnc37OZgmjMa8YnbOkosuKL%2Bms1gu2POdnPGHDOOYS0Rz1GwBir3eAXoJPCY95TFlMeVywpZglYr4Ik3jxiwS5s94q21waOFnVOxBWokEBstUovBKjEMHDWDychlBcF0VO89t9QYKfr5bz0fIhBEBxMvlrrO6FmGSnTMSk2L1H%2BBpg%2BLB2Y2Yk%2Byyzf2O5v9nkOdvuV9F7yux1KW4Gjt0mt41Rf4N109jfV05L%2F2bqEFQr%2FeeyWMimG1PRehoVPWCnlamNrkiUvfB%2BXL%2FsGQ%3D%3D" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/office/oai/default.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2866" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/OAI-Portal/audits/SitePages/ngo_nim_hact_audits.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/page-de-politique-generale/remboursements-aux-donateurs" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...592 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -8344,709 +7052,74 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...568 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2912</Words>
-  <Characters>16601</Characters>
+  <Words>2745</Words>
+  <Characters>15652</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>138</Lines>
-  <Paragraphs>38</Paragraphs>
+  <Lines>130</Lines>
+  <Paragraphs>36</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19475</CharactersWithSpaces>
+  <CharactersWithSpaces>18361</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Rahel Haileslassie</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...63 lines deleted...]
-</file>