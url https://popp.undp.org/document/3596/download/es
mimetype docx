--- v0 (2025-10-18)
+++ v1 (2026-06-07)
@@ -1,199 +1,120 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4856CA93" w14:textId="67A3EBAC" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F">
-[...74 lines deleted...]
-    </w:p>
     <w:p w14:paraId="4FC66AB5" w14:textId="7635FF71" w:rsidR="00A85D0F" w:rsidRDefault="00B9064D">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
-        <w:t>M</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00000000">
+        <w:t>Modalidad</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D476B5">
         <w:t>Implementaci</w:t>
       </w:r>
       <w:r w:rsidR="004A2911">
         <w:t>ón</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:t>directa</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>(DIM)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09F8730E" w14:textId="06B8D3DA" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="833"/>
           <w:tab w:val="left" w:pos="835"/>
         </w:tabs>
         <w:spacing w:before="144" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="112"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">La </w:t>
       </w:r>
       <w:r w:rsidR="00D476B5">
         <w:t>Implementación Directa</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (DIM) es la modalidad en la que el PNUD asume el papel de Asociado en la Ejecución. En</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>la modalidad</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -264,51 +185,50 @@
         <w:t>asumir la responsabilidad de movilizar y aplicar eficazmente los insumos necesarios para alcanzar los resultados previstos. El PNUD asume la responsabilidad general de la gestión y la rendición de cuentas para la ejecución del proyecto. En consecuencia, el PNUD debe seguir todas las políticas y procedimientos establecidos para sus propias operaciones.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B6296A3" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
         <w:rPr>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3039A7AF" w14:textId="4361C6DB" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="833"/>
           <w:tab w:val="left" w:pos="835"/>
         </w:tabs>
         <w:spacing w:line="249" w:lineRule="auto"/>
         <w:ind w:right="110"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>La</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>responsabilidad</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
@@ -604,51 +524,50 @@
         <w:t>PNUD con el Gobierno (u otro documento de acuerdo con el Gobierno anfitrión).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EE2AE74" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="8"/>
         <w:rPr>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="494B75BA" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="833"/>
           <w:tab w:val="left" w:pos="835"/>
         </w:tabs>
         <w:spacing w:line="249" w:lineRule="auto"/>
         <w:ind w:right="111"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>El PNUD puede identificar a una Parte Responsable para llevar a cabo actividades dentro de un proyecto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>DIM.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Una</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
@@ -866,51 +785,50 @@
         <w:t>Todas las Partes Responsables son directamente responsables ante el PNUD de conformidad con los términos de su acuerdo o contrato con el PNUD.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EF03563" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="103D087C" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="833"/>
           <w:tab w:val="left" w:pos="835"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="112"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Según el Reglamento Financiero y la Reglamentación Financiera Detallada del PNUD (21.02), deben tenerse debidamente en cuenta los siguientes principios generales: La mejor relación calidad-precio;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>equidad,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>integridad,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
@@ -975,51 +893,50 @@
         <w:t>interés del PNUD.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="107B37B8" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="621549EF" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="833"/>
           <w:tab w:val="left" w:pos="835"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="110"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Según</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>el</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>FRR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
@@ -1300,53 +1217,55 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="29"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>responsable,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="29"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>el</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>Director</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="29"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Proyecto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="29"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -1683,51 +1602,51 @@
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>los</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>problemas;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77E18549" w14:textId="639BAF4F" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7878A670" w14:textId="64280AD7" w:rsidR="00F848D9" w:rsidRPr="00C90C87" w:rsidRDefault="00000000" w:rsidP="00F848D9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1757"/>
         </w:tabs>
         <w:spacing w:before="15"/>
         <w:ind w:left="1757"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Seguimiento</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
@@ -1764,200 +1683,145 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AF569E">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r>
         <w:t>los</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>riesgos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21C343BF" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F">
-[...28 lines deleted...]
-    <w:p w14:paraId="176A5579" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
+    <w:p w14:paraId="21C343BF" w14:textId="5EF5FBE4" w:rsidR="00F848D9" w:rsidRDefault="00F848D9" w:rsidP="00C90C87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1756"/>
+          <w:tab w:val="left" w:pos="1757"/>
         </w:tabs>
-        <w:spacing w:before="89" w:line="249" w:lineRule="auto"/>
-[...39 lines deleted...]
-      </w:pPr>
+        <w:spacing w:before="15"/>
+        <w:ind w:left="1757"/>
+        <w:jc w:val="left"/>
+        <w:sectPr w:rsidR="00F848D9" w:rsidSect="00C90C87">
+          <w:headerReference w:type="default" r:id="rId7"/>
+          <w:footerReference w:type="default" r:id="rId8"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1530" w:right="1320" w:bottom="960" w:left="1320" w:header="0" w:footer="1515" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F848D9">
+        <w:t>Informar sobre los avances, incluidas las medidas para abordar los retos y las oportunidades.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6116A070" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>GESTIÓN</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>FINANCIERA:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C15D6D5" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CDF83AB" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="833"/>
           <w:tab w:val="left" w:pos="835"/>
         </w:tabs>
         <w:spacing w:line="249" w:lineRule="auto"/>
         <w:ind w:right="111"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>En el contexto del DIM, Quantum proporciona el sistema de información de gestión para garantizar la exactitud y transparencia de la información financiera. La oficina en el país debe utilizar Quantum para hacer un seguimiento de la situación financiera del proyecto en todo momento, controlar los gastos; gestionar los compromisos pendientes; efectuar los pagos; y supervisar el rendimiento de los contratistas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15CB0C3E" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="7"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29A16730" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="833"/>
           <w:tab w:val="left" w:pos="835"/>
         </w:tabs>
         <w:spacing w:line="249" w:lineRule="auto"/>
         <w:ind w:right="111"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Quantum se utilizará tanto para la gestión financiera como para el seguimiento sustantivo. Esto permitirá la elaboración de informes que formen parte de la supervisión y el seguimiento centralizados</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>la</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
@@ -2085,129 +1949,128 @@
         <w:t>las</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>revisiones periódicas y las comunicaciones con las partes interesadas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30006CE9" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="833"/>
           <w:tab w:val="left" w:pos="835"/>
         </w:tabs>
         <w:spacing w:before="3" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="111"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Cualquier ajuste del presupuesto inicial aprobado se reflejará como revisión presupuestaria en Quantum que se finalizará para el año o años afectados por el ajuste.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B5F03A2" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="271B214A" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56D8D9A4" w14:textId="3692EB88" w:rsidR="00A85D0F" w:rsidRDefault="00AF569E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>REGISTRO</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:t>DE</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:t>UN</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:t>PROYECTO</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:t>DIM</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:t>EN</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>QUANTUM</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58224689" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="4"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35F8ED6E" w14:textId="18744E20" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="833"/>
@@ -2332,248 +2195,241 @@
         <w:t>aspectos:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29B971E0" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A525AD8" w14:textId="5BAFAD49" w:rsidR="00A85D0F" w:rsidRDefault="00F26680">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1756"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Plan de Acción para el Programa del País (</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00000000">
+        <w:t>Plan de Acción para el Programa del País (CPAP)</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:t>Firmado</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:t>con</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:t>el</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:t>Gobierno</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:t>fuera</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Quantum</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5473DA59" w14:textId="38AA54DA" w:rsidR="00A85D0F" w:rsidRDefault="0064047D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1756"/>
         </w:tabs>
         <w:spacing w:before="16"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Planes de Trabajo Anuales (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:t>AWPs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:t>Registrados</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:t>Quantum,</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:t>incluyendo</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:t>diferentes</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Tareas</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B8C65EA" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="833"/>
           <w:tab w:val="left" w:pos="835"/>
         </w:tabs>
         <w:spacing w:before="176" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="113"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">El término "Proyecto" en el PNUD representa el </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ProDoc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> y se crea un proyecto para cada </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ProDoc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>. Existe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2753,142 +2609,92 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1756"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="114"/>
       </w:pPr>
       <w:r>
         <w:t>"Agente ejecutor" - Para los programas armonizados, es la institución que firma el CPAP.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>No se introduce en Quantum.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="405A3912" w14:textId="5D129C15" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F" w:rsidP="00D24F22">
-[...33 lines deleted...]
-    <w:p w14:paraId="19CF952C" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6735E643" w14:textId="47087B4B" w:rsidR="00A85D0F" w:rsidRDefault="00F848D9" w:rsidP="00C90C87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1756"/>
         </w:tabs>
-        <w:spacing w:before="89" w:line="249" w:lineRule="auto"/>
-[...21 lines deleted...]
-        <w:t>Esta parte puede ser el gobierno, una ONG o una Agencia del Sistema de Naciones Unidas.</w:t>
+        <w:spacing w:before="1" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="114"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F848D9">
+        <w:t>Las Partes Responsables deben reflejarse en Quantum en la Distribución a nivel presupuestario, en el campo "Socio Responsable" (para programas no armonizados, aquí debe reflejarse el Organismo de Ejecución). Sin embargo, en las tareas, puede designarse otra parte ("Parte Responsable"). Esta parte puede ser el gobierno, una ONG o una Agencia del Sistema de Naciones Unidas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B9A83FD" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01C653EF" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="833"/>
           <w:tab w:val="left" w:pos="835"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="111"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>El</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Plan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Financiero</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
@@ -3006,51 +2812,50 @@
         <w:t>para todas las fuentes de financiación. La Adjudicación en Quantum es el Acuerdo de Financiación (Acuerdo con el Donante) que genera el contrato que crea la factura y el plan de ingresos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="308EB531" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DC9E993" w14:textId="641E6BD7" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="833"/>
           <w:tab w:val="left" w:pos="835"/>
         </w:tabs>
         <w:spacing w:line="249" w:lineRule="auto"/>
         <w:ind w:right="110"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>De acuerdo con la política de ingresos del PNUD, todos los fondos se registrarán en Quantum según</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>las</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>normas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
@@ -3252,51 +3057,55 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>TRAC),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>fondos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>de agencias, fondos fiduciarios, reparto de costes del Gobierno, instituciones financieras internacionales,</w:t>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>agencias, fondos fiduciarios, reparto de costes del Gobierno, instituciones financieras internacionales,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>donantes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>bilaterales,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3353,112 +3162,97 @@
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>y</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Procedimientos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">sobre </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11">
-        <w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidR="00A85D0F">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
-          <w:t>Gestión de in</w:t>
-[...13 lines deleted...]
-          <w:t>resos</w:t>
+          <w:t>Gestión de ingresos</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0562C1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">para obtener información detallada sobre cómo registrar los ingresos de los </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>proyectos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="761295E6" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="420D8F2B" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="833"/>
           <w:tab w:val="left" w:pos="835"/>
         </w:tabs>
         <w:spacing w:line="249" w:lineRule="auto"/>
         <w:ind w:right="115"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>De</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>conformidad</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>con</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
@@ -3710,57 +3504,56 @@
         <w:t>facturado. Los pagos anticipados no son gastos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07CD1754" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6204B40D" w14:textId="7A9BA787" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="833"/>
           <w:tab w:val="left" w:pos="835"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="113"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Consulte la sección de Políticas y Procedimientos sobre </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00D24F22">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00A85D0F" w:rsidRPr="00D24F22">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Gestión de Gastos</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> para obtener información detallada sobre cómo registrar los gastos de los proyectos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="697C3BF3" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E14C253" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="163"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>INFORMACIÓN</w:t>
@@ -3902,51 +3695,51 @@
       <w:r>
         <w:t>DIM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>son:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FC1C458" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47966419" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
+    <w:p w14:paraId="47966419" w14:textId="2B6ED333" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1756"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Informe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
@@ -3955,51 +3748,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>entrega</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>combinado</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>(CDR).</w:t>
+        <w:t>(CDR)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F8ADDEF" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1756"/>
         </w:tabs>
         <w:spacing w:before="14"/>
         <w:ind w:hanging="556"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Saldo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4081,59 +3874,50 @@
       <w:r>
         <w:t>transacciones</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>del</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>proyecto</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33E41430" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="4FE75366" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78774159" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1212F69C" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="56" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="115" w:right="6044" w:hanging="11"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
@@ -4161,63 +3945,62 @@
         <w:t>ejecución</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">combinado </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>(CDR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C8B7B23" w14:textId="768B4C87" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7C8B7B23" w14:textId="768B4C87" w:rsidR="00A85D0F" w:rsidRPr="00C90C87" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="834"/>
         </w:tabs>
         <w:spacing w:before="189" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="834" w:right="301" w:hanging="360"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15729152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24D1E952" wp14:editId="23F0A2A4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3445002</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2391964</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="35560" cy="9525"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="21" name="Graphic 21"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -4253,51 +4036,51 @@
                               <a:lnTo>
                                 <a:pt x="35051" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="D13438"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7CFE8946" id="Graphic 21" o:spid="_x0000_s1026" style="position:absolute;margin-left:271.25pt;margin-top:188.35pt;width:2.8pt;height:.75pt;z-index:15729152;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="35560,9525" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBjd9SkIwIAALMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5wvF60RpxgadBhQ&#10;dAWaYmdFlmNjsqlRSuz++1Gy5QTbacMuEmU+UY+PpDf3faPZWaGtoc35YjbnTLUSiro95vxt//jp&#10;ljPrRFsIDa3K+buy/H778cOmM5laQgW6UMgoSGuzzuS8cs5kSWJlpRphZ2BUS84SsBGOjnhMChQd&#10;RW90spzPb5IOsDAIUllLX3eDk29D/LJU0n0rS6sc0zknbi6sGNaDX5PtRmRHFKaq5UhD/AOLRtQt&#10;PTqF2gkn2AnrP0I1tUSwULqZhCaBsqylCjlQNov5b9m8VsKokAuJY80kk/1/YeXz+dW8oKduzRPI&#10;H5YUSTpjs8njD3bE9CU2HkvEWR9UfJ9UVL1jkj6u0vSGpJbkuUuXqZc4EVm8KU/WfVEQoojzk3VD&#10;BYpoiSpasm+jiVRHX0EdKug4owoiZ1TBw1BBI5y/56l5k3UTjWpk4V0NnNUeAsh5+qt0ni44iykQ&#10;ywtCt9dIyucKFX1xNyHagLlbrNdjytEd9wF2efQvoKFRiV8MJTVYNQjr8w0KTxoQ7lplC7ouHmut&#10;feIWj4cHjewsSM7dYrVe3Y5sr2Ch/kPJffEPULy/IOtoSnJuf54EKs7015ba0I9UNDAah2ig0w8Q&#10;Bi9ojtbt++8CDTNk5txRxzxDbHKRxXYg/h4wYP3NFj6fHJS175XAbWA0HmgyQv7jFPvRuz4H1OVf&#10;s/0FAAD//wMAUEsDBBQABgAIAAAAIQAhCX1g4gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;bsIwDIbvk/YOkSftNlIKha5rihgSB04THdPELTSmrdo4VRKge/uF03a0/en39+erUffsita1hgRM&#10;JxEwpMqolmoBh8/tSwrMeUlK9oZQwA86WBWPD7nMlLnRHq+lr1kIIZdJAY33Q8a5qxrU0k3MgBRu&#10;Z2O19GG0NVdW3kK47nkcRQuuZUvhQyMH3DRYdeVFC3ifbTq7K9ffFj9ej93xsDtvvxIhnp/G9Rsw&#10;j6P/g+GuH9ShCE4ncyHlWC8gmcdJQAXMloslsEAk83QK7HTfpDHwIuf/OxS/AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAGN31KQjAgAAswQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhACEJfWDiAAAACwEAAA8AAAAAAAAAAAAAAAAAfQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;" path="m35051,l,,,9144r35051,l35051,xe" fillcolor="#d13438" stroked="f">
+              <v:shape w14:anchorId="26B788AB" id="Graphic 21" o:spid="_x0000_s1026" style="position:absolute;margin-left:271.25pt;margin-top:188.35pt;width:2.8pt;height:.75pt;z-index:15729152;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="35560,9525" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBjd9SkIwIAALMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5wvF60RpxgadBhQ&#10;dAWaYmdFlmNjsqlRSuz++1Gy5QTbacMuEmU+UY+PpDf3faPZWaGtoc35YjbnTLUSiro95vxt//jp&#10;ljPrRFsIDa3K+buy/H778cOmM5laQgW6UMgoSGuzzuS8cs5kSWJlpRphZ2BUS84SsBGOjnhMChQd&#10;RW90spzPb5IOsDAIUllLX3eDk29D/LJU0n0rS6sc0zknbi6sGNaDX5PtRmRHFKaq5UhD/AOLRtQt&#10;PTqF2gkn2AnrP0I1tUSwULqZhCaBsqylCjlQNov5b9m8VsKokAuJY80kk/1/YeXz+dW8oKduzRPI&#10;H5YUSTpjs8njD3bE9CU2HkvEWR9UfJ9UVL1jkj6u0vSGpJbkuUuXqZc4EVm8KU/WfVEQoojzk3VD&#10;BYpoiSpasm+jiVRHX0EdKug4owoiZ1TBw1BBI5y/56l5k3UTjWpk4V0NnNUeAsh5+qt0ni44iykQ&#10;ywtCt9dIyucKFX1xNyHagLlbrNdjytEd9wF2efQvoKFRiV8MJTVYNQjr8w0KTxoQ7lplC7ouHmut&#10;feIWj4cHjewsSM7dYrVe3Y5sr2Ch/kPJffEPULy/IOtoSnJuf54EKs7015ba0I9UNDAah2ig0w8Q&#10;Bi9ojtbt++8CDTNk5txRxzxDbHKRxXYg/h4wYP3NFj6fHJS175XAbWA0HmgyQv7jFPvRuz4H1OVf&#10;s/0FAAD//wMAUEsDBBQABgAIAAAAIQAhCX1g4gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;bsIwDIbvk/YOkSftNlIKha5rihgSB04THdPELTSmrdo4VRKge/uF03a0/en39+erUffsita1hgRM&#10;JxEwpMqolmoBh8/tSwrMeUlK9oZQwA86WBWPD7nMlLnRHq+lr1kIIZdJAY33Q8a5qxrU0k3MgBRu&#10;Z2O19GG0NVdW3kK47nkcRQuuZUvhQyMH3DRYdeVFC3ifbTq7K9ffFj9ej93xsDtvvxIhnp/G9Rsw&#10;j6P/g+GuH9ShCE4ncyHlWC8gmcdJQAXMloslsEAk83QK7HTfpDHwIuf/OxS/AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAGN31KQjAgAAswQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhACEJfWDiAAAACwEAAA8AAAAAAAAAAAAAAAAAfQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;" path="m35051,l,,,9144r35051,l35051,xe" fillcolor="#d13438" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Sobre la base de los gastos registrados en Quantum de los socios y agentes de ejecución de proyectos, los organismos de las Naciones Unidas y la </w:t>
       </w:r>
       <w:r w:rsidR="00D476B5">
         <w:t>Implementación Directa</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> del PNUD, el PNUD emite un </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Informe de Ejecución Combinado ("CDR") </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">al final de cada trimestre y al final del año para los proyectos de ejecución nacional y los proyectos de </w:t>
       </w:r>
@@ -4604,72 +4387,71 @@
       <w:r>
         <w:t xml:space="preserve">los ajustes necesarios en Quantum antes de certificar el ICD. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Los gastos se reconocerán en el</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>periodo en el que se hayan incurrido</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="D13438"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DFFDDF6" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F">
-[...5 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="5ACB4FC2" w14:textId="77777777" w:rsidR="00C90C87" w:rsidRDefault="00C90C87" w:rsidP="00C90C87">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="834"/>
+        </w:tabs>
+        <w:spacing w:before="189" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="474" w:right="301"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BF2DDBE" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="834"/>
         </w:tabs>
         <w:spacing w:before="55"/>
         <w:ind w:left="834" w:hanging="359"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>El</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>CDR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>se</w:t>
@@ -4767,115 +4549,115 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>siguientes:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F317E6B" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:before="44" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="305"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-        <w:t>Gastos por código de fondo: Muestra los gastos agrupados por proyecto y código de fondo desglosados en las respectivas cuentas del libro mayor.</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Gastos por código de fondo: Muestra los gastos agrupados por proyecto y código de </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>fondo desglosados en las respectivas cuentas del libro mayor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48CB91C8" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:before="33" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="303"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Gastos por tarea: Muestra los gastos agrupados por proyecto, estructura de desglose del trabajo (productos/actividades) y código de fondo desglosado en las respectivas cuentas del libro mayor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44A4875D" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1559"/>
         </w:tabs>
         <w:spacing w:before="32" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="302"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Utilización de fondos: Informa de los anticipos MNE pendientes con el Socio Responsable, los activos fijos no amortizados, los activos intangibles no amortizados, los pagos anticipados, el inventario y los compromisos pendientes contraídos por el PNUD como apoyo directo al proyecto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76E9CF3A" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:sz w:val="27"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02BFD91D" w14:textId="1B978D11" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
+    <w:p w14:paraId="594C7914" w14:textId="55A91508" w:rsidR="00F848D9" w:rsidRDefault="00000000" w:rsidP="00F848D9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="833"/>
           <w:tab w:val="left" w:pos="835"/>
         </w:tabs>
         <w:spacing w:line="249" w:lineRule="auto"/>
         <w:ind w:right="119" w:hanging="361"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Cuando la OFM comunique el cierre financiero de cada trimestre, los CDR se generarán automáticamente</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>y</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>se</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
@@ -4896,52 +4678,52 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>la</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>plataforma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
-        <w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidR="00A85D0F">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>CDR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0562C1"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Bridge</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>para</w:t>
@@ -4978,52 +4760,52 @@
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>del</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>PNUD</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">puedan acceder a ellos. Las oficinas deberán utilizar </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14">
-        <w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidR="00A85D0F">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>CDR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0562C1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Bridge para certificar los CDR. La plataforma realiza un seguimiento automático de la aceptación y el rechazo de los CDR trimestrales. Las oficinas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>también</w:t>
       </w:r>
@@ -5042,52 +4824,52 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>utilizar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>la plataforma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15">
-        <w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidR="00A85D0F">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>CDR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0562C1"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Bridge</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>para</w:t>
@@ -5238,124 +5020,123 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>los</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">CDR electrónicamente en la plataforma. En la plataforma hay disponible un vídeo de formación grabado sobre cómo utilizar la </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">plataforma </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16">
-        <w:r>
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidR="00A85D0F">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>CDR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0562C1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Bridge. Las oficinas también pueden consultar la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17">
-        <w:r>
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidR="00A85D0F">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
-          <w:t>Guía de nav</w:t>
-[...13 lines deleted...]
-          <w:t>gación</w:t>
+          <w:t>Guía de navegación</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0562C1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:t>de CDR Bridge.</w:t>
+      <w:r w:rsidR="00F848D9" w:rsidRPr="00C90C87">
+        <w:t>(en inglés)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F848D9">
+        <w:rPr>
+          <w:color w:val="0562C1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F848D9">
+        <w:t>de CDR</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Bridge.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14F8D686" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F">
-[...5 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="19DC96AF" w14:textId="77777777" w:rsidR="00F848D9" w:rsidRDefault="00F848D9" w:rsidP="00C90C87">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="833"/>
+          <w:tab w:val="left" w:pos="835"/>
+        </w:tabs>
+        <w:spacing w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="119" w:firstLine="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="294A93DF" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6A676BEB" w14:textId="233D3C00" w:rsidR="00A85D0F" w:rsidRDefault="00000000" w:rsidP="00C90C87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="833"/>
           <w:tab w:val="left" w:pos="835"/>
         </w:tabs>
-        <w:spacing w:before="55" w:line="249" w:lineRule="auto"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="119" w:hanging="361"/>
       </w:pPr>
       <w:r>
         <w:t>Los gastos por código de fondo y proyecto y los informes de utilización de fondos forman parte del</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>paquete</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>CDR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
@@ -5451,219 +5232,186 @@
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>funcionario</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>del</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">PNUD debe confirmar electrónicamente en la plataforma </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18">
-        <w:r>
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidR="00A85D0F">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>CDR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0562C1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Bridge que la información financiera del</w:t>
       </w:r>
-    </w:p>
-[...34 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00F848D9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F848D9">
         <w:t>informe es completa y precisa y que es coherente con el plan de trabajo y el presupuesto del proyecto. A continuación, el CDR puede enviarse electrónicamente por correo electrónico o imprimirse</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F848D9">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F848D9">
         <w:t>y enviarse</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F848D9">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F848D9">
         <w:t>manualmente</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F848D9">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F848D9">
         <w:t>al</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F848D9">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F848D9">
         <w:t>funcionario</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F848D9">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F848D9">
         <w:t>autorizado</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F848D9">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F848D9">
         <w:t>del PNUD</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F848D9">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F848D9">
         <w:t>(personal</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F848D9">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F848D9">
         <w:t>del</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F848D9">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F848D9">
         <w:t>programa) para que certifique y confirme la validez de los gastos declarados.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F848D9">
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F848D9">
         <w:t>CDR Bridge generará automáticamente una carta de presentación que acompañará a la solicitud de certificación CDR.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D1161F0" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EE70E79" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="835"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="300" w:hanging="360"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Los</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>CDR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
@@ -5720,74 +5468,74 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>disponibles</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>en</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19">
-        <w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidR="00A85D0F">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>CDR</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A85D0F">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:spacing w:val="-5"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A85D0F">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>Bridge</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A85D0F">
           <w:t>,</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>pero</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>la</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
@@ -6301,51 +6049,50 @@
         <w:t>seguimiento, mediante un código de colores, del estado de las solicitudes de certificación de CDR, incluidos los casos en los que no se haya recibido respuesta y el CDR se haya considerado automáticamente aceptado.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01233371" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:sz w:val="27"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E7936B7" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="833"/>
           <w:tab w:val="left" w:pos="835"/>
         </w:tabs>
         <w:spacing w:line="249" w:lineRule="auto"/>
         <w:ind w:right="301" w:hanging="361"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>final del año, la OAI exige</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>a las empresas de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
@@ -6477,79 +6224,73 @@
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>del</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>cuarto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>trimestre en los que el PNUD sea el socio ejecutor estén certificados.</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="45C0AB17" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:sz w:val="29"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B707324" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="833"/>
           <w:tab w:val="left" w:pos="835"/>
         </w:tabs>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:ind w:right="302"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Si</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>es</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>necesario</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
@@ -6643,51 +6384,55 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Entrega</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Combinado,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>los ajustes deben</w:t>
+        <w:t xml:space="preserve">los </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>ajustes deben</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>registrarse en</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>el</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -6790,64 +6535,63 @@
       <w:r>
         <w:t>presupuestario</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>del</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>proyecto</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72ED9924" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
+    <w:p w14:paraId="72ED9924" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000" w:rsidP="00C90C87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="825"/>
           <w:tab w:val="left" w:pos="835"/>
         </w:tabs>
         <w:spacing w:before="160" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="110" w:hanging="370"/>
-        <w:jc w:val="both"/>
+        <w:ind w:right="110"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">El </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Balance Presupuestario del Proyecto </w:t>
       </w:r>
       <w:r>
         <w:t>es un informe utilizado para controlar y gestionar la disponibilidad presupuestaria de un proyecto concreto para un solo año. El informe muestra los presupuestos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>aprobados,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
@@ -6971,63 +6715,65 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>para un proyecto concreto.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Muestra los anticipos NEX pendientes del año en curso y de años anteriores.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Muestra los saldos presupuestarios y el índice de utilización del presupuesto del proyecto. El usuario puede utilizar este informe para supervisar los movimientos financieros de los proyectos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2018FD94" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F">
+    <w:p w14:paraId="2018FD94" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F" w:rsidP="00C90C87">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="4"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79C4E836" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
+    <w:p w14:paraId="79C4E836" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000" w:rsidP="00C90C87">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="169"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Detalle</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>la</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
@@ -7037,89 +6783,72 @@
       <w:r>
         <w:t>transacción</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>del</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>proyecto</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="120D4A78" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F">
-[...5 lines deleted...]
-        </w:sectPr>
+    <w:p w14:paraId="3562AFA9" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F" w:rsidP="00C90C87">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22EE91F9" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F">
-[...15 lines deleted...]
-    <w:p w14:paraId="25F9B4B2" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
+    <w:p w14:paraId="25F9B4B2" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000" w:rsidP="00C90C87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="790"/>
           <w:tab w:val="left" w:pos="834"/>
         </w:tabs>
         <w:spacing w:before="56" w:line="249" w:lineRule="auto"/>
-        <w:ind w:left="834" w:right="110" w:hanging="370"/>
-        <w:jc w:val="both"/>
+        <w:ind w:right="110"/>
       </w:pPr>
       <w:r>
         <w:t>El</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>informe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
@@ -7359,51 +7088,59 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>informe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>muestra</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>las transacciones a nivel de proyecto/, estructura de desglose del trabajo, tareas/ Plan de Cuentas(Distribución),</w:t>
+        <w:t xml:space="preserve">las transacciones a nivel de proyecto/, estructura de desglose del trabajo, tareas/ Plan de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Cuentas(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>Distribución),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>incluyendo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>los</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -7587,123 +7324,128 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>detallada</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>sobre</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>las transacciones del proyecto puede ejecutar este informe para supervisar los movimientos financieros de todos los proyectos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7795E362" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F">
+    <w:p w14:paraId="7795E362" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F" w:rsidP="00C90C87">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C4114D2" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4C4114D2" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000" w:rsidP="00C90C87">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="175"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="GESTIÓN_DE_RESULTADOS"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t>GESTIÓN</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>DE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>RESULTADOS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77C89D9E" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F">
+    <w:p w14:paraId="77C89D9E" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F" w:rsidP="00C90C87">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6653B4BA" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
+    <w:p w14:paraId="34492700" w14:textId="2587C490" w:rsidR="00A85D0F" w:rsidRDefault="00000000" w:rsidP="00C90C87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="837"/>
           <w:tab w:val="left" w:pos="839"/>
         </w:tabs>
         <w:spacing w:line="249" w:lineRule="auto"/>
-        <w:ind w:left="839" w:right="115"/>
+        <w:ind w:right="115"/>
       </w:pPr>
       <w:r>
         <w:t>El</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>Director</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Proyecto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -7766,51 +7508,57 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>financieros</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>con</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>la sección</w:t>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidR="00F848D9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sección</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>finanzas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -7898,358 +7646,368 @@
       </w:r>
       <w:r>
         <w:t>los</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Representantes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Residentes,</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="00F848D9">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:t>o el personal que haya</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>recibido autoridad</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F848D9">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>delegada</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F848D9">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de acuerdo con</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F848D9">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>la política</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F848D9">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de Delegación</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F848D9">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>de Autoridad</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00F848D9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Autoridad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F848D9">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F848D9">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>PNUD,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F848D9">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F848D9">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>son</w:t>
       </w:r>
-      <w:r>
-        <w:tab/>
+      <w:r w:rsidR="00F848D9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>responsables</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F848D9">
         <w:rPr>
           <w:spacing w:val="5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F848D9">
         <w:rPr>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>certificar</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F848D9">
         <w:rPr>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F848D9">
         <w:rPr>
           <w:spacing w:val="5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ICD</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F848D9">
         <w:rPr>
           <w:spacing w:val="5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>o,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F848D9">
         <w:rPr>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F848D9">
         <w:rPr>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F848D9">
         <w:rPr>
           <w:spacing w:val="6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>caso</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F848D9">
         <w:rPr>
           <w:spacing w:val="6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F848D9">
         <w:rPr>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>proyectos</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F848D9">
         <w:rPr>
           <w:spacing w:val="5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F848D9">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>regionales,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="756A0642" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
+    <w:p w14:paraId="756A0642" w14:textId="40F8BC58" w:rsidR="00A85D0F" w:rsidRDefault="00000000" w:rsidP="00F848D9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4439"/>
           <w:tab w:val="left" w:pos="6599"/>
         </w:tabs>
         <w:spacing w:line="267" w:lineRule="exact"/>
         <w:ind w:left="840"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>son</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>responsables</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>los</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>Directores</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:tab/>
+      <w:r w:rsidR="00F848D9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Proyecto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>designados</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:spacing w:val="-10"/>
+      <w:r w:rsidR="00F848D9">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F7F1B51" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F">
+    <w:p w14:paraId="7F7F1B51" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F" w:rsidP="00C90C87">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="8"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A47F0AE" w14:textId="3BE1CE10" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4A47F0AE" w14:textId="215E5702" w:rsidR="00A85D0F" w:rsidRDefault="00000000" w:rsidP="00C90C87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="838"/>
           <w:tab w:val="left" w:pos="3000"/>
         </w:tabs>
         <w:spacing w:line="249" w:lineRule="auto"/>
-        <w:ind w:left="480" w:right="110" w:hanging="1"/>
-        <w:jc w:val="both"/>
+        <w:ind w:right="110"/>
       </w:pPr>
       <w:r>
         <w:t>Tras la finalización de un proyecto, el saldo restante de los fondos (no si se trata de fondos ordinarios del PNUD)</w:t>
       </w:r>
-      <w:r>
-        <w:tab/>
+      <w:r w:rsidR="00F848D9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>depositados en las cuentas del PNUD para las actividades del proyecto debe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ser</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>reembolsado</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -8367,146 +8125,150 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="71"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>POPP</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>sobre</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20">
-        <w:r>
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidR="00A85D0F">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>reembolsos</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A85D0F">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:spacing w:val="-3"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A85D0F">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>a</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A85D0F">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:spacing w:val="-3"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A85D0F">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>los</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A85D0F">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:spacing w:val="-3"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A85D0F">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>donantes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44E91F99" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F">
+    <w:p w14:paraId="44E91F99" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F" w:rsidP="00C90C87">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E6E08FF" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4B469BBF" w14:textId="23175DA7" w:rsidR="00A85D0F" w:rsidRPr="00C90C87" w:rsidRDefault="00000000" w:rsidP="00C90C87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="left" w:pos="838"/>
           <w:tab w:val="left" w:pos="4440"/>
           <w:tab w:val="left" w:pos="8625"/>
         </w:tabs>
         <w:spacing w:before="55" w:line="249" w:lineRule="auto"/>
-        <w:ind w:left="480" w:right="110" w:hanging="1"/>
-        <w:jc w:val="both"/>
+        <w:ind w:right="110"/>
+        <w:rPr>
+          <w:sz w:val="25"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>El</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>Director</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Proyecto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -8790,139 +8552,135 @@
       <w:r>
         <w:t>registros</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">obligaciones </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>pendientes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E5C055E" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F">
-[...13 lines deleted...]
-    <w:p w14:paraId="6ED1DBDB" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3458C4EA" w14:textId="77777777" w:rsidR="00C90C87" w:rsidRDefault="00C90C87" w:rsidP="00C90C87">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:rPr>
-          <w:b w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="Auditoría"/>
       <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="6ED1DBDB" w14:textId="2D2660B5" w:rsidR="00A85D0F" w:rsidRDefault="00000000" w:rsidP="00C90C87">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>Auditorí</w:t>
-[...3 lines deleted...]
-          <w:b w:val="0"/>
+        <w:t>Au</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90C87">
+        <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>a</w:t>
+        <w:t>ditoría</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03EC48DD" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F">
+    <w:p w14:paraId="03EC48DD" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F" w:rsidP="00C90C87">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AB3F3C5" w14:textId="1BF4F5AA" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB3F3C5" w14:textId="72A2E73A" w:rsidR="00A85D0F" w:rsidRDefault="00000000" w:rsidP="00C90C87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="839"/>
         </w:tabs>
         <w:spacing w:line="249" w:lineRule="auto"/>
-        <w:ind w:left="480" w:right="110" w:firstLine="0"/>
-        <w:jc w:val="both"/>
+        <w:ind w:right="110"/>
       </w:pPr>
       <w:r>
         <w:t>La auditoría de los proyectos DIM se realiza a través de la Oficina de Auditoría e Investigación (OAI)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>del</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>PNUD.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F848D9">
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Los</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Representantes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Residentes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
@@ -8982,162 +8740,168 @@
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>realice</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>auditorías</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">de proyectos DIM con carácter excepcional. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21">
-        <w:r>
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidR="00A85D0F">
           <w:rPr>
             <w:color w:val="333333"/>
           </w:rPr>
           <w:t>Para</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>más información,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F848D9">
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">consulte el </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22">
-        <w:r>
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidR="00F848D9">
           <w:rPr>
             <w:color w:val="0071BB"/>
           </w:rPr>
-          <w:t>sitio web de</w:t>
+          <w:t>sitio web de la OAI</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0071BB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:t>la OAI.</w:t>
+      <w:r w:rsidR="00F848D9">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F848D9" w:rsidRPr="00F848D9">
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r w:rsidR="00F848D9">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="049B89DD" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F">
-[...4 lines deleted...]
-    <w:p w14:paraId="5E0486BA" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F">
+    <w:p w14:paraId="5E0486BA" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F" w:rsidP="00C90C87">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EB1642F" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6EB1642F" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000" w:rsidP="00C90C87">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Recuperación</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>costes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="265D5E61" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F">
+    <w:p w14:paraId="265D5E61" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F" w:rsidP="00C90C87">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="4"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66FA7A17" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
+    <w:p w14:paraId="66FA7A17" w14:textId="65897395" w:rsidR="00A85D0F" w:rsidRDefault="00000000" w:rsidP="00C90C87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="829"/>
           <w:tab w:val="left" w:pos="8040"/>
           <w:tab w:val="left" w:pos="8749"/>
         </w:tabs>
         <w:spacing w:line="249" w:lineRule="auto"/>
-        <w:ind w:left="829" w:right="112" w:hanging="425"/>
-        <w:jc w:val="both"/>
+        <w:ind w:right="112"/>
       </w:pPr>
       <w:r>
         <w:t>La</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>recuperación</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
@@ -9241,53 +9005,50 @@
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>los</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>programas financiados con cargo a Otros Recursos por los</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>costos incrementales estimados</w:t>
-      </w:r>
-[...1 lines deleted...]
-        <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>para el PNUD</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>asociados</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -9351,426 +9112,354 @@
       </w:r>
       <w:r>
         <w:t>los</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>programas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>financiados</w:t>
       </w:r>
-      <w:r>
-        <w:tab/>
+      <w:r w:rsidR="00F848D9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>con</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="76"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>cargo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="78"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
+      <w:r w:rsidR="00F848D9">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F848D9" w:rsidRPr="00F848D9">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>Otros Recursos. Se debe cobrar a</w:t>
+      </w:r>
+      <w:r w:rsidR="00F848D9">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F848D9" w:rsidRPr="00F848D9">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>GMS si se presupuestan fondos distintos de los fondos básicos en</w:t>
+      </w:r>
+      <w:r w:rsidR="00F848D9">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F848D9" w:rsidRPr="00F848D9">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>un proyecto DIM. La prestación de servicios de apoyo a los proyectos (anteriormente, Direct Project Charging DPC) se sigue para cobrar por todos los servicios directos prestados, independientemente del mecanismo de financiación (tanto recursos básicos como no básicos).</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="322AAFCE" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F">
+    <w:p w14:paraId="1FB64ED9" w14:textId="77777777" w:rsidR="004552AC" w:rsidRDefault="004552AC">
       <w:pPr>
         <w:spacing w:line="249" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:sectPr w:rsidR="00A85D0F">
-[...3 lines deleted...]
-        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AA73772" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="0543E60A" w14:textId="77777777" w:rsidR="004552AC" w:rsidRDefault="004552AC">
+      <w:pPr>
+        <w:spacing w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C06E06F" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00A85D0F">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="776E8DD2" w14:textId="77777777" w:rsidR="004552AC" w:rsidRDefault="004552AC">
+      <w:pPr>
+        <w:spacing w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EDD023A" w14:textId="471BDD86" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-        <w:ind w:left="828" w:right="113"/>
+    <w:p w14:paraId="6F2D3C96" w14:textId="77777777" w:rsidR="004552AC" w:rsidRDefault="004552AC">
+      <w:pPr>
+        <w:spacing w:line="249" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...229 lines deleted...]
-        <w:t>básicos).</w:t>
+    </w:p>
+    <w:p w14:paraId="21928B58" w14:textId="77777777" w:rsidR="004552AC" w:rsidRPr="00FC734D" w:rsidRDefault="004552AC" w:rsidP="004552AC">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC734D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC734D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DF87CAC" w14:textId="77777777" w:rsidR="004552AC" w:rsidRPr="00FC734D" w:rsidRDefault="004552AC" w:rsidP="004552AC">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC734D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EDD023A" w14:textId="3A56B3AC" w:rsidR="00A85D0F" w:rsidRDefault="004552AC" w:rsidP="00C90C87">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC734D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Descargo de responsabilidad:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC734D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esta es una traducción de un documento original en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005823DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC734D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC734D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+        </w:rPr>
+        <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A85D0F">
+      <w:headerReference w:type="default" r:id="rId21"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2200" w:right="1320" w:bottom="960" w:left="1320" w:header="1005" w:footer="765" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66FD2AEF" w14:textId="77777777" w:rsidR="00A524D0" w:rsidRDefault="00A524D0">
+    <w:p w14:paraId="22302AC9" w14:textId="77777777" w:rsidR="002703AB" w:rsidRDefault="002703AB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52BDA610" w14:textId="77777777" w:rsidR="00A524D0" w:rsidRDefault="00A524D0">
+    <w:p w14:paraId="14C959FD" w14:textId="77777777" w:rsidR="002703AB" w:rsidRDefault="002703AB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1E2CEE42" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487448064" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D73026E" wp14:editId="70312214">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D73026E" wp14:editId="70312214">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>901747</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9432831</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="781050" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Textbox 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="781050" cy="165100"/>
                       </a:xfrm>
@@ -9893,51 +9582,51 @@
                             <w:rPr>
                               <w:b/>
                               <w:color w:val="333333"/>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6D73026E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:71pt;margin-top:742.75pt;width:61.5pt;height:13pt;z-index:-15868416;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/FEIEkwEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFu2zAMvQ/YPwi6L7ILtCuMOMW2YsOA&#10;YhvQ7gMUWYqNWaJGKrHz96NUJxm2W9GLRInU43uPWt/NfhQHizRAaGW9qqSwwUA3hF0rfz59fncr&#10;BSUdOj1CsK08WpJ3m7dv1lNs7BX0MHYWBYMEaqbYyj6l2ChFprde0wqiDZx0gF4nPuJOdagnRvej&#10;uqqqGzUBdhHBWCK+vX9Oyk3Bd86a9N05skmMrWRuqaxY1m1e1Watmx3q2A9moaFfwMLrIXDTM9S9&#10;TlrscfgPyg8GgcCllQGvwLnB2KKB1dTVP2oeex1t0cLmUDzbRK8Ha74dHuMPFGn+CDMPsIig+ADm&#10;F7E3aorULDXZU2qIq7PQ2aHPO0sQ/JC9PZ79tHMShi/f39bVNWcMp+qb67oqfqvL44iUvljwIget&#10;RB5XIaAPD5Rye92cShYuz+0zkTRvZy7J4Ra6I2uYeIytpN97jVaK8Wtgn/LMTwGegu0pwDR+gvIz&#10;spQAH/YJ3FA6X3CXzjyAQmj5LHnCf59L1eVLb/4AAAD//wMAUEsDBBQABgAIAAAAIQDAr/md3wAA&#10;AA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/LTsMwELwj8Q/WInGjTiIclRCnqhCckBBpOHB0Yjex&#10;Gq9D7Lbh79me6G3nodmZcrO4kZ3MHKxHCekqAWaw89piL+GreXtYAwtRoVajRyPh1wTYVLc3pSq0&#10;P2NtTrvYMwrBUCgJQ4xTwXnoBuNUWPnJIGl7PzsVCc4917M6U7gbeZYkOXfKIn0Y1GReBtMddkcn&#10;YfuN9av9+Wg/631tm+Ypwff8IOX93bJ9BhbNEv/NcKlP1aGiTq0/og5sJPyY0ZZ4OdZCACNLlgui&#10;WqJEmgrgVcmvV1R/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD8UQgSTAQAAGgMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMCv+Z3fAAAADQEA&#10;AA8AAAAAAAAAAAAAAAAA7QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD5BAAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Textbox 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:71pt;margin-top:742.75pt;width:61.5pt;height:13pt;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/FEIEkwEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFu2zAMvQ/YPwi6L7ILtCuMOMW2YsOA&#10;YhvQ7gMUWYqNWaJGKrHz96NUJxm2W9GLRInU43uPWt/NfhQHizRAaGW9qqSwwUA3hF0rfz59fncr&#10;BSUdOj1CsK08WpJ3m7dv1lNs7BX0MHYWBYMEaqbYyj6l2ChFprde0wqiDZx0gF4nPuJOdagnRvej&#10;uqqqGzUBdhHBWCK+vX9Oyk3Bd86a9N05skmMrWRuqaxY1m1e1Watmx3q2A9moaFfwMLrIXDTM9S9&#10;TlrscfgPyg8GgcCllQGvwLnB2KKB1dTVP2oeex1t0cLmUDzbRK8Ha74dHuMPFGn+CDMPsIig+ADm&#10;F7E3aorULDXZU2qIq7PQ2aHPO0sQ/JC9PZ79tHMShi/f39bVNWcMp+qb67oqfqvL44iUvljwIget&#10;RB5XIaAPD5Rye92cShYuz+0zkTRvZy7J4Ra6I2uYeIytpN97jVaK8Wtgn/LMTwGegu0pwDR+gvIz&#10;spQAH/YJ3FA6X3CXzjyAQmj5LHnCf59L1eVLb/4AAAD//wMAUEsDBBQABgAIAAAAIQDAr/md3wAA&#10;AA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/LTsMwELwj8Q/WInGjTiIclRCnqhCckBBpOHB0Yjex&#10;Gq9D7Lbh79me6G3nodmZcrO4kZ3MHKxHCekqAWaw89piL+GreXtYAwtRoVajRyPh1wTYVLc3pSq0&#10;P2NtTrvYMwrBUCgJQ4xTwXnoBuNUWPnJIGl7PzsVCc4917M6U7gbeZYkOXfKIn0Y1GReBtMddkcn&#10;YfuN9av9+Wg/631tm+Ypwff8IOX93bJ9BhbNEv/NcKlP1aGiTq0/og5sJPyY0ZZ4OdZCACNLlgui&#10;WqJEmgrgVcmvV1R/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD8UQgSTAQAAGgMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMCv+Z3fAAAADQEA&#10;AA8AAAAAAAAAAAAAAAAA7QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD5BAAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="5818ED04" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:b/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="333333"/>
                       </w:rPr>
                       <w:t>Página</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="333333"/>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
@@ -10029,51 +9718,51 @@
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:color w:val="333333"/>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487448576" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27F55DAA" wp14:editId="0B171B1A">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27F55DAA" wp14:editId="0B171B1A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>2766280</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9432831</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2243455" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Textbox 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2243455" cy="165100"/>
                       </a:xfrm>
@@ -10153,51 +9842,51 @@
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="333333"/>
                               <w:spacing w:val="-2"/>
                             </w:rPr>
                             <w:t>01/01/2017</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="27F55DAA" id="Textbox 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:217.8pt;margin-top:742.75pt;width:176.65pt;height:13pt;z-index:-15867904;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBV9uS3mQEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1GnZrlDUdLWwAiGt&#10;AGnhA1zHbiJij5lxm/TvGXvTFsEN7cUez4yf33vjzd3kB3G0SD2ERi4XlRQ2GGj7sG/kj+8f37yT&#10;gpIOrR4g2EaeLMm77etXmzHWdgUdDK1FwSCB6jE2sksp1kqR6azXtIBoAxcdoNeJj7hXLeqR0f2g&#10;VlV1q0bANiIYS8TZh+ei3BZ856xJX50jm8TQSOaWyopl3eVVbTe63qOOXW9mGvo/WHjdB370AvWg&#10;kxYH7P+B8r1BIHBpYcArcK43tmhgNcvqLzVPnY62aGFzKF5sopeDNV+OT/EbijS9h4kHWERQfATz&#10;k9gbNUaq557sKdXE3Vno5NDnnSUIvsjeni5+2ikJw8nV6ubtzXotheHa8na9rIrh6no7IqVPFrzI&#10;QSOR51UY6OMjpfy+rs8tM5nn9zOTNO0m0beZNHfmzA7aE2sZeZyNpF8HjVaK4XNgv/LszwGeg905&#10;wDR8gPJDsqQA94cEri8ErrgzAR5E4TV/mjzpP8+l6/q1t78BAAD//wMAUEsDBBQABgAIAAAAIQC6&#10;MhSd4gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxD5EncWFpYS9c1nSYEJyS0&#10;rhw4pk3WRmuc0mRbeXvMCY72/+n352I724Fd9OSNQwHxMgKmsXXKYCfgo369z4D5IFHJwaEW8K09&#10;bMvbm0Lmyl2x0pdD6BiVoM+lgD6EMefct7220i/dqJGyo5usDDROHVeTvFK5HfhDFKXcSoN0oZej&#10;fu51ezqcrYDdJ1Yv5uu92VfHytT1OsK39CTE3WLebYAFPYc/GH71SR1KcmrcGZVng4DVY5ISSsEq&#10;SxJghDxl2RpYQ6skjhPgZcH/f1H+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFX25LeZ&#10;AQAAIgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALoy&#10;FJ3iAAAADQEAAA8AAAAAAAAAAAAAAAAA8wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="27F55DAA" id="Textbox 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:217.8pt;margin-top:742.75pt;width:176.65pt;height:13pt;z-index:-251655168;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBV9uS3mQEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1GnZrlDUdLWwAiGt&#10;AGnhA1zHbiJij5lxm/TvGXvTFsEN7cUez4yf33vjzd3kB3G0SD2ERi4XlRQ2GGj7sG/kj+8f37yT&#10;gpIOrR4g2EaeLMm77etXmzHWdgUdDK1FwSCB6jE2sksp1kqR6azXtIBoAxcdoNeJj7hXLeqR0f2g&#10;VlV1q0bANiIYS8TZh+ei3BZ856xJX50jm8TQSOaWyopl3eVVbTe63qOOXW9mGvo/WHjdB370AvWg&#10;kxYH7P+B8r1BIHBpYcArcK43tmhgNcvqLzVPnY62aGFzKF5sopeDNV+OT/EbijS9h4kHWERQfATz&#10;k9gbNUaq557sKdXE3Vno5NDnnSUIvsjeni5+2ikJw8nV6ubtzXotheHa8na9rIrh6no7IqVPFrzI&#10;QSOR51UY6OMjpfy+rs8tM5nn9zOTNO0m0beZNHfmzA7aE2sZeZyNpF8HjVaK4XNgv/LszwGeg905&#10;wDR8gPJDsqQA94cEri8ErrgzAR5E4TV/mjzpP8+l6/q1t78BAAD//wMAUEsDBBQABgAIAAAAIQC6&#10;MhSd4gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxD5EncWFpYS9c1nSYEJyS0&#10;rhw4pk3WRmuc0mRbeXvMCY72/+n352I724Fd9OSNQwHxMgKmsXXKYCfgo369z4D5IFHJwaEW8K09&#10;bMvbm0Lmyl2x0pdD6BiVoM+lgD6EMefct7220i/dqJGyo5usDDROHVeTvFK5HfhDFKXcSoN0oZej&#10;fu51ezqcrYDdJ1Yv5uu92VfHytT1OsK39CTE3WLebYAFPYc/GH71SR1KcmrcGZVng4DVY5ISSsEq&#10;SxJghDxl2RpYQ6skjhPgZcH/f1H+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFX25LeZ&#10;AQAAIgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALoy&#10;FJ3iAAAADQEAAA8AAAAAAAAAAAAAAAAA8wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="5704A379" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="333333"/>
                       </w:rPr>
                       <w:t>Fecha</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="333333"/>
                         <w:spacing w:val="-6"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="333333"/>
                       </w:rPr>
@@ -10250,51 +9939,51 @@
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="333333"/>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
                       <w:t>01/01/2017</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487449088" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10776DD8" wp14:editId="50BDB030">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10776DD8" wp14:editId="50BDB030">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6175456</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9432831</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="697230" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Textbox 3"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="697230" cy="165100"/>
                       </a:xfrm>
@@ -10335,51 +10024,51 @@
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="333333"/>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
                             <w:t>9</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="10776DD8" id="Textbox 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:486.25pt;margin-top:742.75pt;width:54.9pt;height:13pt;z-index:-15867392;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAp0afAlwEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs2O0zAQviPxDpbvNGkRBaKmK2AFQlrB&#10;Sss+gOvYjUXsMTNuk749Y2/aIrituDgTz/jz9+PNzeQHcTRIDkIrl4taChM0dC7sW/n44/Ord1JQ&#10;UqFTAwTTypMhebN9+WIzxsasoIehMygYJFAzxlb2KcWmqkj3xitaQDSBmxbQq8S/uK86VCOj+6Fa&#10;1fW6GgG7iKANEe/ePjXltuBba3T6bi2ZJIZWMrdUVizrLq/VdqOaParYOz3TUM9g4ZULfOkF6lYl&#10;JQ7o/oHyTiMQ2LTQ4Cuw1mlTNLCaZf2XmodeRVO0sDkULzbR/4PV344P8R5Fmj7CxAEWERTvQP8k&#10;9qYaIzXzTPaUGuLpLHSy6POXJQg+yN6eLn6aKQnNm+v3b1evuaO5tVy/WdbF7+p6OCKlLwa8yEUr&#10;keMqBNTxjlK+XjXnkZnL0/WZSJp2k3BdK1c5xLyzg+7EUkZOs5X066DQSDF8DWxXjv5c4LnYnQtM&#10;wycoDyQrCvDhkMC6QuCKOxPgHAqv+c3koP/8L1PXl739DQAA//8DAFBLAwQUAAYACAAAACEAYVC6&#10;wuIAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KidQEqaxqkqBCckRBoO&#10;PTqxm0SN1yF22/D3bE9wm9U8zc7km9kO7Gwm3zuUEC0EMION0z22Er6qt4cUmA8KtRocGgk/xsOm&#10;uL3JVabdBUtz3oWWUQj6TEnoQhgzzn3TGav8wo0GyTu4yapA59RyPakLhduBx0IsuVU90odOjeal&#10;M81xd7IStnssX/vvj/qzPJR9Va0Evi+PUt7fzds1sGDm8AfDtT5Vh4I61e6E2rNBwuo5Tggl4ylN&#10;SF0RkcaPwGpSSRQlwIuc/59R/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAp0afAlwEA&#10;ACEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBhULrC&#10;4gAAAA4BAAAPAAAAAAAAAAAAAAAAAPEDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="10776DD8" id="Textbox 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:486.25pt;margin-top:742.75pt;width:54.9pt;height:13pt;z-index:-251654144;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAp0afAlwEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs2O0zAQviPxDpbvNGkRBaKmK2AFQlrB&#10;Sss+gOvYjUXsMTNuk749Y2/aIrituDgTz/jz9+PNzeQHcTRIDkIrl4taChM0dC7sW/n44/Ord1JQ&#10;UqFTAwTTypMhebN9+WIzxsasoIehMygYJFAzxlb2KcWmqkj3xitaQDSBmxbQq8S/uK86VCOj+6Fa&#10;1fW6GgG7iKANEe/ePjXltuBba3T6bi2ZJIZWMrdUVizrLq/VdqOaParYOz3TUM9g4ZULfOkF6lYl&#10;JQ7o/oHyTiMQ2LTQ4Cuw1mlTNLCaZf2XmodeRVO0sDkULzbR/4PV344P8R5Fmj7CxAEWERTvQP8k&#10;9qYaIzXzTPaUGuLpLHSy6POXJQg+yN6eLn6aKQnNm+v3b1evuaO5tVy/WdbF7+p6OCKlLwa8yEUr&#10;keMqBNTxjlK+XjXnkZnL0/WZSJp2k3BdK1c5xLyzg+7EUkZOs5X066DQSDF8DWxXjv5c4LnYnQtM&#10;wycoDyQrCvDhkMC6QuCKOxPgHAqv+c3koP/8L1PXl739DQAA//8DAFBLAwQUAAYACAAAACEAYVC6&#10;wuIAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KidQEqaxqkqBCckRBoO&#10;PTqxm0SN1yF22/D3bE9wm9U8zc7km9kO7Gwm3zuUEC0EMION0z22Er6qt4cUmA8KtRocGgk/xsOm&#10;uL3JVabdBUtz3oWWUQj6TEnoQhgzzn3TGav8wo0GyTu4yapA59RyPakLhduBx0IsuVU90odOjeal&#10;M81xd7IStnssX/vvj/qzPJR9Va0Evi+PUt7fzds1sGDm8AfDtT5Vh4I61e6E2rNBwuo5Tggl4ylN&#10;SF0RkcaPwGpSSRQlwIuc/59R/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAp0afAlwEA&#10;ACEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBhULrC&#10;4gAAAA4BAAAPAAAAAAAAAAAAAAAAAPEDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="6BF41EE8" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="333333"/>
                       </w:rPr>
                       <w:t>Versión</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="333333"/>
                         <w:spacing w:val="-7"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="333333"/>
                       </w:rPr>
@@ -10391,67 +10080,67 @@
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="333333"/>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:t>9</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3CC605D1" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BC29085" wp14:editId="322F2019">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651072" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BC29085" wp14:editId="322F2019">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>901747</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9432831</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="781050" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="18" name="Textbox 18"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="781050" cy="165100"/>
                       </a:xfrm>
@@ -10574,51 +10263,51 @@
                             <w:rPr>
                               <w:b/>
                               <w:color w:val="333333"/>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="3BC29085" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 18" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:71pt;margin-top:742.75pt;width:61.5pt;height:13pt;z-index:-251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCuMwDwlwEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUl9v0zAQf0fiO1h+p0mGNqao6TSYQEgT&#10;IA0+gOvYjUXsM3duk357zl7aInhDe3EuvvPPvz9e381+FAeD5CB0slnVUpigoXdh18kf3z++uZWC&#10;kgq9GiGYTh4NybvN61frKbbmCgYYe4OCQQK1U+zkkFJsq4r0YLyiFUQTuGkBvUr8i7uqRzUxuh+r&#10;q7q+qSbAPiJoQ8S7D89NuSn41hqdvlpLJomxk8wtlRXLus1rtVmrdocqDk4vNNR/sPDKBb70DPWg&#10;khJ7dP9AeacRCGxaafAVWOu0KRpYTVP/peZpUNEULWwOxbNN9HKw+svhKX5Dkeb3MHOARQTFR9A/&#10;ib2ppkjtMpM9pZZ4OgudLfr8ZQmCD7K3x7OfZk5C8+a726a+5o7mVnNz3dTF7+pyOCKlTwa8yEUn&#10;keMqBNThkVK+XrWnkYXL8/WZSJq3s3B9J9/mEPPOFvojS5k4zU7Sr71CI8X4ObBdOfpTgadieyow&#10;jR+gPJCsKMD9PoF1hcAFdyHAORRey5vJQf/5X6YuL3vzGwAA//8DAFBLAwQUAAYACAAAACEAwK/5&#10;nd8AAAANAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxo04iHJUQp6oQnJAQaThw&#10;dGI3sRqvQ+y24e/Znuht56HZmXKzuJGdzBysRwnpKgFmsPPaYi/hq3l7WAMLUaFWo0cj4dcE2FS3&#10;N6UqtD9jbU672DMKwVAoCUOMU8F56AbjVFj5ySBpez87FQnOPdezOlO4G3mWJDl3yiJ9GNRkXgbT&#10;HXZHJ2H7jfWr/floP+t9bZvmKcH3/CDl/d2yfQYWzRL/zXCpT9Whok6tP6IObCT8mNGWeDnWQgAj&#10;S5YLolqiRJoK4FXJr1dUfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCuMwDwlwEAACED&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDAr/md3wAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAAPEDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/QQA&#10;AAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Textbox 18" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:71pt;margin-top:742.75pt;width:61.5pt;height:13pt;z-index:-251665408;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCuMwDwlwEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUl9v0zAQf0fiO1h+p0mGNqao6TSYQEgT&#10;IA0+gOvYjUXsM3duk357zl7aInhDe3EuvvPPvz9e381+FAeD5CB0slnVUpigoXdh18kf3z++uZWC&#10;kgq9GiGYTh4NybvN61frKbbmCgYYe4OCQQK1U+zkkFJsq4r0YLyiFUQTuGkBvUr8i7uqRzUxuh+r&#10;q7q+qSbAPiJoQ8S7D89NuSn41hqdvlpLJomxk8wtlRXLus1rtVmrdocqDk4vNNR/sPDKBb70DPWg&#10;khJ7dP9AeacRCGxaafAVWOu0KRpYTVP/peZpUNEULWwOxbNN9HKw+svhKX5Dkeb3MHOARQTFR9A/&#10;ib2ppkjtMpM9pZZ4OgudLfr8ZQmCD7K3x7OfZk5C8+a726a+5o7mVnNz3dTF7+pyOCKlTwa8yEUn&#10;keMqBNThkVK+XrWnkYXL8/WZSJq3s3B9J9/mEPPOFvojS5k4zU7Sr71CI8X4ObBdOfpTgadieyow&#10;jR+gPJCsKMD9PoF1hcAFdyHAORRey5vJQf/5X6YuL3vzGwAA//8DAFBLAwQUAAYACAAAACEAwK/5&#10;nd8AAAANAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxo04iHJUQp6oQnJAQaThw&#10;dGI3sRqvQ+y24e/Znuht56HZmXKzuJGdzBysRwnpKgFmsPPaYi/hq3l7WAMLUaFWo0cj4dcE2FS3&#10;N6UqtD9jbU672DMKwVAoCUOMU8F56AbjVFj5ySBpez87FQnOPdezOlO4G3mWJDl3yiJ9GNRkXgbT&#10;HXZHJ2H7jfWr/floP+t9bZvmKcH3/CDl/d2yfQYWzRL/zXCpT9Whok6tP6IObCT8mNGWeDnWQgAj&#10;S5YLolqiRJoK4FXJr1dUfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCuMwDwlwEAACED&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDAr/md3wAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAAPEDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/QQA&#10;AAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="6F49A0E6" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:b/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="333333"/>
                       </w:rPr>
                       <w:t>Página</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="333333"/>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
@@ -10710,51 +10399,51 @@
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:color w:val="333333"/>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54EF3A7E" wp14:editId="78A3E4B0">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655168" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54EF3A7E" wp14:editId="78A3E4B0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>2766280</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9432831</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2243455" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="19" name="Textbox 19"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2243455" cy="165100"/>
                       </a:xfrm>
@@ -10834,51 +10523,51 @@
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="333333"/>
                               <w:spacing w:val="-2"/>
                             </w:rPr>
                             <w:t>01/01/2017</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="54EF3A7E" id="Textbox 19" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:217.8pt;margin-top:742.75pt;width:176.65pt;height:13pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPSYrbmAEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUt2OEyEUvjfxHQj3lmltN2bS6UbdaEw2&#10;arL6AJSBzsSBg+fQzvTtPbDT1uid8QYOcPj4ftjeT34QJ4vUQ2jkclFJYYOBtg+HRn7/9uHVGyko&#10;6dDqAYJt5NmSvN+9fLEdY21X0MHQWhQMEqgeYyO7lGKtFJnOek0LiDbwoQP0OvESD6pFPTK6H9Sq&#10;qu7UCNhGBGOJePfh+VDuCr5z1qQvzpFNYmgkc0tlxDLu86h2W10fUMeuNzMN/Q8svO4DP3qFetBJ&#10;iyP2f0H53iAQuLQw4BU41xtbNLCaZfWHmqdOR1u0sDkUrzbR/4M1n09P8SuKNL2DiQMsIig+gvlB&#10;7I0aI9VzT/aUauLuLHRy6PPMEgRfZG/PVz/tlIThzdVq/Xq92Uhh+Gx5t1lWxXB1ux2R0kcLXuSi&#10;kch5FQb69Egpv6/rS8tM5vn9zCRN+0n0bSPXOcW8s4f2zFpGjrOR9POo0UoxfArsV87+UuCl2F8K&#10;TMN7KD8kSwrw9pjA9YXADXcmwEEUXvOnyUn/vi5dt6+9+wUAAP//AwBQSwMEFAAGAAgAAAAhALoy&#10;FJ3iAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvEPkSdxYWlhL1zWdJgQnJLSu&#10;HDimTdZGa5zSZFt5e8wJjvb/6ffnYjvbgV305I1DAfEyAqaxdcpgJ+Cjfr3PgPkgUcnBoRbwrT1s&#10;y9ubQubKXbHSl0PoGJWgz6WAPoQx59y3vbbSL92okbKjm6wMNE4dV5O8Urkd+EMUpdxKg3Shl6N+&#10;7nV7OpytgN0nVi/m673ZV8fK1PU6wrf0JMTdYt5tgAU9hz8YfvVJHUpyatwZlWeDgNVjkhJKwSpL&#10;EmCEPGXZGlhDqySOE+Blwf9/Uf4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAT0mK25gB&#10;AAAiAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAujIU&#10;neIAAAANAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="54EF3A7E" id="Textbox 19" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:217.8pt;margin-top:742.75pt;width:176.65pt;height:13pt;z-index:-251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPSYrbmAEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUt2OEyEUvjfxHQj3lmltN2bS6UbdaEw2&#10;arL6AJSBzsSBg+fQzvTtPbDT1uid8QYOcPj4ftjeT34QJ4vUQ2jkclFJYYOBtg+HRn7/9uHVGyko&#10;6dDqAYJt5NmSvN+9fLEdY21X0MHQWhQMEqgeYyO7lGKtFJnOek0LiDbwoQP0OvESD6pFPTK6H9Sq&#10;qu7UCNhGBGOJePfh+VDuCr5z1qQvzpFNYmgkc0tlxDLu86h2W10fUMeuNzMN/Q8svO4DP3qFetBJ&#10;iyP2f0H53iAQuLQw4BU41xtbNLCaZfWHmqdOR1u0sDkUrzbR/4M1n09P8SuKNL2DiQMsIig+gvlB&#10;7I0aI9VzT/aUauLuLHRy6PPMEgRfZG/PVz/tlIThzdVq/Xq92Uhh+Gx5t1lWxXB1ux2R0kcLXuSi&#10;kch5FQb69Egpv6/rS8tM5vn9zCRN+0n0bSPXOcW8s4f2zFpGjrOR9POo0UoxfArsV87+UuCl2F8K&#10;TMN7KD8kSwrw9pjA9YXADXcmwEEUXvOnyUn/vi5dt6+9+wUAAP//AwBQSwMEFAAGAAgAAAAhALoy&#10;FJ3iAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvEPkSdxYWlhL1zWdJgQnJLSu&#10;HDimTdZGa5zSZFt5e8wJjvb/6ffnYjvbgV305I1DAfEyAqaxdcpgJ+Cjfr3PgPkgUcnBoRbwrT1s&#10;y9ubQubKXbHSl0PoGJWgz6WAPoQx59y3vbbSL92okbKjm6wMNE4dV5O8Urkd+EMUpdxKg3Shl6N+&#10;7nV7OpytgN0nVi/m673ZV8fK1PU6wrf0JMTdYt5tgAU9hz8YfvVJHUpyatwZlWeDgNVjkhJKwSpL&#10;EmCEPGXZGlhDqySOE+Blwf9/Uf4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAT0mK25gB&#10;AAAiAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAujIU&#10;neIAAAANAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="2370DA42" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="333333"/>
                       </w:rPr>
                       <w:t>Fecha</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="333333"/>
                         <w:spacing w:val="-6"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="333333"/>
                       </w:rPr>
@@ -10931,51 +10620,51 @@
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="333333"/>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
                       <w:t>01/01/2017</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="428929E0" wp14:editId="23184C9F">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="428929E0" wp14:editId="23184C9F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6175456</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9432831</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="697230" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="20" name="Textbox 20"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="697230" cy="165100"/>
                       </a:xfrm>
@@ -11016,51 +10705,51 @@
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="333333"/>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
                             <w:t>9</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="428929E0" id="Textbox 20" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:486.25pt;margin-top:742.75pt;width:54.9pt;height:13pt;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC93pBPlwEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs2O0zAQviPxDpbvNGnRFoiaroAVCGkF&#10;SMs+gOvYjUXsMTNuk749Y2/aIvaGuDgTz/jz9+PN7eQHcTRIDkIrl4taChM0dC7sW/n449Ort1JQ&#10;UqFTAwTTypMhebt9+WIzxsasoIehMygYJFAzxlb2KcWmqkj3xitaQDSBmxbQq8S/uK86VCOj+6Fa&#10;1fW6GgG7iKANEe/ePTXltuBba3T6Zi2ZJIZWMrdUVizrLq/VdqOaParYOz3TUP/AwisX+NIL1J1K&#10;ShzQPYPyTiMQ2LTQ4Cuw1mlTNLCaZf2XmodeRVO0sDkULzbR/4PVX48P8TuKNH2AiQMsIijeg/5J&#10;7E01RmrmmewpNcTTWehk0ecvSxB8kL09Xfw0UxKaN9fv3qxec0dza7m+WdbF7+p6OCKlzwa8yEUr&#10;keMqBNTxnlK+XjXnkZnL0/WZSJp2k3BdK29yiHlnB92JpYycZivp10GhkWL4EtiuHP25wHOxOxeY&#10;ho9QHkhWFOD9IYF1hcAVdybAORRe85vJQf/5X6auL3v7GwAA//8DAFBLAwQUAAYACAAAACEAYVC6&#10;wuIAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KidQEqaxqkqBCckRBoO&#10;PTqxm0SN1yF22/D3bE9wm9U8zc7km9kO7Gwm3zuUEC0EMION0z22Er6qt4cUmA8KtRocGgk/xsOm&#10;uL3JVabdBUtz3oWWUQj6TEnoQhgzzn3TGav8wo0GyTu4yapA59RyPakLhduBx0IsuVU90odOjeal&#10;M81xd7IStnssX/vvj/qzPJR9Va0Evi+PUt7fzds1sGDm8AfDtT5Vh4I61e6E2rNBwuo5Tggl4ylN&#10;SF0RkcaPwGpSSRQlwIuc/59R/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC93pBPlwEA&#10;ACEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBhULrC&#10;4gAAAA4BAAAPAAAAAAAAAAAAAAAAAPEDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="428929E0" id="Textbox 20" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:486.25pt;margin-top:742.75pt;width:54.9pt;height:13pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC93pBPlwEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs2O0zAQviPxDpbvNGnRFoiaroAVCGkF&#10;SMs+gOvYjUXsMTNuk749Y2/aIvaGuDgTz/jz9+PN7eQHcTRIDkIrl4taChM0dC7sW/n449Ort1JQ&#10;UqFTAwTTypMhebt9+WIzxsasoIehMygYJFAzxlb2KcWmqkj3xitaQDSBmxbQq8S/uK86VCOj+6Fa&#10;1fW6GgG7iKANEe/ePTXltuBba3T6Zi2ZJIZWMrdUVizrLq/VdqOaParYOz3TUP/AwisX+NIL1J1K&#10;ShzQPYPyTiMQ2LTQ4Cuw1mlTNLCaZf2XmodeRVO0sDkULzbR/4PVX48P8TuKNH2AiQMsIijeg/5J&#10;7E01RmrmmewpNcTTWehk0ecvSxB8kL09Xfw0UxKaN9fv3qxec0dza7m+WdbF7+p6OCKlzwa8yEUr&#10;keMqBNTxnlK+XjXnkZnL0/WZSJp2k3BdK29yiHlnB92JpYycZivp10GhkWL4EtiuHP25wHOxOxeY&#10;ho9QHkhWFOD9IYF1hcAVdybAORRe85vJQf/5X6auL3v7GwAA//8DAFBLAwQUAAYACAAAACEAYVC6&#10;wuIAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KidQEqaxqkqBCckRBoO&#10;PTqxm0SN1yF22/D3bE9wm9U8zc7km9kO7Gwm3zuUEC0EMION0z22Er6qt4cUmA8KtRocGgk/xsOm&#10;uL3JVabdBUtz3oWWUQj6TEnoQhgzzn3TGav8wo0GyTu4yapA59RyPakLhduBx0IsuVU90odOjeal&#10;M81xd7IStnssX/vvj/qzPJR9Va0Evi+PUt7fzds1sGDm8AfDtT5Vh4I61e6E2rNBwuo5Tggl4ylN&#10;SF0RkcaPwGpSSRQlwIuc/59R/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC93pBPlwEA&#10;ACEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBhULrC&#10;4gAAAA4BAAAPAAAAAAAAAAAAAAAAAPEDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="183BADF4" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="333333"/>
                       </w:rPr>
                       <w:t>Versión</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="333333"/>
                         <w:spacing w:val="-7"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="333333"/>
                       </w:rPr>
@@ -11072,132 +10761,223 @@
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="333333"/>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:t>9</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="776B0FA3" w14:textId="77777777" w:rsidR="00A524D0" w:rsidRDefault="00A524D0">
+    <w:p w14:paraId="64E0C348" w14:textId="77777777" w:rsidR="002703AB" w:rsidRDefault="002703AB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04A63361" w14:textId="77777777" w:rsidR="00A524D0" w:rsidRDefault="00A524D0">
+    <w:p w14:paraId="166E3A2F" w14:textId="77777777" w:rsidR="002703AB" w:rsidRDefault="002703AB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3EC4E9C4" w14:textId="77777777" w:rsidR="00A85D0F" w:rsidRDefault="00000000">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="44C1A492" w14:textId="6904F988" w:rsidR="00F848D9" w:rsidRDefault="00F848D9" w:rsidP="00C90C87">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7EE5D4A8" wp14:editId="61253633">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5814370</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>312420</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553691"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="627901944" name="Picture 627901944"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect r="4369" b="28533"/>
+                  <a:stretch/>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="283210" cy="553691"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3EC4E9C4" w14:textId="254AE622" w:rsidR="00A85D0F" w:rsidRDefault="00F848D9">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654144" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="181D0E89" wp14:editId="2DC3633B">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="456B6225" wp14:editId="3D832101">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>6302033</wp:posOffset>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5783580</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>638469</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-335915</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="377235" cy="764269"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="283210" cy="553691"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="17" name="Image 17"/>
+          <wp:docPr id="458033015" name="Picture 458033015"/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="17" name="Image 17"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill>
-[...3 lines deleted...]
-                  </a:stretch>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect r="4369" b="28533"/>
+                  <a:stretch/>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="377235" cy="764269"/>
+                    <a:ext cx="283210" cy="553691"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E324203"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="74161570"/>
     <w:lvl w:ilvl="0" w:tplc="BDEEDA12">
       <w:start w:val="23"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="835" w:hanging="361"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="99"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
@@ -11288,51 +11068,50 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D00AB884">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7848" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="673519F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7EAE62A6"/>
     <w:lvl w:ilvl="0" w:tplc="F4E8083C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="99"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5B8C8698">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2364" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
@@ -11403,59 +11182,58 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7188" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="06E62040">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7992" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72BB46B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6B482FF6"/>
+    <w:tmpl w:val="42ECE610"/>
     <w:lvl w:ilvl="0" w:tplc="7A2ED24E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="835" w:hanging="370"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="99"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A69085C2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1756" w:hanging="557"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
@@ -11545,114 +11323,124 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7857" w:hanging="557"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2146853730">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1227229296">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="597176076">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A85D0F"/>
+    <w:rsid w:val="00195D4E"/>
+    <w:rsid w:val="002703AB"/>
+    <w:rsid w:val="004552AC"/>
     <w:rsid w:val="004A2911"/>
+    <w:rsid w:val="004F0E09"/>
     <w:rsid w:val="0064047D"/>
     <w:rsid w:val="007D78A6"/>
     <w:rsid w:val="00A524D0"/>
     <w:rsid w:val="00A85D0F"/>
     <w:rsid w:val="00AF569E"/>
     <w:rsid w:val="00B9064D"/>
+    <w:rsid w:val="00C90C87"/>
     <w:rsid w:val="00D24F22"/>
     <w:rsid w:val="00D476B5"/>
     <w:rsid w:val="00F26680"/>
+    <w:rsid w:val="00F848D9"/>
+    <w:rsid w:val="00FA26AE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-NL"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="180A999D"/>
   <w15:docId w15:val="{C2C92FA0-F580-405F-A034-593EBBFF8C07}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12134,63 +11922,152 @@
     <w:rsid w:val="00D476B5"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D24F22"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D24F22"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F848D9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F848D9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F848D9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F848D9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F848D9"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004552AC"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/office/oai/default.aspx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/taxonomy/term/111" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp-test.acquia.undp.org/document/cdr-bridge-quick-navigation-steps" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/11431" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/taxonomy/term/106/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/OAI-Portal/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/11431" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/OAI-Portal/audits/SitePages/ngo_nim_hact_audits.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp-test.acquia.undp.org/document/cdr-bridge-quick-navigation-steps" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/taxonomy/term/111" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/office/oai/default.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/taxonomy/term/106/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -12434,78 +12311,78 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>13412</Characters>
+  <Pages>6</Pages>
+  <Words>2442</Words>
+  <Characters>13923</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>231</Lines>
-  <Paragraphs>71</Paragraphs>
+  <Lines>116</Lines>
+  <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15838</CharactersWithSpaces>
+  <CharactersWithSpaces>16333</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Rahel Haileslassie</dc:creator>
   <cp:keywords>, docId:343448FBD64A817D4C7F50D90D679120</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Created">
     <vt:filetime>2023-08-30T00:00:00Z</vt:filetime>
   </property>