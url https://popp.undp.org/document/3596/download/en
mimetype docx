--- v0 (2025-10-25)
+++ v1 (2026-06-04)
@@ -1,4672 +1,4332 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="665577E3" w14:textId="77777777" w:rsidR="00372D57" w:rsidRPr="00BE7E74" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+    <w:p w14:paraId="39A80277" w14:textId="7FC9660B" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
       <w:pPr>
         <w:spacing w:after="116" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-          <w:lang w:val="en-GB"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Direct Implementation (DIM) Modality </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77E51F5F" w14:textId="339059FB" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+    <w:p w14:paraId="7D73500A" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...27 lines deleted...]
-    <w:p w14:paraId="2BF16C89" w14:textId="77777777" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Direct Implementation (DIM) is the modality whereby UNDP takes on the role of Implementing Partner. In DIM modality, UNDP has the technical and administrative capacity to assume the responsibility for mobilizing and applying effectively the required inputs </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reach the expected outputs. UNDP assumes overall management responsibility and accountability for project implementation. Accordingly, UNDP must follow all policies and procedures established for its own operations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BD29468" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67DD8255" w14:textId="77777777" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+    <w:p w14:paraId="68942E86" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The responsibility for the execution of the DIM projects rests with UNDP. This role in some projects is reflected in the Standard Basic Assistance Agreement (SBAA) signed by UNDP with the Government (or other document of agreement with the host Government).  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37DDEA6B" w14:textId="77777777" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+    <w:p w14:paraId="17C9B53B" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5776E828" w14:textId="77777777" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+    <w:p w14:paraId="303A5726" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="12" w:line="250" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="07B525D8" w14:textId="77777777" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+        <w:ind w:right="1" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP may identify a Responsible Party to carry out activities within a DIM project. A Responsible Party is defined as an entity that has been selected to act on behalf of the UNDP </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on the basis of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a written agreement or contract to purchase goods or provide services using the project budget. The Responsible Party may manage the use of these goods and services to carry out project activities and produce outputs.  All Responsible Parties are directly accountable to UNDP in accordance with the terms of their agreement or contract with UNDP.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="492E27EB" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B7984BE" w14:textId="06C3F3AD" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+    <w:p w14:paraId="0ABE376B" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...55 lines deleted...]
-    <w:p w14:paraId="0FE64C7C" w14:textId="77777777" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As per UNDP’s Financial Regulations and Rules (FRR) (21.02), the following general principles must be given due consideration: Best value for money; fairness, integrity, transparency; effective international competition and the interest of UNDP. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E60BD91" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1110F443" w14:textId="77777777" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+    <w:p w14:paraId="20553846" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Under the UNDP FRR 16.05, the Responsible Party may follow its own procedures only to the extent that they do not contravene the FRR principles. Where the financial governance of the responsible party, does not provide the required guidance to ensure best value for money, fairness, integrity, transparency, and effective international competition, shall apply. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52775F31" w14:textId="77777777" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+    <w:p w14:paraId="005C8BAF" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="488BC520" w14:textId="77777777" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+    <w:p w14:paraId="7967592A" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="33"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Irrespective of whether a responsible party is selected, the Project Manager is responsible for:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35162CCD" w14:textId="77777777" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+    <w:p w14:paraId="0CD4A0FD" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="008B4A32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="557"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="377"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Managing the overall conduct of the project;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EC17596" w14:textId="5F555F67" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+    <w:p w14:paraId="5430CE05" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="008B4A32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="557"/>
-[...27 lines deleted...]
-    <w:p w14:paraId="4EC8CF69" w14:textId="77777777" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="377"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Implementing activities by mobilizing goods and services; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F5C73EC" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="008B4A32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="557"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="377"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Checking on progress and plan deviations;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08C9D9C5" w14:textId="77777777" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+    <w:p w14:paraId="48D82A55" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="008B4A32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="557"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="377"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Ensuring that changes are controlled and problems addressed;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42B42040" w14:textId="2667EE12" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+    <w:p w14:paraId="27DCD3A0" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="008B4A32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="557"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="13460E3F" w14:textId="77777777" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="377"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Monitoring progress and risks; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="062FE969" w14:textId="2F91C180" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="008B4A32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="557"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="377"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Reporting on progress including measures to address challenges and opportunities. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="019D35F2" w14:textId="4762CCB4" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+    <w:p w14:paraId="771A0FD2" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
       <w:pPr>
         <w:spacing w:after="139" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...36 lines deleted...]
-    <w:p w14:paraId="072B3B17" w14:textId="77777777" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DDDF1B6" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
       <w:pPr>
         <w:spacing w:after="179" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0" w:hanging="10"/>
-[...7 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">FINANCIAL MANAGEMENT: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03F8B88A" w14:textId="69120076" w:rsidR="00CD0A85" w:rsidRDefault="00372D57" w:rsidP="00CD0A85">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="068EA7DD" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...15 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the context of DIM, Quantum provides the management information system to ensure accuracy and transparency of financial information. The Country Office should use </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Quantum</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD0A85">
-[...39 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">keep track </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>of the financial status of the project at all times</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, to control expenses; handle outstanding commitments; make payments; and monitor the performance of contractors.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29CA8D79" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="715"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AA219AC" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...34 lines deleted...]
-    <w:p w14:paraId="0AA45BCE" w14:textId="6138AEE6" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quantum shall be used for both financial management and substantive monitoring. This will enable the production of reports that are part of UNDP Country Office central oversight and monitoring while serving as the building blocks for periodic reviews and communications with stakeholders.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17BFB69A" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="151"/>
-[...23 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="151" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any adjustments to the initial approved budget shall be reflected as budgetary revisions in Quantum which to be finalized for the year(s) affected by the adjustment.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30CCE0A0" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
+      <w:pPr>
+        <w:spacing w:after="139" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FD1187">
-[...32 lines deleted...]
-    <w:p w14:paraId="0A09BDC5" w14:textId="569AA2AB" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+    </w:p>
+    <w:p w14:paraId="3ED23A2F" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
       <w:pPr>
         <w:spacing w:after="179" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0" w:hanging="10"/>
-[...7 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="32C1F0E1" w14:textId="3497FC61" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RECORDING A DIM PROJECT IN QUANTUM  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="220EF1AC" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="308"/>
-[...28 lines deleted...]
-    <w:p w14:paraId="5542B80F" w14:textId="04C8B579" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+        <w:spacing w:after="308" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The following aspects must be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>taken into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> when recording a project in Quantum: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="325A09BC" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="008B4A32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="557"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="7B9C0CDC" w14:textId="0E94260C" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="377"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>CPAP - Signed with the Government - outside Quantum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43343841" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="008B4A32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="167"/>
-[...42 lines deleted...]
-    <w:p w14:paraId="32A08F4C" w14:textId="02E1075D" w:rsidR="0002326F" w:rsidRDefault="0002326F" w:rsidP="00372D57">
+        <w:spacing w:after="167" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="377"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AWPs - Recorded in Quantum, including different Tasks   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="455EEFFA" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="311"/>
-[...126 lines deleted...]
-    <w:p w14:paraId="01D6D9E5" w14:textId="41DC3E39" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+        <w:spacing w:after="311" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The term ‘Project’ in UNDP represents the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ProDoc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and a project is created for each </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ProDoc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. There is a one-to-one relationship between the Project and the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ProDoc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. The budget is controlled at the Project level. The project results hierarchy of outcome, output and activities are represented by the terms Work Breakdown Structure/Tasks in the Quantum (L1 Tasks represents outputs and L2 Tasks represents activities):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="662925E8" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="008B4A32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="30"/>
-[...28 lines deleted...]
-    <w:p w14:paraId="2A71CC68" w14:textId="55B8C046" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="006E7CBD" w:rsidP="00372D57">
+        <w:spacing w:after="30" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="377"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Executing Agent” – For harmonized programmes, this is the institution which signs the CPAP.  This is not entered into Quantum.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53A01830" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="008B4A32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="28"/>
-[...63 lines deleted...]
-    <w:p w14:paraId="6ABB7DAF" w14:textId="7D91164A" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+        <w:spacing w:after="28" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="377"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responsible Party – It is UNDP for DIM projects and is reflected in the Quantum when creating the Proposal, Award, and Project, in the “Institution ID” (Institution ID - Atlas code: 99999). UNDP should also be reflected in the Responsible Partner field (Implementing. Agent - Atlas code: 001981)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FCCBA49" w14:textId="05B91CE0" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="008B4A32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="311"/>
-[...84 lines deleted...]
-    <w:p w14:paraId="689FFB38" w14:textId="7EC04524" w:rsidR="00503935" w:rsidRDefault="00503935" w:rsidP="00372D57">
+        <w:spacing w:after="311" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="377"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responsible Parties must be reflected </w:t>
+      </w:r>
+      <w:r w:rsidR="004F3A14" w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in Quantum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the Distribution at the budget level, in the field “Responsible Partner” (for non-harmonized programmes, here should be reflected the Implementing Agency).    However, tasks, another party (“Responsible Party”) may be designated.  This party may be the government, an NGO, or an Agency of the UN System.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C135BFC" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...100 lines deleted...]
-    <w:p w14:paraId="35D1937E" w14:textId="6AFDAE39" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Project Financial Plan in Quantum is the planned project budget (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ProDoc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) for all funding sources. The Award in Quantum is the Funding Arrangement (Donor Agreement) which generates the contract that creates the invoice and revenue plan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DBCA7BD" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="715"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="497BEBA8" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...27 lines deleted...]
-        <w:r w:rsidRPr="00AF3E66">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In accordance with the UNDP revenue policy, all funds will be recorded in Quantum according to the established rules for Receivables irrespective of the origin of the funds to implement the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">project.  Funds may be corporate (i.e. TRAC), Agencies’ funds, Trust funds, Cost Sharing from the Government, International Financial Institutions, Bilateral Donors, etc.  Refer to the section of the Policies and Procedures on </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="009F7450">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Revenue management</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E45B2A">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> for detailed information on how to record revenue for the projects.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44141859" w14:textId="77777777" w:rsidR="00372D57" w:rsidRPr="00BE7E74" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+    <w:p w14:paraId="320C5862" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51F6E46D" w14:textId="2111ACFB" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+    <w:p w14:paraId="1EA784F7" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...27 lines deleted...]
-    <w:p w14:paraId="07A5F820" w14:textId="4DE0E1C5" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In accordance with the UNDP expense policy and IPSAS, expenses will be recognized when the goods or services have been received by UNDP. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BA4B7A6" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="008B4A32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="557"/>
-[...27 lines deleted...]
-    <w:p w14:paraId="052CA4E4" w14:textId="4E3D13F8" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="377"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Property, Plant and Equipment that meet the capitalization threshold will be capitalized and depreciation charged as an expense within the reporting period. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19260C76" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="008B4A32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="313"/>
-[...42 lines deleted...]
-    <w:p w14:paraId="1CBE7A53" w14:textId="1943842C" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+        <w:spacing w:after="313" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="377"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Payments made in advance of receipt of goods and services will be recognized as prepayments which are offset on the first invoiced payment. Prepayments are not expenses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63B8C456" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Refer to the section of the Policies and Procedures on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="00EF2A25">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="009F7450">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Management of Expenses</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E45B2A">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> for detailed information on how to record expenses for the projects.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52677E2B" w14:textId="77777777" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+    <w:p w14:paraId="4250FD4B" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
       <w:pPr>
         <w:spacing w:after="139" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6760246A" w14:textId="77777777" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+    <w:p w14:paraId="38120F39" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
       <w:pPr>
         <w:spacing w:after="179" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0" w:hanging="10"/>
-[...7 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">FINANCIAL REPORTING </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E61ECD1" w14:textId="77777777" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+    <w:p w14:paraId="27DEC38B" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="301"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="301" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The financial reporting and control mechanisms used to monitor DIM are:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DC706DC" w14:textId="77777777" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+    <w:p w14:paraId="28006A10" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="008B4A32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="557"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="287"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Combined Delivery Report (CDR).  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="175F065B" w14:textId="77777777" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+    <w:p w14:paraId="32F1B4FD" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="008B4A32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="557"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="287"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Project Budget Balance </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3383A222" w14:textId="44CD8D18" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+    <w:p w14:paraId="7DB92B31" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="008B4A32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="136"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="136" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="287"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Project Transactions detail report </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BEFBA5B" w14:textId="77777777" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+    <w:p w14:paraId="43BAFC79" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16CD2441" w14:textId="77777777" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
-[...11 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="77748997" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="190" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="5899" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The Combined Delivery Report (CDR)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45B2A">
-[...3 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14FA7107" w14:textId="47932B72" w:rsidR="00FF44D9" w:rsidRPr="00FF44D9" w:rsidRDefault="00372D57" w:rsidP="00FF44D9">
+    <w:p w14:paraId="4CCF6BAD" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="34"/>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...14 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Based on expenditures recorded in Quantum from project implementing partners and agents, UN Agencies and UNDP direct implementation, UNDP issues a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Combined Delivery Report (“CDR”) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at the end of each quarter and at the end of the year for nationally implemented projects and directly implemented projects (upon financial closure of the reporting period). </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk481674127"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The reports reflect cumulative expenditures i.e. 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quarter CDR covers expenses incurred from January to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>June,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45B2A">
-[...75 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:bidi="km-KH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45B2A">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB" w:bidi="km-KH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>rd</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45B2A">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:bidi="km-KH"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quarter CDR covers cumulative expenditures from January to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:bidi="km-KH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>September</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:bidi="km-KH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB" w:bidi="km-KH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45B2A">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:bidi="km-KH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> quarter CDR covers cumulative expenditures from January to December.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45B2A">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00E45B2A">
-[...73 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Combined Delivery Report is a mandatory official report that reflects project expenditures. When a CDR is generated, the UNDP Office should verify that all financial information is complete and accurate, and the information is consistent with the approved work plan and the project budget. Any required adjustments should be made in Quantum where necessary before the CDR is certified. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Expenses are to be recognized in the period that the expense was incurred</w:t>
       </w:r>
-      <w:r w:rsidR="00FF44D9" w:rsidRPr="00FF44D9">
-[...1 lines deleted...]
-          <w:rStyle w:val="normaltextrun"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="D13438"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00D2F04E" w14:textId="77777777" w:rsidR="00372D57" w:rsidRPr="00BE7E74" w:rsidRDefault="00372D57" w:rsidP="00372D57">
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="4C62B592" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="355"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37597FE2" w14:textId="4B39AED0" w:rsidR="00372D57" w:rsidRPr="00567B85" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+    <w:p w14:paraId="01DC8732" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="34"/>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-    <w:p w14:paraId="7F8BC6A2" w14:textId="7EF44C2F" w:rsidR="00372D57" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>CDR is generated by Project and is divided into the following three sections:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="043B44E3" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="008B4A32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="34"/>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...26 lines deleted...]
-    <w:p w14:paraId="30502FBC" w14:textId="4C0BC9D9" w:rsidR="00372D57" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Expenditure by Fund Code: Shows expenditure grouped by project and fund code broken down into the respective general ledger accounts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70CE6306" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="008B4A32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="34"/>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...75 lines deleted...]
-    <w:p w14:paraId="0F4414F1" w14:textId="7B4B6517" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Expenditure by Task: Shows expenditure grouped by project, work breakdown structure (outputs/activities) and fund code broken down into the respective general ledger accounts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38B9D49B" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="008B4A32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="34"/>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...26 lines deleted...]
-    <w:p w14:paraId="41E42CA1" w14:textId="77777777" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fund Utilization: Reports outstanding NIM advances with the Responsible Partner, undepreciated fixed assets, unamortized intangible assets, prepayments, inventory and outstanding commitments made by UNDP as direct support to the project. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C1E1D8B" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6990F67A" w14:textId="375A7CB9" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00C42D52">
+    <w:p w14:paraId="3A60322A" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="34"/>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="9" w:hanging="360"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon communication of the financial closure of each quarter by OFM, CDRs will be automatically generated and delivered to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00D40D0B">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="009F7450">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>CDR Bridge</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45B2A">
-[...21 lines deleted...]
-        <w:r w:rsidRPr="00D40D0B">
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">platform for access by UNDP Offices. Offices are required to use the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="009F7450">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>CDR Bridge</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45B2A">
-[...7 lines deleted...]
-        <w:r w:rsidRPr="00D40D0B">
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to certify </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>CDRs.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The platform automatically tracks the acceptance and rejection of quarterly CDRS. Offices can also use the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="009F7450">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>CDR Bridge</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45B2A">
-[...22 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>platform to print CDRs for review and manual certification but Offices are strongly encouraged to certify the CDRs electronically on the platform. A recorded training video of how to use the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="00D40D0B">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="009F7450">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>CDR Bridge</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45B2A">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>platform is available on the platform</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45B2A">
-[...30 lines deleted...]
-        <w:r w:rsidR="003B3746" w:rsidRPr="003B3746">
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Offices can also refer to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="009F7450">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>CDR Bridge Navigation Guide</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="003B3746">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="794C85ED" w14:textId="77777777" w:rsidR="00372D57" w:rsidRPr="00557BA6" w:rsidRDefault="00372D57" w:rsidP="00372D57">
-[...7 lines deleted...]
-    <w:p w14:paraId="07BACC9D" w14:textId="256F9E00" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+    <w:p w14:paraId="177158D7" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7269F2F0" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...27 lines deleted...]
-        <w:r w:rsidRPr="00D40D0B">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The expenditure by fund code and project and the fund utilization reports form part of the CDR package that needs to be certified. Before the report is certified, a UNDP official must electronically confirm in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="009F7450">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>CDR Bridge</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45B2A">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>platform</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45B2A" w:rsidDel="00457E9F">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009F7450" w:rsidDel="00457E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45B2A">
-[...21 lines deleted...]
-    <w:p w14:paraId="24484BB9" w14:textId="77777777" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that the financial information in the report is complete and accurate and is consistent with the project work plan and project budget. The CDR can then be sent electronically via email or printed and sent manually to the authorized UNDP official (programme staff) to certify and confirm the validity of the reported expenses.  The CDR Bridge will automatically generate a cover letter to accompany the CDR certification request. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6599E249" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="048DC3E3" w14:textId="0B7DDC69" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+    <w:p w14:paraId="5B8B0986" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="34"/>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">CDRs for Q1, Q2, Q3 and Q4 will be available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidRPr="00D40D0B">
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="009F7450">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>CDR Bridge</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45B2A">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">but certification of Q1 CDR is not mandatory. Only Q2, Q3 and Q4 need to be certified. The cover letter generated by the CDR bridge requires the CDR to be certified within 15 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45B2A">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>calendar</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45B2A">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> days. If no response is received within 15 days, the platform</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45B2A" w:rsidDel="001A55C2">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009F7450" w:rsidDel="001A55C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45B2A">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">will send a follow-up request indicating that the Combined Delivery Report shall be deemed to have been accepted if a response is not received within 15 days from the date of the second request. The platform will track, via a colour coded scheme, the status of CDR certification requests including where no response has been received and the CDR was deemed automatically accepted. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DA0A079" w14:textId="77777777" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+    <w:p w14:paraId="7FF92EF2" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="263926F6" w14:textId="77777777" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+    <w:p w14:paraId="158AEEE1" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="34"/>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">At year-end OAI requires audit firms who carry out HACT financial audits or DIM audits to include in their audit reports a copy of the certified CDR. Offices should therefore ensure that all Q4 CDRs where UNDP is the implementing partner are certified. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79987F82" w14:textId="77777777" w:rsidR="00372D57" w:rsidRPr="00BE7E74" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+    <w:p w14:paraId="6FBDE8B2" w14:textId="29957AE5" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="008B4A32">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1790D4F3" w14:textId="767D570C" w:rsidR="00372D57" w:rsidRDefault="00372D57" w:rsidP="00372D57">
-[...7 lines deleted...]
-    <w:p w14:paraId="2A462DF8" w14:textId="02CAD235" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+    <w:p w14:paraId="6394F9A9" w14:textId="7437551A" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="34" w:line="252" w:lineRule="auto"/>
-        <w:ind w:right="190"/>
+        <w:ind w:right="190" w:hanging="370"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>If adjustments to the recorded expenses reported in the Combined Delivery Report are required, the adjustments should be recorded in the period to which the Combined Delivery Report relate</w:t>
       </w:r>
-      <w:r w:rsidR="00817534">
-[...37 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. UNDP Offices must ensure timely issuance and thorough review of CDRs and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>FACE forms to minimize recording of adjustments in subsequent periods that cause cut-off errors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="653AB21E" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
+      <w:pPr>
+        <w:spacing w:after="151" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17D00E0E" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
+      <w:pPr>
+        <w:spacing w:after="139" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The Project Budget Balance  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23B7EACE" w14:textId="66985B89" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
+      <w:pPr>
+        <w:spacing w:after="306" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="004F3A14">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-    <w:p w14:paraId="6B94BD6B" w14:textId="4BF3469B" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00C42D52">
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Project Budget Balance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is a report used to monitor and manage budgetary availability for a particular project for a single year. The report shows approved budgets, commitments, and expense plus the full asset cost for a particular project.  It shows outstanding NEX advances for current and prior years.  It shows budget balances and budget utilization rate of the project. A user can use this report when monitoring the financial movements of projects. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61B7B1C2" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
       <w:pPr>
         <w:spacing w:after="139" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...30 lines deleted...]
-      <w:r w:rsidRPr="00E45B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The Project Transaction Detail </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F2B3FE8" w14:textId="5BE2BB07" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="004F3A14">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="auto"/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45B2A">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45B2A">
-        <w:rPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
-[...14 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Project Transaction Detail</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> report is used to provide the lowest level of transactional details supporting commitments, expense, and full cost of asset amounts shown on the project budget balance report.  The report shows transactions at the project/, work breakdown structure, tasks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7450" w:rsidDel="00C021E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45B2A">
-[...7 lines deleted...]
-    <w:p w14:paraId="576CB3AE" w14:textId="304BDC44" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00C42D52">
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/Chart of Accounts (Distribution) level, including invoice/purchase order IDs, vendor ID and name, and line descriptions. Any user who needs to have more detailed information about project transactions can run this report for monitoring the financial movements of all projects. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="193F9EB8" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
       <w:pPr>
         <w:spacing w:after="139" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...34 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45B2A">
-[...7 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="38B8C0DA" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="190" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
-[...126 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>RESULTS MANAGEMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43DE0FAE" w14:textId="77777777" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="22CB3407" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="008B4A32">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="355"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The Project Manager should coordinate the preparation of financial reports with the finance </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45B2A">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">section of the Country Office. In DIM projects the Resident Representatives, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45B2A">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">or staff who have </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45B2A">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>received delegated authority in accordance with UNDP’s Delegation of Authority policy,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45B2A">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> are </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45B2A">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">responsible for certifying the CDRs or in the case of regional projects, designated Project </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45B2A">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Managers are responsible. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="390C6166" w14:textId="77777777" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+    <w:p w14:paraId="6897B94C" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B016211" w14:textId="6B0FAC90" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1FAC80C3" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="008B4A32">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="355"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon finalization of a project, the remaining balance of funds (not if UNDP regular funds) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45B2A">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">deposited in the UNDP accounts for the project activities must be reimbursed to the same Donor </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45B2A">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">that initially provided the funds, or may be re-programmed if so agreed with the Donor (refer to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45B2A">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">POPP on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidR="004F26FE" w:rsidRPr="004F26FE">
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="009F7450">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Refunds to Donors</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E45B2A">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F1C021C" w14:textId="77777777" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+    <w:p w14:paraId="37D47EC0" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2089E782" w14:textId="77777777" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+    <w:p w14:paraId="5CAE2693" w14:textId="0F4E4C08" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="008B4A32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="149"/>
-[...11 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:after="149" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="355"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">The Project Manager should coordinate with the administrative units of the Country Office on the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45B2A">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">follow up of disbursements against obligations. Country Office administrative units or sections </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45B2A">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">that are managing recruitment, contracting and procurement for DIM projects may follow-up and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45B2A">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">update records of outstanding obligations. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6583191A" w14:textId="77777777" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
-[...12 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="200AB324" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="190" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Audit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7166E118" w14:textId="77777777" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
-[...26 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3D286CDE" w14:textId="08D2D965" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="008B4A32">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="151"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="151" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="355"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The audit of DIM projects is made through the UNDP’s Office of Audit and Investigation (OAI). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45B2A">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Resident Representatives may request OAI to undertake audits of DIM projects as an exception. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45B2A">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Refer to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23">
-        <w:r w:rsidRPr="00ED4CF0">
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="009F7450">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>OAI site</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId24">
-        <w:r w:rsidRPr="00ED4CF0">
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidRPr="009F7450">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E45B2A">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">for further information. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42CADA92" w14:textId="77777777" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
-[...17 lines deleted...]
-    <w:p w14:paraId="7B2FDB91" w14:textId="77777777" w:rsidR="00372D57" w:rsidRPr="00E45B2A" w:rsidRDefault="00372D57" w:rsidP="00372D57">
+    <w:p w14:paraId="52E5625B" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="009F7450">
       <w:pPr>
         <w:spacing w:after="179" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0" w:hanging="10"/>
-[...7 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
-[...1 lines deleted...]
-        </w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Cost Recovery  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76074348" w14:textId="535C0054" w:rsidR="00372D57" w:rsidRDefault="00372D57" w:rsidP="007958C1">
+    <w:p w14:paraId="44FB1181" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="009F7450" w:rsidRDefault="009F7450" w:rsidP="008B4A32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="149"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="149" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="1" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Cost recovery is the charge levied on Other Resources programme expenses for the estimated </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C42D52">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">incremental costs to UNDP associated with managing the implementation of programmes funded </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C42D52">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">through Other Resources. GMS should be charged if funds other than core funds are budgeted in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C42D52">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009F7450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">a DIM project.  </w:t>
-[...43 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId30"/>
+        <w:t xml:space="preserve">a DIM project.  Delivery enabling services to projects (formerly Direct Project Charging DPC) is followed to charge for all direct services provided irrespective of the funding mechanism (both Core and Non-Core resources). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5324FB12" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="009F7450">
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="even" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:footerReference w:type="first" r:id="rId22"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1481" w:right="1435" w:bottom="1493" w:left="1440" w:header="720" w:footer="721" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4EF9FF5E" w14:textId="77777777" w:rsidR="003E7F09" w:rsidRDefault="003E7F09">
+    <w:p w14:paraId="42932F7A" w14:textId="77777777" w:rsidR="00EF5766" w:rsidRDefault="00EF5766" w:rsidP="009F7450">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47FEFCB7" w14:textId="77777777" w:rsidR="003E7F09" w:rsidRDefault="003E7F09">
+    <w:p w14:paraId="13276949" w14:textId="77777777" w:rsidR="00EF5766" w:rsidRDefault="00EF5766" w:rsidP="009F7450">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...29 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...5 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="73D82040" w14:textId="77777777" w:rsidR="00EE2A01" w:rsidRDefault="00E6302F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7022B40D" w14:textId="77777777" w:rsidR="009F7450" w:rsidRDefault="009F7450">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="2" w:firstLine="0"/>
+      <w:ind w:right="2"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:color w:val="333333"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
+      <w:rPr>
+        <w:color w:val="333333"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="455A1AC1" w14:textId="77777777" w:rsidR="00EE2A01" w:rsidRDefault="00E6302F">
+  <w:p w14:paraId="7E62538D" w14:textId="77777777" w:rsidR="009F7450" w:rsidRDefault="009F7450">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0CCE4ED5" w14:textId="4137DDC6" w:rsidR="00EE2A01" w:rsidRDefault="00BE7E74">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="44AFE8B1" w14:textId="77777777" w:rsidR="009F7450" w:rsidRPr="008B4A32" w:rsidRDefault="009F7450">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="008B4A32">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="008B4A32">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="008B4A32">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="008B4A32">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="001D5F1C">
+    <w:r w:rsidRPr="008B4A32">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="008B4A32">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="008B4A32">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="008B4A32">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="008B4A32">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="008B4A32">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="001D5F1C">
+    <w:r w:rsidRPr="008B4A32">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="008B4A32">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="008B4A32">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00BE7E74">
-      <w:t>Effective Date:</w:t>
+    <w:r w:rsidRPr="008B4A32">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Effective Date: 01/01/2017 </w:t>
     </w:r>
-    <w:r>
-[...8 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="008B4A32">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00BE7E74">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="008B4A32">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="64775653"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{E7D6C8B8-FD33-4BD9-96CD-D28C3381C3E3}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00216037">
+        <w:r w:rsidRPr="008B4A32">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>9</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="29290A14" w14:textId="77777777" w:rsidR="00EE2A01" w:rsidRDefault="00E6302F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="63F6AB9F" w14:textId="77777777" w:rsidR="009F7450" w:rsidRDefault="009F7450">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="2" w:firstLine="0"/>
+      <w:ind w:right="2"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:color w:val="333333"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
+      <w:rPr>
+        <w:color w:val="333333"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2674623B" w14:textId="77777777" w:rsidR="00EE2A01" w:rsidRDefault="00E6302F">
+  <w:p w14:paraId="0922CF87" w14:textId="77777777" w:rsidR="009F7450" w:rsidRDefault="009F7450">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="631B263E" w14:textId="77777777" w:rsidR="003E7F09" w:rsidRDefault="003E7F09">
+    <w:p w14:paraId="36A72BD1" w14:textId="77777777" w:rsidR="00EF5766" w:rsidRDefault="00EF5766" w:rsidP="009F7450">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70D12BF9" w14:textId="77777777" w:rsidR="003E7F09" w:rsidRDefault="003E7F09">
+    <w:p w14:paraId="717AD42A" w14:textId="77777777" w:rsidR="00EF5766" w:rsidRDefault="00EF5766" w:rsidP="009F7450">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="3EECE947" w14:textId="65824C2B" w:rsidR="00760B35" w:rsidRDefault="002D09E6" w:rsidP="00760B35">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1313CF92" w14:textId="77777777" w:rsidR="009F7450" w:rsidRDefault="009F7450" w:rsidP="00760B35">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C115537" wp14:editId="0B1E2FB7">
-          <wp:extent cx="740400" cy="1127760"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C2DD3AD" wp14:editId="3055F478">
+          <wp:extent cx="625337" cy="952500"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Picture 1" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Picture 1" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="759663" cy="1157101"/>
+                    <a:ext cx="647291" cy="985941"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="21BE178B" w14:textId="77777777" w:rsidR="00760B35" w:rsidRDefault="00760B35">
-[...9 lines deleted...]
-  <w:p w14:paraId="34D5A906" w14:textId="77777777" w:rsidR="007E341E" w:rsidRDefault="007E341E">
+  <w:p w14:paraId="7A0ED7D9" w14:textId="77777777" w:rsidR="009F7450" w:rsidRDefault="009F7450">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08235F31"/>
+    <w:nsid w:val="046122D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6EC29DDA"/>
-[...636 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="DD0E2234">
+    <w:tmpl w:val="2A1AAC30"/>
+    <w:lvl w:ilvl="0" w:tplc="221E263E">
       <w:start w:val="26"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...88 lines deleted...]
-        <w:ind w:left="360" w:firstLine="0"/>
+        <w:ind w:left="715" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1085" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1805" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2525" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3245" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3965" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4685" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5405" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6125" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EF57D25"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B8867694"/>
+    <w:lvl w:ilvl="0" w:tplc="67361862">
+      <w:start w:val="25"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1085" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1805" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2525" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3245" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3965" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4685" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5405" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6125" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B11316B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4710BDB0"/>
     <w:lvl w:ilvl="0" w:tplc="BECC5338">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -4834,51 +4494,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D1B46E9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71D11DC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C1CC42C0"/>
     <w:lvl w:ilvl="0" w:tplc="48FAFD44">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="715"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -5046,1709 +4706,146 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7370F21E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6674"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...323 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="161358259">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1085691982">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="2" w16cid:durableId="1148475492">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1098673844">
-[...2 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="2142141205">
+  <w:num w:numId="3" w16cid:durableId="1190949334">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="771821203">
-[...12 lines deleted...]
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="4" w16cid:durableId="1349066229">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00EE2A01"/>
-[...301 lines deleted...]
-    <w:rsid w:val="00FF44D9"/>
+    <w:rsidRoot w:val="009F7450"/>
+    <w:rsid w:val="004F3A14"/>
+    <w:rsid w:val="004F4D51"/>
+    <w:rsid w:val="006409B8"/>
+    <w:rsid w:val="00676429"/>
+    <w:rsid w:val="007A4BFA"/>
+    <w:rsid w:val="008221AC"/>
+    <w:rsid w:val="008B4A32"/>
+    <w:rsid w:val="009F7450"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00EF5766"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3B70CF6A"/>
-  <w15:docId w15:val="{418A3053-497F-490E-A003-4834AFE2F38B}"/>
+  <w14:docId w14:val="291E9847"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{7FF78F2D-2DAB-47AB-A2A6-D6301B0A72E9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...929 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7090,208 +5187,779 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F7450"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F7450"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F7450"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F7450"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F7450"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F7450"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F7450"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F7450"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F7450"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009F7450"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F7450"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F7450"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F7450"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F7450"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F7450"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F7450"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F7450"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F7450"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F7450"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009F7450"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F7450"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009F7450"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F7450"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009F7450"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F7450"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F7450"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F7450"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009F7450"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F7450"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009F7450"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="730" w:right="1" w:hanging="370"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="333333"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009F7450"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="333333"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D335BC"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="009F7450"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/taxonomy/term/111" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2866" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/office/oai/default.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/taxonomy/term/106" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/OAI-Portal/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11431" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -7398,944 +6066,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...584 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2112</Words>
-  <Characters>12043</Characters>
+  <Words>2111</Words>
+  <Characters>12036</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>100</Lines>
   <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14127</CharactersWithSpaces>
+  <CharactersWithSpaces>14119</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...254 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Rahel Haileslassie</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>