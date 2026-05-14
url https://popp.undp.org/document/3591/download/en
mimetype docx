--- v0 (2025-10-11)
+++ v1 (2026-05-14)
@@ -1,3526 +1,4548 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3BF755B9" w14:textId="0605BFC3" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00892ECF">
+    <w:p w14:paraId="2660B50D" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UN Agency Services </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="670E7F40" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-          <w:lang w:val="en-GB"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF755BA" w14:textId="77777777" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70">
-[...16 lines deleted...]
-    <w:p w14:paraId="3BF755BB" w14:textId="40BA90A8" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70">
+    <w:p w14:paraId="323497B0" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...20 lines deleted...]
-        <w:t>, UNDP has an underlying responsibility to provide such services as long as the requested services and their provision are (</w:t>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Consistent with the mandate to provide services to entities of the UN system on request by a UN Agency, UNDP has an underlying responsibility to provide such services as long as the requested services and their provision are (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2F54">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2F54">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>) consistent with the regulations, rules, policies and procedures</w:t>
       </w:r>
-      <w:r w:rsidR="006B7497" w:rsidRPr="007A2F54">
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, and aims of UNDP, such as progress towards the Sustainable Development Goals, and  (ii) the requesting UN Entity agrees to pay the related costs for the provision of the services and remain financially responsible for such services.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF755BC" w14:textId="77777777" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70">
+    <w:p w14:paraId="26AC01D2" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF755BD" w14:textId="2F191F38" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70">
+    <w:p w14:paraId="2FCEA8B0" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...47 lines deleted...]
-    <w:p w14:paraId="3BF755BE" w14:textId="77777777" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Generally, when these two pre-conditions are met, UNDP Offices should provide the requested services.  If there is any challenge envisaged, or unclear which UNDP Office is better positioned to provide the requested services, the requested UNDP Office should consult with OFM/FPMR. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="262A21C9" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF755BF" w14:textId="77777777" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70">
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="395ED830" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Types of Services and Cost Recovery</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2F54">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF755C0" w14:textId="77777777" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70">
+    <w:p w14:paraId="06987DD0" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF755C1" w14:textId="40CC978C" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70">
+    <w:p w14:paraId="231F35E8" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="3BF755C2" w14:textId="77777777" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Services that UN Agencies may request are driven by their operational needs, whether the needs for the UN Agency’s own operations or as part of programme implementation by the UN Entity.  UNDP does not charge a UN Agency for transactions and services that were not requested. Furthermore, UNDP does not charge for transactions and services that become necessary due to processing errors that may have originated within UNDP.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F63D899" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF755C3" w14:textId="11F8ACD7" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70">
+    <w:p w14:paraId="34796530" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="3BF755C4" w14:textId="77777777" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Those services that a UNDP Office </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>is able to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provide is primarily driven by the capacities and expertise either already in place at that office or that the office </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>is able to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> add itself or access from other UNDP Offices.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="302BA2CD" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF755C5" w14:textId="0C0B663C" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70">
+    <w:p w14:paraId="15116D70" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Typical services that UNDP may provide to UN Agencies may be classified into the following categories: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58A028CB" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Standard Services </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF755C7" w14:textId="77777777" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70" w:rsidP="00E157B3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1349DC0D" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Ad-hoc Services </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF755C8" w14:textId="77777777" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70" w:rsidP="00E157B3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="138B8C35" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Services  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF755C9" w14:textId="77777777" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70" w:rsidP="00E157B3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6B8E8A8B" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Common or Shared Services </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF755CA" w14:textId="77777777" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70">
+    <w:p w14:paraId="5665E6AA" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF755CB" w14:textId="43726DD3" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70">
+    <w:p w14:paraId="1E4EDE74" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...23 lines deleted...]
-        <w:r w:rsidRPr="007A2F54">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All services must be provided in accordance with UNDP regulations, rules, policies and procedures. In addition, all support services by UNDP shall be provided </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on the basis of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> full cost recovery. Existing guidance on costing is provided in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7">
+        <w:r w:rsidRPr="00161FA4">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="336699"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Annex 1</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId14">
-        <w:r w:rsidRPr="007A2F54">
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="00161FA4">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007A2F54">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>. Guidance on the types of services presently provided is included a</w:t>
       </w:r>
-      <w:hyperlink r:id="rId15">
-        <w:r w:rsidRPr="007A2F54">
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="00161FA4">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve">s </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId16">
-        <w:r w:rsidRPr="007A2F54">
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="00161FA4">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="336699"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Annex 3</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId17">
-        <w:r w:rsidRPr="007A2F54">
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="00161FA4">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId18">
-        <w:r w:rsidRPr="007A2F54">
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="00161FA4">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007A2F54">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Further technical guidance on billing and cost recovery, please refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidRPr="003B1F84">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00161FA4">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:u w:color="000000"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single" w:color="000000"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>agency services procedures</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007A2F54">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF755CC" w14:textId="77777777" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70">
+    <w:p w14:paraId="52B8C1AF" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF755CD" w14:textId="26796FD5" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70">
+    <w:p w14:paraId="14EB4399" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">UNDP will issue final bills detailing the support services provided, including any required UN </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> references, the cost of the service, the amount due to UNDP, and other information which the UN </w:t>
+        <w:t xml:space="preserve">UNDP will issue final bills detailing the support services provided, including any required UN Agency references, the cost of the service, the amount due to UNDP, and other information which the UN </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00580A13">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Agancy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2F54">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall reasonably require, which will be agreed with UNDP in advance.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF755CE" w14:textId="091191A2" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70">
+    <w:p w14:paraId="208D0313" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="3BF755CF" w14:textId="77777777" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The frequency of billing shall be agreed between UNDP and the Agency, where applicable, in the relevant Service Level Agreement. Billing by UNDP shall occur at least </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>annually, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be issued no later than 31 January for the preceding calendar year during which the Support Services were rendered.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CBBB61C" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:spacing w:after="52" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF755D0" w14:textId="47ABAA29" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70" w:rsidP="00E157B3">
+    <w:p w14:paraId="28463195" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="239" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...24 lines deleted...]
-        <w:r w:rsidR="00012EBD" w:rsidRPr="00904642">
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For procedures on billing and fee collection, please refer to the policy </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00161FA4">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Service Clearance Account (SCA), Charging, Billing and Fee Collection</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00904642">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00904642">
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21">
-        <w:r w:rsidRPr="007A2F54">
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidRPr="00161FA4">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="20"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007A2F54">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF755D1" w14:textId="77777777" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70">
+    <w:p w14:paraId="27E8D9B4" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF755D2" w14:textId="3C3C7F03" w:rsidR="006D1251" w:rsidRDefault="00732E70">
+    <w:p w14:paraId="2AF48730" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...43 lines deleted...]
-    <w:p w14:paraId="281CF961" w14:textId="4BBC9DD7" w:rsidR="00114E5C" w:rsidRPr="007A2F54" w:rsidRDefault="00114E5C">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the event that planned increases/decreases in the total base costs of Ad-Hoc Services or Global Services exceeds five per cent (5%), for reasons other than financial adjustments due to currency and inflationary adjustments, as well as local system-wide salary scale revisions and/or other mandatory costs, UNDP shall consult with the UN Agencies, in the course of determining the necessary cost adjustment. UNDP shall give reasonable notice to the UN Agencies of changes to, or discontinuation of services.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01F30A24" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63D8C86A" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...96 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP Agency Service Portal has been designed to improve service delivery to UN agencies and automate the associated billing process for UNDP Offices. The portal will allow UN agencies that require UNDP services to access all services covered under the Universal Price List (UPL) and Local Price Lists in a centralized portal. This portal replaces the outdated processes whereby, UN agency service requests were mostly managed through offline, email-based processes, that have differed across UNDP.  For further details, please refer to policy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E80115" w:rsidRPr="003A4D65">
-[...18 lines deleted...]
-          <w:r w:rsidR="00CA3516" w:rsidRPr="00904642">
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:hyperlink r:id="rId17" w:history="1">
+          <w:r w:rsidRPr="00161FA4">
             <w:rPr>
-              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="0000FF"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:u w:val="single"/>
               <w:lang w:val="en-GB"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>Service Clearance Account (SCA), Charging, Billing and Fee Collection</w:t>
           </w:r>
         </w:hyperlink>
-        <w:r w:rsidR="00772E3B" w:rsidRPr="00772E3B">
+        <w:r w:rsidRPr="00161FA4">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00772E3B">
-[...1 lines deleted...]
-          <w:rStyle w:val="normaltextrun"/>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="D13438"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF755D3" w14:textId="77777777" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70">
+    <w:p w14:paraId="0E8D7357" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF755D4" w14:textId="77777777" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70">
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="638E7924" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Standard services</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2F54">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF755D5" w14:textId="77777777" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70">
+    <w:p w14:paraId="6BCA3E2E" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF755D6" w14:textId="61CC8414" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70" w:rsidP="00BE1CC6">
+    <w:p w14:paraId="48C05E53" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...23 lines deleted...]
-        <w:r w:rsidR="00136A7A">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Standard services are those that are provided in the same way each time they are </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>requested, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> following the standard procedures in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>more or less the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> same fashion across UNDP Offices. A list of standard services is included in the Universal Price List (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidRPr="00161FA4">
           <w:rPr>
-            <w:color w:val="336699"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Latest UPL in UNDP's Agency Site for UN Agency partners</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId25">
-        <w:r w:rsidRPr="007A2F54">
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidRPr="00161FA4">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007A2F54">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>- UPL). All costs are computed using the existing guiding costing methodology (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId26">
-        <w:r w:rsidRPr="007A2F54">
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidRPr="00161FA4">
           <w:rPr>
-            <w:color w:val="336699"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Annex 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidRPr="00161FA4">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. If a UNDP Office assesses that the UPL does not fully cover the total costs for providing services, they can establish locally negotiated prices using transparent, prevailing market rates. These rates should be communicated to the UN Agency prior to implementation.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16EF7A7C" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C3AA2D6" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The UPL sets rates for each standard service. However, depending on the scope of services requested or the size and complexity of certain services such as procurement, staff selection and recruitment etc., the services anticipated under the standard process may be deemed inadequate or inappropriate and the requested service would then be classified as ad-hoc and costed accordingly. The UPL issued each year includes explanatory notes to help offices make this distinction. If a UNDP Office assesses that the specific service(s) requested should be classified as ad-hoc and priced accordingly, it should establish a locally negotiated price using the existing guiding costing methodology (See </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidRPr="00161FA4">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Annex 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId23">
+        <w:r w:rsidRPr="00161FA4">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and communicate those prices prior to implementation to the UN Agency(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) concerned.  As UPL prices apply to the specified standard services to UN agencies, inputs to UNDP projects and programmes, are separately set out in</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24">
+        <w:r w:rsidRPr="00161FA4">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId25">
+        <w:r w:rsidRPr="00161FA4">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Delivery Enabling Services policy</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00161FA4">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="336699"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve">. </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7085E9FE" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C6EB806" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ad-hoc services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E9696AC" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="121F0BD2" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ad hoc services are those that due to their nature cannot be standardized across different Country Offices; or vary in scope each time they are provided.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C1527C4" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ad-hoc services may be required or requested in certain circumstances, for instance the provision of legal advice or representation on an agreement or case,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  enhanced local security services for movement of cash in countries without banking facilities, or other services such as advisory support.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62A3780C" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34414924" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ad-hoc services are not included in the UPL and should be managed based on a Local Price List (LPL) or other locally negotiated prices using transparent, prevailing market rates or on the existing guiding costing methodology (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26">
+        <w:r w:rsidRPr="00161FA4">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Annex 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId27">
-        <w:r w:rsidRPr="007A2F54">
+        <w:r w:rsidRPr="00161FA4">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007A2F54">
-[...30 lines deleted...]
-    <w:p w14:paraId="3BF755D7" w14:textId="77777777" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70">
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and set out in a local price list and agreed locally between the parties.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="479FA951" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="532F6DF4" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Global Services </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D9A0833" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF755D8" w14:textId="69DB157E" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70" w:rsidP="00BE1CC6">
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ffice assesses that the specific service(s) requested should be classified as ad-hoc and priced accordingly, it should establish a locally negotiated price using the existing guiding costing methodology (See </w:t>
+    <w:p w14:paraId="79396F34" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>17.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Global Services refer to services provided at the global level including Headquarters and Global Shared Service Centres. Costing is determined based on the guiding costing methodology </w:t>
       </w:r>
       <w:hyperlink r:id="rId28">
-        <w:r w:rsidRPr="007A2F54">
+        <w:r w:rsidRPr="00161FA4">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>(</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId29">
+        <w:r w:rsidRPr="00161FA4">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="336699"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Annex 1</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId29">
-        <w:r w:rsidRPr="007A2F54">
+      <w:hyperlink r:id="rId30">
+        <w:r w:rsidRPr="00161FA4">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007A2F54">
-[...32 lines deleted...]
-        <w:r w:rsidRPr="007A2F54">
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>principle, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should include additional direct costs in providing such services.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B6C2690" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F1021C6" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Common or shared services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58ECA35D" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0943F923" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="1" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Common services are provided to several UN agencies resident </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in a given</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> country, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on the basis of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mutual agreement between resident UN agencies on which agency will manage the common services. Example of services includes provision of office space, janitorial, travel, ICT, security, administration of UN clinic and related services.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FB958BC" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="548DCD6E" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="1" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The services are generally established and managed in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="00161FA4">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve"> </w:t>
+          <w:t>United Nations Development Group (UNDG) Guidance on Business Operations Development.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId31">
-        <w:r w:rsidR="00A02466">
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Those Guidelines provide principles and basic approaches to setting up common services and the related governance framework. Services under the Business Operations Strategies (BOS) can be delivered in different ways ranging from designating lead agencies to establishing integrated service centres and/or common service teams, depending on volumes and local needs. Common security services are managed in accordance with the Operational Guidelines for support to the UN Security Management System. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F0EEA72" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A45106C" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="1" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Common services costs are shared among the agencies based on pre-agreed, relevant, objective criteria for each cost category, such as space occupied or respective numbers of personnel. However, when there is no local agreement among participating UN agencies on cost sharing, the UPL is the default mechanism for charging for all standardized services.  Offices should assess if the UPL is an adequate mechanism to recover cost of common services.  If UPL is not adequate, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Offices should evaluate and negotiate with participatory agencies to arrive at LPL cost recovery rates that enable UNDP to fully recover common service costs.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2693E67D" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12FE086E" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Institutional Arrangements  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36960E39" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35AC6544" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="1" w:hanging="421"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A signed corporate MOU or Framework Agreement with a UN Agency on the service provision is concluded at the Headquarters level. UNDP Country Offices do not need to have a separate MOU locally, and a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="00161FA4">
           <w:rPr>
-            <w:color w:val="336699"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
-          </w:rPr>
-[...714 lines deleted...]
-            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>repository</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007A2F54">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> of signed agreements for services is retained in Bureau for Management Services for reference. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF755F3" w14:textId="77777777" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70" w:rsidP="00BE1CC6">
+    <w:p w14:paraId="31B5C343" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="567" w:right="0" w:hanging="421"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="567" w:hanging="421"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF755F4" w14:textId="4040297A" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70" w:rsidP="00BE1CC6">
+    <w:p w14:paraId="2510A7D9" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:left="567" w:right="0" w:hanging="421"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="1" w:hanging="421"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Corporate MOUs and Framework Agreements are signed by the Director and Assistant Administrator, Bureau for Management Services. The nature of such corporate agreements is to set a broad framework of cooperation through service provision, without specifying service lines and corresponding procedures.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF755F5" w14:textId="77777777" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70" w:rsidP="00BE1CC6">
+    <w:p w14:paraId="0B0406C1" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="567" w:right="0" w:hanging="421"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="567" w:hanging="421"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF755F6" w14:textId="1B82EFEF" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70" w:rsidP="00BE1CC6">
+    <w:p w14:paraId="3483C233" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:left="567" w:right="0" w:hanging="421"/>
-[...47 lines deleted...]
-    <w:p w14:paraId="3BF755F7" w14:textId="77777777" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70" w:rsidP="00BE1CC6">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="1" w:hanging="421"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP Offices sign a Service Level Agreement (SLA) to specify service lines, prices, and timeframe of service provision. The SLA is signed by the Head of Office providing the services. In cases where the scope of services </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> broad and cut across different functions, the SLA may be signed by Director/Assistant Administrator, Bureau for Management Services for a corporate-level SLA. Resident Representative may sign a local level SLA with the requesting UN Agency, after confirming that there is no corporate level SLA for the same services with the requesting UN Agency.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DBDFF2F" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="567" w:right="0" w:hanging="421"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="567" w:hanging="421"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF755F8" w14:textId="093B62EB" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70" w:rsidP="00BE1CC6">
+    <w:p w14:paraId="3CF3940D" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:left="567" w:right="0" w:hanging="421"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="3BF755F9" w14:textId="77777777" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70" w:rsidP="00BE1CC6">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="1" w:hanging="421"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP will provide services to UN Agencies on request. The Resident Representative may only waive the requirement to provide specific services in emergency or temporary situations, after consulting with the Director/Assistant Administrator, Bureau for Management Services.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="678398BA" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="567" w:right="0" w:hanging="421"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="567" w:hanging="421"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF755FA" w14:textId="77777777" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70" w:rsidP="00BE1CC6">
+    <w:p w14:paraId="3E8707E3" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:left="567" w:right="0" w:hanging="421"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="1" w:hanging="421"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">In the following cases, a Service Level Agreement (SLA) is not mandatory:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF755FB" w14:textId="77777777" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70" w:rsidP="00BE1CC6">
+    <w:p w14:paraId="5D467404" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:left="567" w:right="0" w:hanging="421"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">If provision of standard services is covered by the MOU or Framework Agreement; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF755FC" w14:textId="77777777" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70" w:rsidP="00BE1CC6">
+    <w:p w14:paraId="72DDB483" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="567" w:right="0" w:hanging="421"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">If the services are covered by a Common Services MOU, Framework Agreement or Business </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF755FD" w14:textId="77777777" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70" w:rsidP="00BE1CC6">
+    <w:p w14:paraId="3E62F77B" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:left="567" w:right="0" w:hanging="421"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Operations Strategy (BOS) signed by participating agencies; and/or  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF755FE" w14:textId="464E8299" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70" w:rsidP="00BE1CC6">
+    <w:p w14:paraId="75BD071E" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:left="567" w:right="0" w:hanging="421"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="3BF755FF" w14:textId="78840908" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70" w:rsidP="00BE1CC6">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If services are within Universal Price List (UPL) and Local Price List (LPL) previously agreed by the UN Agency. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC6F724" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="567" w:right="0" w:hanging="421"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="567" w:hanging="421"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF75600" w14:textId="7035A788" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70" w:rsidP="00BE1CC6">
+    <w:p w14:paraId="3F0419FD" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:left="567" w:right="0" w:hanging="421"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="3BF75601" w14:textId="77777777" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="1" w:hanging="421"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where there is no signed corporate MOU or Framework Agreement with a requesting UN Agency  on service provision, the requested services are non-standard (cannot be charged by UPL or LPL), and are not covered under common services, the requested office should inform the Directorate, Bureau for Management Services for institutional arrangements support, for example if such requested services qualify to be provided by UNDP.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B65C6C5" w14:textId="24EE439D" w:rsidR="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EB81619" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="456F65D9" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="554957E3" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74C9982B" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4343983F" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DDBCA05" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22B088FA" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A535F77" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A872E76" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Risk Management  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F0E35DE" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF75602" w14:textId="77777777" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70" w:rsidP="00E157B3">
-[...25 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="7F3546AF" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>27.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...63 lines deleted...]
-    <w:p w14:paraId="215D45DB" w14:textId="7CD26828" w:rsidR="00E157B3" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70" w:rsidP="00E157B3">
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The following table identifies the main organizational risks in providing services to UN agencies/programmes and necessary steps that each UNDP Office/Unit should implement to mitigate the risks.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E59AE4" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8987" w:type="dxa"/>
         <w:tblInd w:w="365" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="46" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:right w:w="59" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2499"/>
         <w:gridCol w:w="6488"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D1251" w:rsidRPr="007A2F54" w14:paraId="3BF75608" w14:textId="77777777">
+      <w:tr w:rsidR="00161FA4" w:rsidRPr="00161FA4" w14:paraId="36C28181" w14:textId="77777777" w:rsidTr="003A4EF1">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BF75606" w14:textId="77777777" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70">
+          <w:p w14:paraId="3873E549" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2F54">
+            <w:r w:rsidRPr="00161FA4">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Description of Risk </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6488" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BF75607" w14:textId="77777777" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70">
+          <w:p w14:paraId="512FEDCC" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2F54">
+            <w:r w:rsidRPr="00161FA4">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Mitigation Steps </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D1251" w:rsidRPr="007A2F54" w14:paraId="3BF7560C" w14:textId="77777777">
+      <w:tr w:rsidR="00161FA4" w:rsidRPr="00161FA4" w14:paraId="4799EB1C" w14:textId="77777777" w:rsidTr="003A4EF1">
         <w:trPr>
           <w:trHeight w:val="1622"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BF75609" w14:textId="77777777" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70">
+          <w:p w14:paraId="5EEEF5E6" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
             <w:pPr>
-              <w:spacing w:after="0" w:line="239" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:spacing w:line="239" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2F54">
+            <w:r w:rsidRPr="00161FA4">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Lack of agreement on scope of services and cost </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BF7560A" w14:textId="77777777" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70">
+          <w:p w14:paraId="105C4FB3" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2F54">
+            <w:r w:rsidRPr="00161FA4">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">recovery </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6488" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BF7560B" w14:textId="4CD5186C" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70">
+          <w:p w14:paraId="406A4305" w14:textId="3972DC6F" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="47" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="47"/>
+              <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2F54">
+            <w:r w:rsidRPr="00161FA4">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Before providing services, the office should conclude and sign the standard </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39">
-              <w:r w:rsidRPr="007A2F54">
+            <w:r w:rsidRPr="00161FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0000FF"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>UNDP Service Level Agreement (SLA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00161FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="336699"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33">
+              <w:r w:rsidRPr="00161FA4">
                 <w:rPr>
-                  <w:color w:val="336699"/>
-[...8 lines deleted...]
-                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="000000"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="007A2F54">
+            <w:r w:rsidRPr="00161FA4">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">with the client UN </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> Institutional Arrangements where conditions under which SLAs are not required). </w:t>
+              <w:t xml:space="preserve">with the client UN Agency. The standard SLA specifies the types of services that can be provided, the costs and associated deliverables (See Paragraph 24 Institutional Arrangements where conditions under which SLAs are not required). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D1251" w:rsidRPr="007A2F54" w14:paraId="3BF75613" w14:textId="77777777">
+      <w:tr w:rsidR="00161FA4" w:rsidRPr="00161FA4" w14:paraId="4AED9E3F" w14:textId="77777777" w:rsidTr="003A4EF1">
         <w:trPr>
           <w:trHeight w:val="3771"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BF7560D" w14:textId="77777777" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70">
+          <w:p w14:paraId="76DD7845" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="48" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="48"/>
+              <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2F54">
+            <w:r w:rsidRPr="00161FA4">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The office may not have adequate or appropriate capacity to provide the service, either because of the type of service, or the complexity and/or expected scale/volume. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6488" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BF7560E" w14:textId="77777777" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70">
+          <w:p w14:paraId="295BECDF" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
             <w:pPr>
-              <w:spacing w:after="0" w:line="239" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="50" w:firstLine="0"/>
+              <w:spacing w:line="239" w:lineRule="auto"/>
+              <w:ind w:right="50"/>
+              <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2F54">
+            <w:r w:rsidRPr="00161FA4">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Before agreeing to provide the services, the office should assess its own capacity to provide the service, ensuring these are adequate and that providing the services will not negatively impact UNDP’s programmes and activities.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BF7560F" w14:textId="77777777" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70">
+          <w:p w14:paraId="469AFFF4" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2F54">
+            <w:r w:rsidRPr="00161FA4">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BF75610" w14:textId="41A266EB" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70">
+          <w:p w14:paraId="4359FE6B" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
             <w:pPr>
               <w:spacing w:after="1" w:line="239" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="49" w:firstLine="0"/>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2F54">
+            <w:r w:rsidRPr="00161FA4">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Where existing capacity is insufficient, the office should consult the Regional Bureau and Bureau for Management Services for advice for providing services either from </w:t>
+              <w:t xml:space="preserve">Where existing capacity is insufficient, the office should consult the Regional Bureau and Bureau for Management Services for advice for providing services </w:t>
             </w:r>
-            <w:r w:rsidR="0079393F">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00161FA4">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">another </w:t>
+              <w:t>either from</w:t>
             </w:r>
-            <w:r w:rsidRPr="007A2F54">
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00161FA4">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNDP office, Regional Hub, Global Shared Service Centre.  </w:t>
+              <w:t xml:space="preserve"> another UNDP office, Regional Hub, Global Shared Service Centre.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BF75611" w14:textId="77777777" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70">
+          <w:p w14:paraId="6E823359" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2F54">
+            <w:r w:rsidRPr="00161FA4">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BF75612" w14:textId="27739A2F" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70">
+          <w:p w14:paraId="13F8CD6E" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="48" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="48"/>
+              <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2F54">
+            <w:r w:rsidRPr="00161FA4">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Where the office either has or can acquire/access the capacity and the requesting UN </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> the Director and Assistant Administrator, Bureau for Management Services. </w:t>
+              <w:t xml:space="preserve">Where the office either has or can acquire/access the capacity and the requesting UN Agency is ready to pay the cost, the office should not refuse to provide the service without written authority from the Director and Assistant Administrator, Bureau for Management Services. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D1251" w:rsidRPr="007A2F54" w14:paraId="3BF75617" w14:textId="77777777">
+      <w:tr w:rsidR="00161FA4" w:rsidRPr="00161FA4" w14:paraId="2BAD77F4" w14:textId="77777777" w:rsidTr="003A4EF1">
         <w:trPr>
           <w:trHeight w:val="1889"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BF75614" w14:textId="77777777" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70">
+          <w:p w14:paraId="18DCB3F3" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
             <w:pPr>
               <w:spacing w:after="1" w:line="239" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2F54">
+            <w:r w:rsidRPr="00161FA4">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Reputational risk: Lack of consistency with UNDP </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BF75615" w14:textId="77777777" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70">
+          <w:p w14:paraId="65F03BAE" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2F54">
+            <w:r w:rsidRPr="00161FA4">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Regulations and Rules </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6488" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BF75616" w14:textId="1D6CE40B" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70">
+          <w:p w14:paraId="4C2E6A36" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="50" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="50"/>
+              <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2F54">
+            <w:r w:rsidRPr="00161FA4">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNDP mutually recognizes other UN Agencies processes. However, where a UNDP </w:t>
-[...17 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>UNDP mutually recognizes other UN Agencies processes. However, where a UNDP Office assesses that there is reputational risk to UNDP in providing the services, outside of legal or investigative matters, they should discuss and resolve the issue locally with the agencies concerned, failure in which the office may decline to provide the service after obtaining written clearance from the Director, Bureau for Management Services.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3BF75618" w14:textId="77777777" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70">
+    <w:p w14:paraId="38DF996B" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF75619" w14:textId="77777777" w:rsidR="006D1251" w:rsidRPr="007A2F54" w:rsidRDefault="00732E70">
+    <w:p w14:paraId="750D662D" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="006D1251" w:rsidRPr="007A2F54">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId44"/>
+    <w:p w14:paraId="4D5E83CF" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00161FA4">
+      <w:headerReference w:type="default" r:id="rId34"/>
+      <w:footerReference w:type="even" r:id="rId35"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
+      <w:footerReference w:type="first" r:id="rId37"/>
       <w:footnotePr>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1173" w:right="845" w:bottom="1195" w:left="1702" w:header="720" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16295F6A" w14:textId="77777777" w:rsidR="003110F5" w:rsidRDefault="003110F5">
+    <w:p w14:paraId="34D97230" w14:textId="77777777" w:rsidR="00221C2B" w:rsidRDefault="00221C2B" w:rsidP="00161FA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04C4738F" w14:textId="77777777" w:rsidR="003110F5" w:rsidRDefault="003110F5">
+    <w:p w14:paraId="7F3C899A" w14:textId="77777777" w:rsidR="00221C2B" w:rsidRDefault="00221C2B" w:rsidP="00161FA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...13 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3BF7561E" w14:textId="77777777" w:rsidR="006D1251" w:rsidRDefault="00732E70">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="72913AA0" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRDefault="00161FA4">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="3" w:firstLine="0"/>
+      <w:ind w:right="3"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
+      <w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3BF7561F" w14:textId="77777777" w:rsidR="006D1251" w:rsidRDefault="00732E70">
+  <w:p w14:paraId="48830C10" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRDefault="00161FA4">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3BF75621" w14:textId="76E72159" w:rsidR="006D1251" w:rsidRDefault="007A2F54">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="561AA3B8" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="00161FA4" w:rsidRDefault="00161FA4">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00161FA4">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00161FA4">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00161FA4">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00161FA4">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00AD2E51">
+    <w:r w:rsidRPr="00161FA4">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00161FA4">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00161FA4">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00161FA4">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00161FA4">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00161FA4">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00AD2E51">
+    <w:r w:rsidRPr="00161FA4">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00161FA4">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00161FA4">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="007A2F54">
-      <w:t>Effective Date:</w:t>
+    <w:r w:rsidRPr="00161FA4">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Effective Date: 01/07/2019 </w:t>
     </w:r>
-    <w:r w:rsidR="00710D84" w:rsidRPr="00710D84">
-[...5 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00161FA4">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="007A2F54">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="00161FA4">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-1651900655"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
+        <w:placeholder/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{A1064515-DA12-4629-A9B6-A0732BDF4212}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="003A4D65">
+        <w:r w:rsidRPr="00161FA4">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>3</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3BF75622" w14:textId="77777777" w:rsidR="006D1251" w:rsidRDefault="00732E70">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5B02838A" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRDefault="00161FA4">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="3" w:firstLine="0"/>
+      <w:ind w:right="3"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
+      <w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3BF75623" w14:textId="77777777" w:rsidR="006D1251" w:rsidRDefault="00732E70">
+  <w:p w14:paraId="0A7D2160" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRDefault="00161FA4">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="343EB3DE" w14:textId="77777777" w:rsidR="003110F5" w:rsidRDefault="003110F5">
-[...2 lines deleted...]
-        <w:ind w:left="708" w:right="10" w:firstLine="0"/>
+    <w:p w14:paraId="4ABF11FA" w14:textId="77777777" w:rsidR="00221C2B" w:rsidRDefault="00221C2B" w:rsidP="00161FA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2BAB2CA4" w14:textId="77777777" w:rsidR="003110F5" w:rsidRDefault="003110F5">
-[...2 lines deleted...]
-        <w:ind w:left="708" w:right="10" w:firstLine="0"/>
+    <w:p w14:paraId="60C7E61F" w14:textId="77777777" w:rsidR="00221C2B" w:rsidRDefault="00221C2B" w:rsidP="00161FA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...7 lines deleted...]
-    <w:p w14:paraId="3BF75624" w14:textId="25C774DD" w:rsidR="006B7497" w:rsidRDefault="006B7497" w:rsidP="006B7497">
+  <w:footnote w:id="1">
+    <w:p w14:paraId="1E15B10E" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:spacing w:after="19" w:line="250" w:lineRule="auto"/>
-        <w:ind w:left="718" w:right="0" w:hanging="10"/>
-        <w:jc w:val="left"/>
+        <w:ind w:left="718" w:hanging="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">The requesting </w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="3BF75625" w14:textId="3F781023" w:rsidR="006B7497" w:rsidRDefault="006B7497" w:rsidP="006B7497">
+        <w:t xml:space="preserve">The requesting agency is required to ensure the following:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41361E5B" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="19" w:line="250" w:lineRule="auto"/>
-        <w:ind w:left="1404" w:right="0" w:hanging="310"/>
-        <w:jc w:val="left"/>
+        <w:ind w:left="1404" w:hanging="310"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">The correct </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00925107">
+        <w:t xml:space="preserve">The correct authorization and documentation </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">authorization and documentation </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A16F5D">
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>is provided along with the service request</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="3BF75626" w14:textId="77777777" w:rsidR="006B7497" w:rsidRDefault="006B7497" w:rsidP="006B7497">
+        <w:t xml:space="preserve"> provided along with the service request (requests will be processed via the UN Agency services Portal). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="543772B5" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="19" w:line="250" w:lineRule="auto"/>
-        <w:ind w:left="1404" w:right="0" w:hanging="310"/>
-        <w:jc w:val="left"/>
+        <w:ind w:left="1404" w:hanging="310"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The Reference fields are completed; and </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF75627" w14:textId="0A1438DB" w:rsidR="006B7497" w:rsidRDefault="006B7497" w:rsidP="006B7497">
+    <w:p w14:paraId="6E3867F0" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="19" w:line="250" w:lineRule="auto"/>
-        <w:ind w:left="1404" w:right="0" w:hanging="310"/>
-        <w:jc w:val="left"/>
+        <w:ind w:left="1404" w:hanging="310"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">The request is signed by the appropriate agency official. In an emergency, if the appropriate agency official is not available, the UNDP Resident Coordinator may sign the request on behalf of the </w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="3BF75628" w14:textId="77777777" w:rsidR="006B7497" w:rsidRPr="006B7497" w:rsidRDefault="006B7497">
+        <w:t xml:space="preserve">The request is signed by the appropriate agency official. In an emergency, if the appropriate agency official is not available, the UNDP Resident Coordinator may sign the request on behalf of the Agency. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04F84865" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRPr="006B7497" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="3">
-    <w:p w14:paraId="7EA2894D" w14:textId="73F3BE0C" w:rsidR="00244DBB" w:rsidRDefault="003D1A1F">
+  <w:footnote w:id="2">
+    <w:p w14:paraId="43FDF4E0" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="00161FA4">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
+        <w:ind w:left="270" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
-      <w:r w:rsidR="00244DBB">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="00244DBB">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D1A1F">
-        <w:t xml:space="preserve">Generally, legal services provided by the Administrative Law Practice (AL) or the Corporate and Institutional Law Practice (C&amp;I) would be related or consequential to other services being provided by UNDP to UN Entities. All AL services would be specified under an SLA. Any other possible C&amp;I legal services, with the exception of incidental/consequential services (for example, a claim arising out of a contract issued by UNDP for another entity), must be agreed directly between LO and the UN Entity.  </w:t>
+        <w:t xml:space="preserve">Generally, legal services provided by the Administrative Law Practice (AL) or the Corporate and Institutional Law Practice (C&amp;I) would be related or consequential to other services being provided by UNDP to UN Entities. All AL services would be specified under an SLA. Any other possible C&amp;I legal services, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D1A1F">
+        <w:t>with the exception of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D1A1F">
+        <w:t xml:space="preserve"> incidental/consequential services (for example, a claim arising out of a contract issued by UNDP for another entity), must be agreed directly between LO and the UN Entity.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="40F2B412" w14:textId="473547B8" w:rsidR="007C38C0" w:rsidRDefault="007C38C0" w:rsidP="007C38C0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00A81955" w14:textId="77777777" w:rsidR="00161FA4" w:rsidRDefault="00161FA4" w:rsidP="007C38C0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:ind w:left="9730" w:right="43"/>
     </w:pPr>
     <w:r w:rsidRPr="007C38C0">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="333333"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="620D288C" wp14:editId="4BA12619">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="012EF14D" wp14:editId="00EBD684">
           <wp:extent cx="294689" cy="585042"/>
           <wp:effectExtent l="0" t="0" r="0" b="5715"/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect r="3299" b="16772"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
@@ -3529,52 +4551,138 @@
                     <a:ext cx="298353" cy="592316"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06B4673E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="21D2BDE8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C6F276A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AC70F418"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4864"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
@@ -3741,1323 +4849,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="586EC550">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="10267"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...210 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D3458F4"/>
-[...1058 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="545E6080"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D2BABB5C"/>
     <w:lvl w:ilvl="0" w:tplc="49F4A994">
       <w:start w:val="18"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20000019" w:tentative="1">
@@ -5111,137 +4947,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55DD3922"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F8DE0CB0"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="180"/>
+        <w:ind w:left="2880" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="180"/>
+        <w:ind w:left="5040" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="180"/>
+        <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58AE420B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D6C0EBC"/>
     <w:lvl w:ilvl="0" w:tplc="4CE673A6">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -5409,51 +5245,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="84A2CD30">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6509"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F5E3592"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DC2C0154"/>
     <w:lvl w:ilvl="0" w:tplc="448AD42E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -5621,1343 +5457,148 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="BE7E7D06">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...84 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="282688855">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="290401301">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="967784451">
+  <w:num w:numId="3" w16cid:durableId="1805151373">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1928270022">
+  <w:num w:numId="4" w16cid:durableId="1201554971">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="194001351">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="396436235">
-[...17 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="1201554971">
+  <w:num w:numId="6" w16cid:durableId="1018236344">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006D1251"/>
-[...141 lines deleted...]
-    <w:rsid w:val="00FF6385"/>
+    <w:rsidRoot w:val="00161FA4"/>
+    <w:rsid w:val="00161FA4"/>
+    <w:rsid w:val="00221C2B"/>
+    <w:rsid w:val="003F4476"/>
+    <w:rsid w:val="00C14573"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3BF755B9"/>
-  <w15:docId w15:val="{0D14275E-81BB-4C96-985E-4283CA608A44}"/>
+  <w14:docId w14:val="76E8880B"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{860441DC-185F-4723-8022-7C2F00C6761D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-[...951 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7299,1020 +5940,999 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00161FA4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00161FA4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00161FA4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00161FA4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00161FA4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00161FA4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00161FA4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00161FA4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00161FA4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00161FA4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00161FA4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00161FA4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00161FA4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00161FA4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00161FA4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00161FA4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00161FA4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00161FA4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00161FA4"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00161FA4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00161FA4"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00161FA4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00161FA4"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00161FA4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00161FA4"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00161FA4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00161FA4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00161FA4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00161FA4"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
+    <w:name w:val="TableGrid"/>
+    <w:rsid w:val="00161FA4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00161FA4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="730" w:right="1" w:hanging="370"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00161FA4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F87563"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00161FA4"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00161FA4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="730" w:right="1" w:hanging="370"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00161FA4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11671" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/sites/UNAgencies/Universal%20Price%20List%20UPL/Forms/AllItems.aspx?viewpath=%2Fsites%2FUNAgencies%2FUniversal%20Price%20List%20UPL%2FForms%2FAllItems%2Easpx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/836" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/836" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/836" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/841" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11541" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11271" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/_layouts/15/POPPOpenDoc.aspx?ID=POPP-11-1873" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11541" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/836" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/836" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/841" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11271" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BPC/Repository%20of%20Agency%20Agreements/Forms/AllItems.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11541" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/836" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/836" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/841" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/_layouts/15/WopiFrame.aspx?sourcedoc=/UNDP_POPP_DOCUMENT_LIBRARY/public/FRM_Resource%20Planning%20and%20Cost%20Recovery_UN%20Agency%20Services_Provision%20of%20Services_Annex%202--Universal%20Price%20List.docx&amp;action=default" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undg.org/document/undg-business-operations-strategy-user-manual-a-step-by-step-guide-to-building-a-bos-framework/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/841" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11541" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/836" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/836" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/836" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/836" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...584 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>2209</Words>
-  <Characters>12592</Characters>
+  <Words>2203</Words>
+  <Characters>12559</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>104</Lines>
   <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14772</CharactersWithSpaces>
+  <CharactersWithSpaces>14733</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>admin</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>