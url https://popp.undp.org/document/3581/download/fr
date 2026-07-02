--- v0 (2025-10-02)
+++ v1 (2026-07-02)
@@ -1,3778 +1,4812 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...16 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7596B1D9" w14:textId="631AAC24" w:rsidR="00BF3923" w:rsidRPr="00A50BE3" w:rsidRDefault="001B5149" w:rsidP="00235C4B">
-[...3 lines deleted...]
-        <w:ind w:left="96"/>
+    <w:p w14:paraId="0E5591EF" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="96" w:hanging="10"/>
         <w:contextualSpacing/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Fonds de petite caisse pour un projet (PPCF) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3131D076" w14:textId="7E581517" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="001B5149" w:rsidP="00235C4B">
-[...2 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    <w:p w14:paraId="03CC2551" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:jc w:val="left"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BF515A1" w14:textId="6FA1B966" w:rsidR="006A41A4" w:rsidRPr="00A50BE3" w:rsidRDefault="00E3796B" w:rsidP="5BFBBF90">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="6EFDECD2" w14:textId="09AB053E" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00871EE4">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...114 lines deleted...]
-    <w:p w14:paraId="45382E36" w14:textId="77150AC4" w:rsidR="5BFBBF90" w:rsidRDefault="5BFBBF90" w:rsidP="5BFBBF90">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le Fonds de petite caisse pour un projet (Project Petty Cash Fund, PPCF) est un solde de petite caisse perpétuel conservé dans le coffre-fort d’un bureau ou d’un site de projet DEX pour répondre aux exigences de décaissement. En règle générale, ce type d’arrangement s’applique aux bureaux de projet DIM qui sont situés loin du siège principal du Bureau des pays et les services bancaires ne sont pas accessibles dans les régions où ces bureaux de projet sont situés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4577EE86" w14:textId="00F4E196" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00871EE4">
       <w:pPr>
         <w:spacing w:beforeAutospacing="1" w:after="200" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
-[...15 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:ind w:left="360" w:right="8" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Note : Cette disposition est également applicable à l'"Appui à la mise en œuvre nationale" lorsque les modalités de mise en œuvre sont définies conformément à la politique des "</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11">
-        <w:r w:rsidRPr="5BFBBF90">
+      <w:hyperlink r:id="rId7">
+        <w:r w:rsidRPr="00A754B1">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">Services d'appui </w:t>
-[...11 lines deleted...]
-          <w:t xml:space="preserve">à la mise en œuvre nationale </w:t>
+          <w:t xml:space="preserve">Services d'appui du PNUD à la mise en œuvre nationale </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="5BFBBF90">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>".</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FC6DB2D" w14:textId="77777777" w:rsidR="00235C4B" w:rsidRPr="00A50BE3" w:rsidRDefault="00235C4B" w:rsidP="00235C4B">
-[...14 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="25065443" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...34 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le solde maximum du PPCF est de 2500 dollars (ou l’équivalent en devise local) par Bureau de pays. Toutefois, cela ne justifie pas l’établissement automatique d’un PPCF ni d’un tel niveau maximal s’il existe d’autres moyens de payer pour de petites dépenses sans utiliser de l’argent en espèce. Le niveau optimal du PPCF pour un bureau de pays doit être déterminé par le responsable des finances et de la gestion de programme en fonction de l’évaluation du(des) bureau(x) de projet ou du(des) site(s) en tenant compte des considérations suivantes : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EDB500C" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Besoins de trésorerie du projet </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="558E65B7" w14:textId="77777777" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="00E3796B" w:rsidP="00235C4B">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="3E9AE807" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Capacité du personnel </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52E0F167" w14:textId="77777777" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="00E3796B" w:rsidP="00235C4B">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="57C41E32" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Contrôles internes en matière de séparation des tâches </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A99D7AF" w14:textId="77777777" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="00E3796B" w:rsidP="00235C4B">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="19C75336" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Risques de sécurité </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A35DA47" w14:textId="77777777" w:rsidR="00235C4B" w:rsidRPr="00A50BE3" w:rsidRDefault="00235C4B" w:rsidP="00235C4B">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w14:paraId="0ECFF970" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BA107B7" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> pour un projet du DIM ou de plusieurs </w:t>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le Chef du Bureau peut autoriser la création du PPCF pour un projet du DIM ou de plusieurs </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="3CE34514" w:rsidRPr="5BFBBF90">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>PPCFs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="3CE34514" w:rsidRPr="5BFBBF90">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour plusieurs projets jusqu'au niveau maximum combiné de 2 500 USD pour tous les </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="3CE34514" w:rsidRPr="5BFBBF90">
-[...13 lines deleted...]
-        <w:t>CFs</w:t>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>PPCFs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="3CE34514" w:rsidRPr="5BFBBF90">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> L'autorisation du trésorier est obligatoire lorsque le montant total de tous les </w:t>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. L'autorisation du trésorier est obligatoire lorsque le montant total de tous les </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="507619AA" w:rsidRPr="5BFBBF90">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>PPCFs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="507619AA" w:rsidRPr="5BFBBF90">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (soit un ou plusieurs </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="507619AA" w:rsidRPr="5BFBBF90">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>PPCFs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="507619AA" w:rsidRPr="5BFBBF90">
-[...88 lines deleted...]
-        <w:r w:rsidR="507619AA" w:rsidRPr="00552E27">
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) émis dépasse le niveau maximum de 2 500 USD pour le bureau de pays. Le Chef du Bureau doit envoyer la demande au trésorier pour approbation en soumettant </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00A754B1">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>l'annexe 5 - Demande d'approbation du Trésor</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="507619AA" w:rsidRPr="5BFBBF90">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> avec la liste d'identification du projet, l'emplacement, le dépositaire et le montant de tous les </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="507619AA" w:rsidRPr="5BFBBF90">
-[...13 lines deleted...]
-        <w:t>CFs</w:t>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>PPCFs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="507619AA" w:rsidRPr="5BFBBF90">
-[...21 lines deleted...]
-        <w:t xml:space="preserve">en indiquant le montant total combiné des </w:t>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> précédemment approuvés, et actifs en indiquant le montant total combiné des </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="507619AA" w:rsidRPr="5BFBBF90">
-[...13 lines deleted...]
-        <w:t>PCFs</w:t>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>PPCFs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="507619AA" w:rsidRPr="5BFBBF90">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="745CE122" w14:textId="1D6C30A0" w:rsidR="00235C4B" w:rsidRPr="00A50BE3" w:rsidRDefault="00235C4B" w:rsidP="28A86F5F">
-[...14 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w14:paraId="4BB1E301" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="025E69F2" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B130E73" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...85 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le Dépositaire du PPCF doit être titulaire de contrat du personnel.  Seul le Représentant résident (sans délégation ultérieure) peut nommer un titulaire de contrat de service (SC) comme Dépositaire du PPCF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="251E520F" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="173ED2CF" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Lorsque le Dépositaire du PPCF est un titulaire de SC, la requête de réapprovisionnement doit être examinée et approuvée par le Directeur des opérations et au-dessus, et non par le Gestionnaire de projet ou le Directeur du bureau du projet. (Se référer aux directives supplémentaires du Dispositif de contrôle interne) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BB0060E" w14:textId="08E04338" w:rsidR="28A86F5F" w:rsidRDefault="28A86F5F" w:rsidP="28A86F5F">
-[...14 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w14:paraId="6029FC01" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45B5A408" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">« Des avances de caisse (petite caisse) peuvent être faites aux fonctionnaires désignés par le Trésorier ou la personne qu’il aura désignée, à partir des comptes de petite caisse. Sous réserve de garanties adéquates, le Trésorier peut autoriser les avances de caisse à partir de la petite caisse à du personnel n’ayant pas la qualité de fonctionnaire, à concurrence d’un montant qu’il aura fixé. Les comptes y relatifs sont tenus suivant un système de compte d’avances temporaires. Le montant et l’objet de chaque avance sont définis par le Trésorier. Le montant de chaque avance est limité au minimum compatible avec les besoins courants. » </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64628F6F" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="22"/>
-[...22 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34258EEF" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...50 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les frais admissibles, par limite de paiement, et les procédures pour le PPCF sont les mêmes que les procédures du PCF (fonds de petite caisse [PCF, Petty Cash Fund]) : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FE93919" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5140387E" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="471" w:right="8" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Comptabilisation du PPCF </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="515AFEAC" w14:textId="77777777" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="00E3796B" w:rsidP="00235C4B">
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="27C40D65" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="471" w:right="8" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">i. Les bordereaux de compte créditeur et les factures sans bons de commande pour le financement initial et le réapprovisionnement ultérieur pour le PPCF : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AE8F2D7" w14:textId="77777777" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="00E3796B" w:rsidP="006667E3">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="2742AA71" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5124" w:right="8" w:hanging="3933"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Compte débiteur du grand livre général : </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">16106 – Fonds de petite caisse pour un projet (PCF) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45B8DA3A" w14:textId="54FB7ABA" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="006667E3" w:rsidP="006667E3">
+    <w:p w14:paraId="43918738" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5096"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="471" w:right="8" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Unité opérationnelle : </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Unité opérationnelle du Bureau de pays </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F98BEC8" w14:textId="44A3E653" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="006667E3" w:rsidP="006667E3">
+    <w:p w14:paraId="40FD44D6" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5110"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="471" w:right="8" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Code de fonds : </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Code de fonds correspondant au projet </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01DBE516" w14:textId="5D4A541C" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="006667E3" w:rsidP="006667E3">
+    <w:p w14:paraId="4F46A93F" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5096"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="471" w:right="8" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Département :</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Département respectif </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BF03C14" w14:textId="0B078EA4" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="00E3796B" w:rsidP="006667E3">
+    <w:p w14:paraId="64D7B81E" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5138"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
-[...18 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="471" w:right="8" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ID de projet : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">ID de projet concerné </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A3DC938" w14:textId="52A89E54" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="0019248C" w:rsidP="0019248C">
+    <w:p w14:paraId="42BF35C2" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5138"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="471" w:right="8" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Agent de mise en œuvre : </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Le cas échéant </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F5D6726" w14:textId="74D668C2" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="0019248C" w:rsidP="0019248C">
+    <w:p w14:paraId="3C7E2BAB" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5138"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="471" w:right="8" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Donateur : </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Le cas échéant </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D4AF5BF" w14:textId="4E95F79D" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="00E3796B" w:rsidP="0019248C">
+    <w:p w14:paraId="4F5E10F1" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5152"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="5166" w:hanging="3975"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="5166" w:right="8" w:hanging="3975"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Élément clé en suspens : </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...49 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:t xml:space="preserve">Numéro d’identification comme membre du personnel du Dépositaire </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66BCD4E0" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="471" w:right="8" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="753F81B8" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="471" w:right="8" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">ii. L’APJV (Écritures de régularisation dans le journal des achats) pour les versements du PPCF à chaque fin de mois ou avant la demande de réapprovisionnement du PPCF, selon la première éventualité et pour la clôture de fin d’exercice : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27C03264" w14:textId="77777777" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="00E3796B" w:rsidP="00235C4B">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="206062B6" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="471" w:right="8" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Compte débiteur du grand livre général : </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">7XXXX – comptes des dépenses correspondants </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1359F5FB" w14:textId="77777777" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="00E3796B" w:rsidP="0019248C">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="2CB7A521" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5054" w:right="8" w:hanging="3863"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Compte de crédit du grand livre général : </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">16106 – Fonds de petite caisse pour un projet (PPCF) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D3E54E1" w14:textId="106FE815" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="00E3796B" w:rsidP="0019248C">
+    <w:p w14:paraId="1C46A1A1" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4956"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="5054" w:hanging="3863"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="5054" w:right="8" w:hanging="3863"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Date de la facture :  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Date de comptabilisation identique à celle du bordereau de compte créditeur de l’avance initiale émise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B4B2C81" w14:textId="77777777" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="00E3796B" w:rsidP="0019248C">
+    <w:p w14:paraId="5CB371A2" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4998"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="471" w:right="8" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Unité opérationnelle : </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Unité opérationnelle du Bureau de pays </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DF738F0" w14:textId="51FFE1D2" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="0019248C" w:rsidP="0019248C">
+    <w:p w14:paraId="6B1B2D04" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5054"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="471" w:right="8" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Code de fonds : </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Code de fonds correspondant au projet </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4050347E" w14:textId="6B1B9E59" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="0019248C" w:rsidP="0019248C">
+    <w:p w14:paraId="0C9AD224" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5068"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="471" w:right="8" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Département : </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Département respectif </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FFA8F6D" w14:textId="4DEC63B0" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="0019248C" w:rsidP="0019248C">
+    <w:p w14:paraId="2A7C60E8" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5054"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="471" w:right="8" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">ID de projet : </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">ID de projet concerné </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A5D37A5" w14:textId="77777777" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="00E3796B" w:rsidP="0019248C">
+    <w:p w14:paraId="009E761B" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4970"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="471" w:right="8" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Agent de mise en œuvre :</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Le cas échéant </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="552C6FC2" w14:textId="07974BBF" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="0019248C" w:rsidP="0019248C">
+    <w:p w14:paraId="5A25AAC5" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5082"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="471" w:right="8" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Donateur : </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Le cas échéant </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24C855DF" w14:textId="11325863" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="00E3796B" w:rsidP="0019248C">
+    <w:p w14:paraId="721533E9" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5068"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="5096" w:hanging="3905"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="5096" w:right="8" w:hanging="3905"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Élément clé en suspens : </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...25 lines deleted...]
-    <w:p w14:paraId="3493112C" w14:textId="77777777" w:rsidR="00E3796B" w:rsidRDefault="00E3796B" w:rsidP="0019248C">
+        <w:t xml:space="preserve">Numéro d’identification comme membre du personnel du Dépositaire  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32756FFA" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5068"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="471" w:right="8" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Bordereau connexe :</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">ID du bordereau de l’avance initiale émise </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D1A9D81" w14:textId="77777777" w:rsidR="00E1498B" w:rsidRPr="00A50BE3" w:rsidRDefault="00E1498B" w:rsidP="0019248C">
+    <w:p w14:paraId="5E5586E3" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5068"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
-[...14 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="471" w:right="8" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12248DBB" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="471" w:right="8" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">iii. Journal direct du compte débiteur pour le dépôt en fin d’année du solde des espèces du PPCF dans le compte bancaire des Bureaux de pays : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C0B0D37" w14:textId="77777777" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="00E3796B" w:rsidP="0019248C">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="1F5DFB8E" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5068" w:right="8" w:hanging="3877"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Compte de crédit du grand livre général : </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">16106 – Fonds de petite caisse pour un projet (PPCF) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F06D0E5" w14:textId="24A842E3" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="0019248C" w:rsidP="0019248C">
+    <w:p w14:paraId="73882809" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="471" w:right="8" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Unité opérationnelle : </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Unité opérationnelle du Bureau de pays </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3388B9D5" w14:textId="77777777" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="00E3796B" w:rsidP="0019248C">
+    <w:p w14:paraId="4974DCFA" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5026"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="471" w:right="8" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Code de fonds : </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Code de fonds correspondant au projet </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F4DF5A6" w14:textId="77777777" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="00E3796B" w:rsidP="0019248C">
+    <w:p w14:paraId="234E3877" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4998"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="471" w:right="8" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Département : </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Département respectif </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CD5AFE8" w14:textId="60AD100A" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="0019248C" w:rsidP="0019248C">
+    <w:p w14:paraId="0AD8F850" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="471" w:right="8" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">ID de projet : </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">ID de projet concerné </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CCA1F82" w14:textId="6E5BAABC" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="0019248C" w:rsidP="0019248C">
+    <w:p w14:paraId="40BAC8B0" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5068"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="471" w:right="8" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Agent de mise en œuvre : </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Le cas échéant </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7127C253" w14:textId="4D710D13" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="0019248C" w:rsidP="0019248C">
+    <w:p w14:paraId="58B1E78B" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5068"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:ind w:left="471" w:right="8" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Donateur : </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Le cas échéant </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D56CCFC" w14:textId="5F666D0A" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="00E3796B" w:rsidP="0019248C">
+    <w:p w14:paraId="3C0CB702" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5068"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="5068" w:hanging="3877"/>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="5068" w:right="8" w:hanging="3877"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Élément clé en suspens : </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...25 lines deleted...]
-    <w:p w14:paraId="2602A981" w14:textId="173379B3" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="00E3796B" w:rsidP="0019248C">
+        <w:t xml:space="preserve">Numéro d’identification comme membre du personnel du Dépositaire </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ED596B3" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5096"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="471" w:right="8" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Description de la ligne du journal : </w:t>
       </w:r>
-      <w:r w:rsidR="0019248C">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">ID du bordereau de l’avance initiale émise </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F2D780E" w14:textId="77777777" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="00E3796B" w:rsidP="00235C4B">
-[...12 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+    <w:p w14:paraId="73033C19" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="471" w:right="8" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E257A93" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="471" w:right="8" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Attention : Toutes les transactions dans le PPCF (bordereaux de compte créditeur et factures sans bons de commande, pièces justificatives du compte créditeur, carnets directs des comptes créditeurs) doivent être enregistrées dans le code de devise dans Atlas qui correspond à la devise réelle dans laquelle le PCF est maintenu. L’utilisation d’un code de devise incorrect dans Atlas conduira à une évaluation inexacte du PCF dans les états financiers. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A76C78C" w14:textId="77777777" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="00E3796B" w:rsidP="00235C4B">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+    <w:p w14:paraId="5EDC3E08" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="471" w:right="8" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Attention : Les Bureaux de pays ne doivent jamais utiliser de GLJE (écritures de régularisation dans le grand livre général) pour enregistrer les transactions du PPCF et ne doivent jamais enregistrer le gain/la perte des devises. Le Siège effectue une réévaluation pour comptabiliser les gains ou les pertes de change, tout en élaborant des états financiers annuels. Les écritures de régularisation des gains/pertes de devise sont suivies mensuellement par l’équipe de gestion des fonds de l’Unité mondiale des services partagés (Global </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Shared</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Service Unit, GSSU).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30272A19" w14:textId="77777777" w:rsidR="00235C4B" w:rsidRPr="00A50BE3" w:rsidRDefault="00235C4B" w:rsidP="00235C4B">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+    <w:p w14:paraId="42449093" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="471" w:right="8" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B6B1ECF" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le siège social du Bureau de pays doit examiner et approuver l’APJV mensuelle du PPCF et le Directeur des opérations doit certifier le rapprochement mensuel. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6986CAF6" w14:textId="77777777" w:rsidR="00235C4B" w:rsidRPr="00A50BE3" w:rsidRDefault="00235C4B" w:rsidP="00235C4B">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w14:paraId="3789C903" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...8 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BF13B73" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30828FEF" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">L’attestation ou le certificat de fin d’année doit confirmer le statut de chaque PPCF en soumettant la liste relative au PPCF avec les toutes les informations (suivre les procédures exactes de clôture en fin d’exercice en tant que PCF, y compris le dépôt du solde en espèces dans le coffre-fort ou dans le compte bancaire du Bureau de pays et la comptabilité complète/le rapprochement complet). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73251CF3" w14:textId="77777777" w:rsidR="00235C4B" w:rsidRPr="00A50BE3" w:rsidRDefault="00235C4B" w:rsidP="00235C4B">
-[...13 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w14:paraId="1BD87F8B" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BA1C86B" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6892914D" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le Directeur des opérations doit conserver les données relatives au solde mensuel moyen de tous les PPCF et les communiquer à la Trésorerie sur demande et à des fins d’assurance </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50870E08" w14:textId="52C66C36" w:rsidR="28A86F5F" w:rsidRDefault="28A86F5F" w:rsidP="28A86F5F">
-[...16 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+    <w:p w14:paraId="59DD2E68" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="154A3A27" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Attention : Il est important de parfaitement se familiariser avec les procédures du PCF et de les suivre pour le PPCF en notant les différences ci-dessus (en particulier en ce qui concerne les Contrôles internes, la Comptabilité, le Rapprochement et la Clôture de fin d’exercice). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A2A1A50" w14:textId="757117D4" w:rsidR="28A86F5F" w:rsidRDefault="28A86F5F" w:rsidP="28A86F5F">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="5BA5B2FF" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="471" w:right="8" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ED0CFC0" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Besoins de l’UNDSS en matière de règlements en espèce</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BBF0744" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="461" w:right="8"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...220 lines deleted...]
-      <w:r>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A8681C3" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="8" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a) Le PNUD fournira des services de petite caisse à l’UNDSS conformément à l'Accord sur le niveau de service, en vigueur le 1er juin 2018 ou tel qu'amendé, et aux Directives opérationnelles pour l'appui au système de gestion de la sécurité des Nations Unies, datées du 18 mars 2009 ou telles qu'amendées.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752CE94F" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="8" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56FF62E0" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="8" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>b) Si l’UNDSS partage les mêmes locaux qu’un bureau/projet du PNUD, les besoins de trésorerie de l'UNDSS doivent être fournis par le PNUD [conformément au POPP (Politiques et procédures relatives aux programmes et aux opérations du PNUD en matière de gestion de la petite caisse des projets (PCF). Aucun arrangement séparé en espèces ne sera prévu pour l'UNDSS. Lors de l'enregistrement des dépenses de petite caisse chaque mois, la part de l'UNDSS doit être imputée au code d'activité/fonds correspondant du budget local du projet UNDSS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8109DD" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="8" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="576418A2" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="8" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>c</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Dans les cas où l'UNDSS n'est pas </w:t>
+        <w:t xml:space="preserve">c) Dans les cas où l'UNDSS n'est pas </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="5FB9E9DA">
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>co-localisé</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="5FB9E9DA">
-[...9 lines deleted...]
-        <w:r w:rsidR="5EAF127D" w:rsidRPr="00626F14">
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avec le bureau du PNUD mais est situé dans une partie différente de la ville ou dans une ville différente, et qu'il existe un besoin reconnu de trésorerie, une étude de faisabilité au sein de l'UNDSS dans le pays doit d'abord être établie de manière opérationnelle et soumise au siège de l'UNDSS par le biais de la section régionale respective qui supervise le pays. La petite caisse peut être approuvée par le </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00A754B1">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Fonds de petite caisse pour un projet</w:t>
-[...5 lines deleted...]
-          <w:t xml:space="preserve"> (PPCF)</w:t>
+          <w:t>Fonds de petite caisse pour un projet (PPCF)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="5FB9E9DA">
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> selon la procédure ci-dessous :  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="462356F8" w14:textId="04D23ED0" w:rsidR="00235C4B" w:rsidRPr="00A50BE3" w:rsidRDefault="00235C4B" w:rsidP="28A86F5F">
-[...26 lines deleted...]
-      <w:r w:rsidR="4BFFBB38">
+    <w:p w14:paraId="3611E548" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="471" w:right="8" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6795BA3E" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="471" w:right="8" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1. Pour le PPCF financé par le programme du budget de base de l'UNDSS : l'étude de faisabilité doit être approuvée par le siège. Une fois l'étude de faisabilité approuvée, le siège du DSS fournira le COA [délivrera un plafond annuel de dépenses (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>annual</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0DB2DA41">
-[...1 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0DB2DA41" w:rsidRPr="28A86F5F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>spending</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>limit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, ASL)] pour le PPCF approuvé financé sous le code de fonds principal du DSS 68100.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7616DA7A" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="471" w:right="8" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65C8611F" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="471" w:right="8" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Dans le cas des CBPP financés par le budget local de sécurité à coûts partagés (LSSCB) administré par le PNUD et où le responsable désigné pour la sécurité (DO) a autorité sur le budget : le dossier de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>décisionpour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l'utilisation du CBPP à partir du LSSCB nécessite l'aval et l'approbation du DO. Dès l'approbation de l'analyse de rentabilisation par le BD, l'UNDSS du pays fournira le COA [délivrera un plafond annuel de dépenses (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>annual</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0DB2DA41" w:rsidRPr="28A86F5F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0DB2DA41" w:rsidRPr="28A86F5F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>spending</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0DB2DA41" w:rsidRPr="28A86F5F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0DB2DA41" w:rsidRPr="28A86F5F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>limit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0DB2DA41" w:rsidRPr="28A86F5F">
-[...34 lines deleted...]
-        <w:t xml:space="preserve">dossier de </w:t>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, ASL)] le code de fonds 13925 de la LCSSB approuvé.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5342C431" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="471" w:right="8" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="436D7526" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="471" w:right="8" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>3. Avant l'approbation, l'UNDSS dans le pays doit examiner l'étude de faisabilité et les besoins identifiés avec le bureau du PNUD, quelle que soit la source budgétaire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59341B7A" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="471" w:right="8" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F0F0E02" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d) Dépositaire : Le dépositaire de la petite caisse financée par le budget de base sera le titulaire du contrat FT émis et géré par le Secrétariat de l'ONU, en vigueur depuis le 1er février 2021. Le dépositaire de la petite caisse financée par le LCSSB doit être titulaire d'une lettre de nomination du PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F9931C7" w14:textId="4D7EE499" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e) Toute demande de PPCF, quels que soient le montant, la source budgétaire out les types de contrat du dépositaire, doit être soumise au Trésor pour approbation exceptionnelle selon la procédure décrite ci-dessous :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73176AF8" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="646F9777" w14:textId="1814A8C3" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00871EE4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="8" w:hanging="270"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le conseiller en sécurité de l'UNDSS dans le pays</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, par l'intermédiaire du fonctionnaire désigné pour la sécurité (DO)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, demande au RR du PNUD d'établir le PPCF pour les besoins opérationnels de l'UNDSS en s'appuyant sur les informations suivantes :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2812954F" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="8" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BF6D2CF" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="8" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i.    Dossier de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="004853F3" w:rsidRPr="004853F3">
-[...3 lines deleted...]
-        <w:t>pour</w:t>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>décisionapprouvée</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="4F15445B">
-[...132 lines deleted...]
-    <w:p w14:paraId="3D5E93C6" w14:textId="74F7C9ED" w:rsidR="00235C4B" w:rsidRPr="00A50BE3" w:rsidRDefault="53315EA9" w:rsidP="28A86F5F">
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour les fonds de caisse, les besoins et l'objet du PPCF et la source du budget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77024A9A" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="8" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DF4FC71" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="8" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ii.    Détails sur le dépositaire, type d'engagement et montant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A8556B1" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="8" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="585B7D65" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="8" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>iii.    L’UNDSS doit assurer des mesures de sécurité adéquates pour le fonds proposé et l'argent doit toujours être conservé dans un coffre-fort verrouillé.  L'évaluation et l'autorisation nécessaires doivent être fournies pour la sécurité du bureau où le coffre-fort sera conservé.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48E67544" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="8" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C2D88EB" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="8" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>iv.    Assurance que l'UNDSS se conformera aux politiques et procédures du PNUD en matière d'arrangements de trésorerie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09EA89B3" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="8" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05B141D7" w14:textId="3502BD6C" w:rsidR="00A754B1" w:rsidRPr="00871EE4" w:rsidRDefault="00A754B1" w:rsidP="00871EE4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...191 lines deleted...]
-        <w:r w:rsidRPr="000655BC">
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="8" w:hanging="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00871EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Une fois que le bureau de pays du PNUD aura </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00871EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>été  satisfait</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00871EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de l'étude de faisabilité et des exigences exprimées par le Département de la sûreté et de l’UNDSS, le bureau de pays du PNUD demandera l’émission </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’un PPCF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (16106) en soumettant au Trésor </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00871EE4">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>l'annexe 5</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00871EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> complétée et signée pour approbation.  La demande doit être soumise au Trésor avec les documents spécifiés au paragraphe d/1 ci-dessus.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21B9F713" w14:textId="7134B93E" w:rsidR="00235C4B" w:rsidRPr="00A50BE3" w:rsidRDefault="0EDBDAF0" w:rsidP="28A86F5F">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7C379637" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="8" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E08E390" w14:textId="17D159CA" w:rsidR="00235C4B" w:rsidRDefault="0EDBDAF0" w:rsidP="003628A9">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7B8AB643" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="8" w:hanging="270"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Après confirmation de l'approbation par le Trésor, le bureau de pays du PNUD désignera le dépositaire en signant </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00A47ADD">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00A754B1">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>l'</w:t>
-[...11 lines deleted...]
-          <w:t>nnexe 1 : Formulaire de nomination du dépositaire de fonds,</w:t>
+          <w:t>l'Annexe 1 : Formulaire de nomination du dépositaire de fonds,</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...17 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dont les termes doivent être convenus et signés conjointement par le dépositaire. Le PNUD enregistrera le PPCF en utilisant la directive générale 16106 et le code de l'activité budgétaire/du fonds du projet de pays respectif de l'UNDSS pour une comptabilité correcte des transactions de l'arrangement de trésorerie de l'UNDSS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B64FDE" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00871EE4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="8"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="137F12F7" w14:textId="4529B213" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00871EE4">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Le PPCF pour l'UNDSS financé par le budget de base doit être enregistré en utilisant une clé d'article ouvert dans Atlas pour chaque dépositaire.  Lorsqu'une clé d'article ouvert n'est pas disponible pour les dépositaires de la petite caisse financée par le budget de base, une demande pour en créer </w:t>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="8" w:hanging="270"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le PPCF pour l'UNDSS financé par le budget de base doit être enregistré en utilisant une clé d'article ouvert dans Atlas pour chaque dépositaire.  Lorsqu'une clé d'article ouvert n'est pas disponible pour les dépositaires de la petite caisse financée par le budget de base, une demande pour en créer un doit être envoyée à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Berhit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Getachew berhit.getachew@undp.org au bureau de sécurité du siège du PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D1AC05E" w14:textId="6BA15492" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00871EE4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3652CDCF" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="8" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">f) Le dépositaire doit fournir le détail des dépenses, accompagné des pièces justificatives, conformément à la politique de trésorerie du PNUD, à l'équipe des </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-        <w:t>une doit</w:t>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>finances  du</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...15 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bureau de coordination du PNUD pour l'enregistrement des dépenses et le réapprovisionnement ultérieur du PPCF.  Le service financier du PNUD enregistrera les dépenses sur les comptes de dépenses </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>appropriés..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="21AE5B30" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="8" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ACA0AE4" w14:textId="193A3FA8" w:rsidR="00235C4B" w:rsidRPr="00A50BE3" w:rsidRDefault="00CA7A63" w:rsidP="28A86F5F">
-[...28 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="38ED03E0" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="8" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>g) Le détenteur de la petite caisse est personnellement responsable et financièrement responsable de la bonne gestion et de la garde des fonds ; une comptabilité doit être soumise au moins une fois par mois au bureau de pays du PNUD. Le dépositaire de la petite caisse sera toujours en mesure de rendre compte des fonds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77BA6E21" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="8" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ADC79DA" w14:textId="6AA8C1C8" w:rsidR="00235C4B" w:rsidRPr="00A50BE3" w:rsidRDefault="00F6455D" w:rsidP="28A86F5F">
-[...16 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="461FEC50" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="8" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>h) Toutes les politiques et procédures du PNUD s'appliquent de la même manière au PPCF délivré au UNDSS et au dépositaire.  Le bureau de pays du PNUD reste responsable du suivi, des décaissements, de la comptabilité mensuelle, du réapprovisionnement, du rapprochement et des exigences de fin d'année.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51B98A82" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="8" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pour la petite caisse financée par le budget de base et dont le dépositaire est titulaire d'un contrat avec le Secrétariat de l'ONU, l'UNDSS sera responsable du recouvrement auprès du dépositaire et, avec le soutien du bureau de pays du PNUD, assurera une supervision, une gestion et un suivi directs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56038813" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="8" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6673B412" w14:textId="671F06DF" w:rsidR="00235C4B" w:rsidRDefault="00AC43A4" w:rsidP="28A86F5F">
-[...50 lines deleted...]
-        <w:t xml:space="preserve">) À la fin de l'année, tous les </w:t>
+    <w:p w14:paraId="60881B7D" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="8" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i) À la fin de l'année, tous les </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0EDBDAF0">
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>PPCFs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0EDBDAF0">
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> émis doivent être comptabilisés et dûment apurés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E7CC95C" w14:textId="005B00E2" w:rsidR="00235C4B" w:rsidRPr="00A50BE3" w:rsidRDefault="00235C4B" w:rsidP="28A86F5F">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w14:paraId="60937B66" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-10"/>
-      </w:pPr>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14F1F4F7" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Modèles et formulaires </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21667DF6" w14:textId="77777777" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="00E3796B" w:rsidP="00235C4B">
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="010E1F39" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="214F5357" w14:textId="3D3A4FA4" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Utilisez les mêmes modèles que ceux fournis pour le PCF, mais sélectionnez le règlement en espèces utilisé. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73FB1CFB" w14:textId="77777777" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="00E3796B" w:rsidP="00235C4B">
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="7B3CFF80" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Modèles supplémentaires pour le PPCF : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0393C87E" w14:textId="77777777" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="00E3796B" w:rsidP="00235C4B">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w14:paraId="6E22DBF7" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="90"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Annexe 1 – Formulaire d’engagement du Dépositaire de la caisse </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="577F2E43" w14:textId="77777777" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="00E3796B" w:rsidP="00235C4B">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w14:paraId="4A5D8658" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="90"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Annexe 2 – Caisse enregistreuse </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="451EABC9" w14:textId="77777777" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="00E3796B" w:rsidP="00235C4B">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w14:paraId="00F7C24D" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="90"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Annexe 3 – Formulaire pour le calcul du contenu de la caisse (pour le calcul physique et le rapprochement mensuel et de fin d’exercice) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44B129FE" w14:textId="77777777" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="00E3796B" w:rsidP="00235C4B">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w14:paraId="3BE5BFC4" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="90"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">4. Annexe 4 – Attestation de fin d’exercice pour les règlements en espèces </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BA4C54C" w14:textId="77777777" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="00E3796B" w:rsidP="00235C4B">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w14:paraId="77FA9A18" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="90"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A754B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>5. Annexe 5 – Demande de l’approbation du Trésorier</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FD9A387" w14:textId="142E1A01" w:rsidR="00BF3923" w:rsidRPr="003628A9" w:rsidRDefault="00BF3923" w:rsidP="00235C4B">
-[...2 lines deleted...]
-        <w:ind w:right="0"/>
+    <w:p w14:paraId="63F6727E" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="471" w:hanging="10"/>
         <w:contextualSpacing/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00933BA5" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="471" w:hanging="10"/>
         <w:contextualSpacing/>
-        <w:jc w:val="left"/>
-[...7 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId17"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60A57599" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00880B43" w:rsidRDefault="00A754B1" w:rsidP="00871EE4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00880B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avertissement :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="469D6113" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00880B43" w:rsidRDefault="00A754B1" w:rsidP="00871EE4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00880B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA1DE5C" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00871EE4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00880B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2817068D" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00A754B1">
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1478" w:right="1428" w:bottom="977" w:left="1340" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D96E864" w14:textId="77777777" w:rsidR="006351C7" w:rsidRDefault="006351C7" w:rsidP="00620F50">
+    <w:p w14:paraId="566B4116" w14:textId="77777777" w:rsidR="003F0CAA" w:rsidRDefault="003F0CAA" w:rsidP="00A754B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="062AA198" w14:textId="77777777" w:rsidR="006351C7" w:rsidRDefault="006351C7" w:rsidP="00620F50">
+    <w:p w14:paraId="5FDD5E7A" w14:textId="77777777" w:rsidR="003F0CAA" w:rsidRDefault="003F0CAA" w:rsidP="00A754B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...20 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="33DD36E9" w14:textId="6D028392" w:rsidR="00620F50" w:rsidRDefault="00421A9A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="236AD7C8" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRDefault="00A754B1">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="14F90FA8" w14:textId="7ED45CF0" w:rsidR="00A754B1" w:rsidRDefault="00A754B1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0019248C">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">sur </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0019248C">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">Date d’entrée en vigueur : </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Date d’entrée en vigueur"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="1951503729"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{70DFDE63-6248-4F9D-9016-38C82BACF63E}"/>
-        <w:date w:fullDate="2021-11-01T00:00:00Z">
+        <w:date w:fullDate="2021-10-31T00:00:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="fr-FR"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00A24DE9">
-          <w:t>01/11/2021</w:t>
+        <w:r w:rsidR="00496250">
+          <w:t>31/10/2021</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve">Numéro de version : </w:t>
+      <w:t>Version</w:t>
+    </w:r>
+    <w:r w:rsidR="00871EE4">
+      <w:t xml:space="preserve"> #</w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> : </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="956215682"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{70DFDE63-6248-4F9D-9016-38C82BACF63E}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00A24DE9">
+        <w:r>
           <w:t>7</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F3C7842" w14:textId="77777777" w:rsidR="006351C7" w:rsidRDefault="006351C7" w:rsidP="00620F50">
+    <w:p w14:paraId="042AFE9C" w14:textId="77777777" w:rsidR="003F0CAA" w:rsidRDefault="003F0CAA" w:rsidP="00A754B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6BF85AE6" w14:textId="77777777" w:rsidR="006351C7" w:rsidRDefault="006351C7" w:rsidP="00620F50">
+    <w:p w14:paraId="56F19B09" w14:textId="77777777" w:rsidR="003F0CAA" w:rsidRDefault="003F0CAA" w:rsidP="00A754B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="48E7BFEF" w14:textId="528335FF" w:rsidR="28A86F5F" w:rsidRDefault="28A86F5F" w:rsidP="28A86F5F">
+    <w:p w14:paraId="2B63E3B0" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00871EE4" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-      </w:pPr>
-      <w:r w:rsidRPr="28A86F5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00871EE4">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00871EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Selon l'environnement de l'UNDSS dans le pays, il peut s'agir du directeur, du chef ou du conseiller en sécurité, mais pas d'un agent de coordination de la sécurité sur le terrain (FSCO).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="15D04949" w14:textId="68993759" w:rsidR="28A86F5F" w:rsidRDefault="28A86F5F" w:rsidP="28A86F5F">
+    <w:p w14:paraId="32229A00" w14:textId="77777777" w:rsidR="00A754B1" w:rsidRPr="00871EE4" w:rsidRDefault="00A754B1" w:rsidP="00A754B1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-      </w:pPr>
-      <w:r w:rsidRPr="28A86F5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00871EE4">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00871EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Dans chaque pays ou zone désignée où les Nations Unies sont présentes, le plus haut fonctionnaire des Nations Unies est normalement désigné par écrit par le Secrétaire Général comme responsable désigné pour la sécurité et accrédité auprès du gouvernement hôte en tant que tel.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="65084333" w14:textId="64CAFBD9" w:rsidR="00620F50" w:rsidRDefault="5BFBBF90" w:rsidP="00620F50">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="747AC6C7" w14:textId="346FFC19" w:rsidR="00A754B1" w:rsidRDefault="00A754B1" w:rsidP="00620F50">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E7EE5A6" wp14:editId="77BA38D4">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="482F0841" wp14:editId="7DAA0950">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>right</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-76200</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapTopAndBottom/>
+          <wp:docPr id="2133724913" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 24"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill>
+                <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:stretch>
-[...1 lines deleted...]
-                  </a:stretch>
+                  <a:srcRect r="4369" b="28533"/>
+                  <a:stretch/>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="304800" cy="703072"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00B02079"/>
-[...84 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01AF4FC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B44C766A"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3814,51 +4848,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02081149"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B94AC05A"/>
     <w:lvl w:ilvl="0" w:tplc="0A5CDA52">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2000001B" w:tentative="1">
@@ -3903,277 +4937,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02B33BBE"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1DDB0576"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="562644CE"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="8306F946"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1181" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="710" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1901" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1430" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2150" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2621" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2870" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3341" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3590" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4310" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4061" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5030" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4781" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5750" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...31 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6470" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27FF0BA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B449FFA"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="55646714">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -4218,1011 +5112,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...959 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EB77DD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="33FE19AA"/>
     <w:lvl w:ilvl="0" w:tplc="060410B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0CDA822A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="211EE6FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="180"/>
@@ -5261,1263 +5195,150 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="77E026E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FC84D75C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="1" w16cid:durableId="1891839748">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="2" w16cid:durableId="917399167">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
-[...5 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="3" w16cid:durableId="1509445563">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6">
-[...14 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="4" w16cid:durableId="240600106">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12">
-[...2 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="5" w16cid:durableId="1900897123">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BF3923"/>
-[...215 lines deleted...]
-    <w:rsid w:val="7FDD9137"/>
+    <w:rsidRoot w:val="00A754B1"/>
+    <w:rsid w:val="003F0CAA"/>
+    <w:rsid w:val="004218D2"/>
+    <w:rsid w:val="00496250"/>
+    <w:rsid w:val="00822CC8"/>
+    <w:rsid w:val="00871EE4"/>
+    <w:rsid w:val="00987C93"/>
+    <w:rsid w:val="00A754B1"/>
+    <w:rsid w:val="00AC347C"/>
+    <w:rsid w:val="00C10166"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00FA7FC8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="24EFD9A5"/>
-  <w15:docId w15:val="{E0843FB7-D0F9-46C3-AECC-E22727288A85}"/>
+  <w14:docId w14:val="4FC8E895"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{215C664A-085E-42CD-B14C-5B1C405AA704}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...886 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6859,208 +5680,876 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A754B1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A754B1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A754B1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A754B1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A754B1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A754B1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A754B1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A754B1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A754B1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A754B1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A754B1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A754B1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A754B1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A754B1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A754B1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A754B1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A754B1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A754B1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A754B1"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A754B1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A754B1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A754B1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A754B1"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A754B1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A754B1"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A754B1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A754B1"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A754B1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A754B1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A754B1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="471" w:right="8" w:hanging="10"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A754B1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A754B1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="471" w:right="8" w:hanging="10"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A754B1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="003D1BDF"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A754B1"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A754B1"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A754B1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="471" w:right="8" w:hanging="10"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar1">
+    <w:name w:val="Footnote Text Char1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A754B1"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A754B1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ofrm/treasury/_layouts/15/AccessDenied.aspx?Source=https%3A%2F%2Fintranet%2Eundp%2Eorg%2Funit%2Fofrm%2Ftreasury%2FSitePages%2FAnnex5%2DExceptional%20Approval%2Easpx&amp;Type=item&amp;name=eedb5bad%2D9fb0%2D4fd2%2D99ff%2D2209785fff4c&amp;listItemId=5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11701" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/586" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ofrm/treasury/SitePages/Annex5-Exceptional%20Approval.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11356" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -7167,662 +6656,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-[...558 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2333</Words>
-  <Characters>13301</Characters>
+  <Words>2364</Words>
+  <Characters>13476</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>110</Lines>
+  <Lines>112</Lines>
   <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15603</CharactersWithSpaces>
+  <CharactersWithSpaces>15809</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Rahel Haileslassie</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>