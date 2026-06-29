--- v0 (2025-10-14)
+++ v1 (2026-06-29)
@@ -1,2687 +1,3189 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7596B1D9" w14:textId="631AAC24" w:rsidR="00BF3923" w:rsidRPr="00A50BE3" w:rsidRDefault="001B5149" w:rsidP="00235C4B">
-[...3 lines deleted...]
-        <w:ind w:left="96"/>
+    <w:p w14:paraId="1D941F71" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="96" w:hanging="10"/>
         <w:contextualSpacing/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Fondo de caja chica del proyecto </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3131D076" w14:textId="7E581517" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="001B5149" w:rsidP="00235C4B">
-[...2 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    <w:p w14:paraId="5686EE4B" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:jc w:val="left"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BF515A1" w14:textId="364AF519" w:rsidR="006A41A4" w:rsidRPr="00CE5A9B" w:rsidRDefault="00E3796B" w:rsidP="296F0BCE">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="11708E96" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">El fondo de caja chica del proyecto (PPCF, </w:t>
       </w:r>
-      <w:r w:rsidRPr="296F0BCE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Project Petty Cash Fund</w:t>
       </w:r>
-      <w:r w:rsidRPr="296F0BCE">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, por sus siglas en inglés) es un saldo perpetuo de caja chica que se conserva en la caja fuerte de una oficina/instalación del proyecto de modalidad de implementación directa (DIM, </w:t>
       </w:r>
-      <w:r w:rsidR="00B342FB" w:rsidRPr="296F0BCE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...18 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Direct Implementation Modality</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, por sus siglas en inglés)</w:t>
       </w:r>
-      <w:r w:rsidR="00B342FB">
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B342FB" w:rsidRPr="296F0BCE">
-[...51 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>para cumplir con las necesidades de desembolsos. Por lo general, este arreglo está destinado a las oficinas de proyectos de DIM que están lejos de la oficina de país (CO, Country Office, por sus siglas en inglés) y que no tienen acceso a servicios bancarios en la ubicación de sus oficinas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="261AD414" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:spacing w:after="36" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="8"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E46D6F5" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:spacing w:after="36" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="8"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Nota: Esta disposición también es aplicable al "Apoyo a la Implementación Nacional" donde las modalidades de implementación se establecen de acuerdo con la política de "</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00CE5A9B">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="005A6DB3">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Servicios de Apoyo del PNUD para la Implementación Nacional</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00CE5A9B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>".</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FC6DB2D" w14:textId="77777777" w:rsidR="00235C4B" w:rsidRPr="00A50BE3" w:rsidRDefault="00235C4B" w:rsidP="00235C4B">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w14:paraId="2EB17116" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="684C2B09" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">El saldo máximo del PPCF es de USD 2500 (o su equivalente en moneda local) por CO. Sin embargo, esto no garantiza ni el establecimiento automático del PPCF ni la aplicación de un nivel de saldo máximo cuando existen formas alternativas de pagar gastos menores sin utilizar efectivo. El nivel óptimo del PPCF debe ser determinado por la gestión del programa y Finanzas de la CO en función de la evaluación de las oficinas o sitios del proyecto, teniendo en cuenta las siguientes consideraciones: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02857962" w14:textId="77777777" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="00E3796B" w:rsidP="00235C4B">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="4D1BF480" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Requisitos de efectivo del proyecto </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="558E65B7" w14:textId="77777777" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="00E3796B" w:rsidP="00235C4B">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="447FB27C" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Capacidad del personal </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52E0F167" w14:textId="6F0FC212" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="00E3796B" w:rsidP="296F0BCE">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="71EF0CAB" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...33 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Controles internos en materia de segregación de tareas </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AC60337" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Riesgos de seguridad </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A35DA47" w14:textId="77777777" w:rsidR="00235C4B" w:rsidRPr="00A50BE3" w:rsidRDefault="00235C4B" w:rsidP="00235C4B">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w14:paraId="19764201" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68CEDEED" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">El/la Jefe/a de la Oficina puede autorizar el establecimiento del PPCF para un proyecto DIM o de varios PPCF para varios proyectos hasta el nivel máximo combinado de 2.500 dólares de los EE.UU. para todos los PPCF.  La autorización del Tesorero es obligatoria cuando el monto total de todos los PPCF (ya sea una o varios PPCF) emitidos exceda el nivel máximo de 2.500 dólares de los EE.UU. para la Oficina en el país. El/la Jefe/a de la Oficina debe enviar la solicitud al Tesorero para su aprobación mediante la </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA1C90">
-[...4 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">presentación del </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="00D45B2C">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="005A6DB3">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>anexo 5 - Solicitud de aprobación de Tesorería</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00BA1C90">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> con la lista de identificación de los proyectos, la ubicación, el custodio y el monto de todos los PPCF aprobados y activos previamente, en el que se indica el monto total combinado de los PPCF.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20445C9E" w14:textId="77777777" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="00E3796B" w:rsidP="00235C4B">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w14:paraId="634B1DA3" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53BCD380" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...33 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Custodio del PPCF debe tener el contrato del personal.  Solo el Representante Residente (RR, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Resident Representative,</w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por sus siglas en inglés) (no puede extenderse la delegación) puede designar a un NPSA / IPSA como Custodio del PPCF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E0AB4D0" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BC744D6" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Cuando el Custodio del PPCF es un titular de SC, la solicitud de reposición debe ser revisada y aprobada por el Gerente de Operaciones o sus superiores jerárquicos, no por el Gerente del Proyecto o de la oficina del proyecto. (Para más información, consultar el marco de control interno [ICF, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Internal Control Frame</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, por sus siglas en inglés]) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DC8975E" w14:textId="4A95264C" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="00E3796B" w:rsidP="296F0BCE">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w14:paraId="36A8A534" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Los adelantos de caja chica pueden ponerse a disposición de los oficiales designados por el Tesorero o su designado para cuentas de caja chica. El Tesorero puede, cuando se garanticen medidas de seguridad adecuadas, autorizar los adelantos de las cuentas de caja chica al personal externo, hasta un monto determinado por el Tesorero. Estas cuentas en efectivo se mantendrán sobre una base de anticipos. El monto y los propósitos de cada cuenta serán definidos por el Tesorero. El monto mantenido será el mínimo compatible con los requisitos operativos». </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ED67F19" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05D6DFAA" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Los gastos que reúnen las condiciones para el uso del PPCF, de acuerdo con sus límites de pago y procedimientos, son los mismos que los determinados en los procedimientos para un fondo de caja chica (PCF, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...59 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Petty Cash Fund</w:t>
       </w:r>
-      <w:r w:rsidRPr="296F0BCE">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, por sus siglas en inglés): </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4601E27F" w14:textId="77777777" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="00E3796B" w:rsidP="00235C4B">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+    <w:p w14:paraId="1F4F40B8" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="471" w:right="8" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Contabilidad para PPCF </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="515AFEAC" w14:textId="1E68B023" w:rsidR="00E3796B" w:rsidRDefault="00E3796B" w:rsidP="0013015E">
-[...54 lines deleted...]
-    <w:p w14:paraId="2AE8F2D7" w14:textId="3174F042" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="00E3796B" w:rsidP="00B342FB">
+    <w:p w14:paraId="3E72A304" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="471" w:right="8" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i. La financiación inicial del PPCF se realiza mediante una Factura Permanente de Prepago pagadera al Depositario del PPCF como "Proveedor" registrada contra : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EE4B7EE" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="471" w:right="8" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3770F962" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4298" w:right="8" w:hanging="3108"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cuenta de débito del libro mayor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="041BE8DD" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5404"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="4298" w:hanging="3108"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="4298" w:right="8" w:hanging="3108"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">(GL, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>General Ledger</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, por sus siglas en inglés): </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">16106 – caja chica del proyecto PCF </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45B8DA3A" w14:textId="5D90A8C0" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="00B342FB" w:rsidP="00B342FB">
+    <w:p w14:paraId="3DC12BF8" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5376"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="471" w:right="8" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Unidad operacional: </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">unidad operacional de la CO </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F98BEC8" w14:textId="77777777" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="00E3796B" w:rsidP="00B342FB">
+    <w:p w14:paraId="36C0A016" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4060"/>
           <w:tab w:val="left" w:pos="5376"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="471" w:right="8" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Código del fondo: </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">código del fondo pertinente para el proyecto </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01DBE516" w14:textId="77777777" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="00E3796B" w:rsidP="00B342FB">
+    <w:p w14:paraId="16CA416A" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4214"/>
           <w:tab w:val="left" w:pos="5376"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="471" w:right="8" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Departamento:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">departamento respectivo </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BF03C14" w14:textId="77777777" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="00E3796B" w:rsidP="00B342FB">
+    <w:p w14:paraId="683C35AE" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4200"/>
           <w:tab w:val="left" w:pos="5376"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="471" w:right="8" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">ID del proyecto: </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">ID del proyecto pertinente </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A3DC938" w14:textId="77777777" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="00E3796B" w:rsidP="00B342FB">
+    <w:p w14:paraId="68E43A90" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4088"/>
           <w:tab w:val="left" w:pos="5376"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="471" w:right="8" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Agente de implementación: </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">según corresponda </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F5D6726" w14:textId="5F4A19D4" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="00B342FB" w:rsidP="00B342FB">
+    <w:p w14:paraId="16A784CD" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3486"/>
           <w:tab w:val="left" w:pos="5390"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="471" w:right="8" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Donante: </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">según corresponda </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="395CBC58" w14:textId="64C0A723" w:rsidR="0003281B" w:rsidRDefault="0003281B" w:rsidP="296F0BCE">
+    <w:p w14:paraId="339E61D3" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5376"/>
           <w:tab w:val="left" w:pos="5404"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="471" w:right="8" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Clave de elemento abierto: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D4AF5BF" w14:textId="4A3EB65F" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="00E3796B" w:rsidP="296F0BCE">
+    <w:p w14:paraId="6431A0EE" w14:textId="0C25EA2C" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="00B965B6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5376"/>
           <w:tab w:val="left" w:pos="5404"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
-[...12 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="471" w:right="8" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">ID del índice de personal del Custodio </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FC26B2B" w14:textId="77777777" w:rsidR="00E3796B" w:rsidRPr="00A50BE3" w:rsidRDefault="00E3796B" w:rsidP="00235C4B">
-[...21 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="5EF7C86A" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="471" w:right="8" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62D0714F" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="471" w:right="8" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Advertencia: Todas las transacciones del PPCF deben registrarse en el código de moneda de Quantum que coincida con la moneda real utilizada por el PCF. El uso de un código de moneda incorrecto en Quantum dará lugar a una valoración inexacta del PPCF en los estados financieros. El equipo de gestión de tesorería de la SGSSU supervisa mensualmente los asientos de ajuste de pérdidas y ganancias por tipo de cambio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7197C5A1" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="471" w:right="8" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66859AD6" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="471" w:right="8" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E91EC91" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se requiere que la oficina principal de la CO revise y apruebe el reporte mensual de hoja de cálculo cargado para reposición del PPCF, y el Gerente de Operaciones debe certificar la conciliación mensual. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F2D54F0" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="792041FE" w14:textId="259553AE" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La certificación anual de cierre de ejercicio o la “atestación” debe confirmar el estado de cada PPCF mediante la presentación de la lista detallada del PPCF (respetar los mismos procedimientos de cierre  anual de ejercicio que los de un PCF, incluido el depósito del efectivo restante de la caja fuerte en la cuenta bancaria de la CO y la conciliación/contabilidad completa). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6590A010" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78596A23" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Gerente de Operaciones debe conservar los datos para el saldo promedio mensual de todos los PPCF e informar a la Tesorería cuando esta lo solicite para fines de seguro. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1949C93D" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EB9DAD7" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advertencia: Debe conocer en detalle los procedimientos para PCF y aplicarlos a los PPCF, tomando en cuenta las diferencias anteriores (especialmente en lo que respecta a los controles internos, la contabilidad, la conciliación y el cierre de ejercicio). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B0D2DFD" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43AA327A" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Requisito de arreglo en efectivo del UNDSS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="735F5DFD" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="8"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CA5B3CA" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El PNUD prestará servicios de caja chica al Departamento de Seguridad de las Naciones Unidas de conformidad con el Acuerdo sobre el nivel de los servicios, en efecto a partir del 1º de junio de 2018 o en su forma enmendada, y las Directrices operacionales de apoyo al Sistema de Gestión de la Seguridad de las Naciones Unidas, de fecha 18 de marzo de 2009 o en su forma enmendada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BEF100A" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Si el UNDSS comparte los mismos locales con una oficina/proyecto del PNUD, las necesidades de efectivo del UNDSS deben ser suministradas por el PNUD de conformidad con las políticas y procedimientos del </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="005A6DB3">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Proyecto de gestión del fondo de caja chica</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (PCF, por sus siglas en inglés) del PNUD. No se proporcionará ningún arreglo de efectivo por separado para el UNDSS. Al registrar los gastos de caja chica cada mes, la parte correspondiente al UNDSS deberá cargarse al código de actividad/fondo pertinente del presupuesto local del proyecto del UNDSS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D4750A9" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En los casos en que el UNDSS no esté ubicado conjuntamente con la oficina del PNUD, sino en una parte diferente de la ciudad o en una ciudad distinta, y exista una necesidad reconocida de contar con un flujo de efectivo, se debería establecer primero un estudio de viabilidad dentro del UNDSS en el país desde el punto de vista operacional y presentarlo a la sede del UNDSS a través de la Sección Regional respectiva que supervisa el país. El efectivo para gastos menores puede aprobarse con cargo al </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="005A6DB3">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Fondo para gastos menores del proyecto</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (PPCF, por sus siglas en inglés), según el procedimiento que se indica a continuación:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43EE3524" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Para el PPCF financiada con el programa del presupuesto básico del UNDSS:  El estudio de viabilidad requiere la aprobación de la sede del UNDSS. Una vez aprobado el estudio de viabilidad, la Sede del Departamento de Seguridad proporcionará el COA (emisión de ASL) para el PPCF aprobada y financiada con el código 68100 del fondo básico del Departamento de Seguridad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24798670" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>En el caso de los PPCF financiados con el Presupuesto de Seguridad de Costo Compartido Local (LCSSB) administrado por el PNUD y donde el Oficial Designado para la seguridad (DO) tiene la autoridad sobre el presupuesto:  el caso de negocio para que el PPCF sea utilizada del LCSSB requiere el respaldo y la aprobación del DO. Tras la aprobación del estudio de viabilidad por parte del DO, el UNDSS en el país proporcionará al COA el código 13925 del fondo LCSSB aprobado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="652740CA" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Antes de la aprobación, el Departamento de Seguridad y Vigilancia de las Naciones Unidas en el país debe examinar el estudio de viabilidad y las necesidades identificadas con la oficina del PNUD, independientemente de la fuente presupuestaria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DED77E0" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Custodio:  El custodio de la caja chica financiada con el presupuesto básico será el titular del contrato de FT emitido y gestionado por la Secretaría de la ONU, que entra en vigor el 1 de febrero de 2021.  El custodio de la caja chica financiada con el LCSSB debe ser titular de una carta de nombramiento del PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A1C94D6" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Todas las solicitudes de la FPCF, independientemente de la cantidad, la fuente del fondo y los tipos de contrato del custodio, deben presentarse al Tesoro para su aprobación excepcional siguiendo el procedimiento que se indica a continuación:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05867BA9" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El Asesor de Seguridad del UNDSS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en el país, a través del Oficial Designado para la Seguridad (DO)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, solicita al RR del PNUD que establezca el PPCF para las necesidades de negocio del UNDSS apoyado con la siguiente información:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1342B26D" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Caso aprobado del negocio para el flujo de caja, el requisito y el propósito de PPCF y la fuente del presupuesto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C3C3A3" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="36" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Detalles, tipos de contrato y cantidad recomendada del custodios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7134F4FE" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Departamento de Seguridad y Vigilancia de las Naciones Unidas debe garantizar las medidas de seguridad adecuadas del fondo propuesto y el efectivo siempre se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>guardará en una caja fuerte con llave.  Se debe proporcionar la evaluación y la autorización necesarias para la seguridad de la oficina donde se guardará la caja fuerte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17A797A2" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Garantías de que el UNDSS cumplirá con las políticas y procedimientos de los arreglos de efectivo del PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1370DB53" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="36" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una vez que la oficina del PNUD en el país esté satisfecha con el estudio de viabilidad y con las necesidades expresadas por el Departamento de Seguridad y Vigilancia de las Naciones Unidas, la oficina del PNUD solicitará el PPCF (16106) presentando el </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="005A6DB3">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>anexo 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> completado y firmado a la Tesorería para su aprobación.  La solicitud deberá presentarse a la Tesorería con los documentos especificados en el apartado d/1 supra.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B9ABED7" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="8" w:hanging="447"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una vez confirmada la aprobación de la Tesorería, la oficina en el país del PNUD nombrará al Custodio mediante la firma del </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="005A6DB3">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Anexo 1: Formulario de nombramiento del Custodio de Efectivo</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, cuyas condiciones deben ser acordadas y firmadas conjuntamente por el custodio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A982715" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. El Custodio del PPCF debe ser titular de un contrato de personal.  Sólo el RR (indelegable) puede nombrar a un titular de un Contrato de Servicios de Personal (NPSA/IPSA) como Custodio del PPCF..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A20168A" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El custodio debe proporcionar detalles de los gastos con documentos de apoyo, según la política de arreglos de efectivo del PNUD, al equipo de finanzas del PNUD en la oficina en el país para el registro de los gastos y la subsiguiente reposición de la CCPP. Finanzas del PNUD registrará el gasto en las cuentas de gastos pertinentes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C0D71AB" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="36" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El titular de los fondos de la caja chica será personalmente responsable y financieramente responsable de la gestión adecuada y de la custodia de los fondos; se rendirá una contabilidad al menos mensualmente a la oficina del PNUD en el país. El custodio de la caja chica siempre estará en condiciones de rendir cuentas de los fondos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ACE762E" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Todas las normas y procedimientos del PNUD se aplicarán por igual al PPCF emitida para el UNDSS y al custodio. La oficina en el país del PNUD será responsable de la supervisión general, el desembolso, la contabilidad mensual, la reposición, la conciliación y los requisitos de cierre del año para toda la caja chica. En el caso de la caja chica financiada con el presupuesto básico y cuyo custodio tiene un contrato con la Secretaría de las Naciones Unidas, el UNDSS será responsable de la recuperación del custodio y, con el apoyo de la oficina en el país del PNUD, mantendrá una supervisión, gestión y seguimiento directos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D987A01" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Al final del año, todos los PPCF emitidos deben ser contabilizados y debidamente liquidados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FAB6D99" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E9843E0" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Modelos y formularios </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0270B22F" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Utilice los mismos modelos proporcionados para un PCF, pero seleccione el arreglo en efectivo aplicable utilizado. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38706554" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Modelos adicionales para PPCF: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AEC2075" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="90"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Anexo 1: Formulario de nombramiento de Custodio de efectivo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FA60A49" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="90"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Anexo 2: Registro de efectivo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE56DEE" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="90"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Anexo 3: Formulario de arqueo de caja (para el recuento físico y la conciliación mensual y de cierre de ejercicio) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB73461" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="90"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Anexo 4: Certificado de cierre de ejercicio para arreglos en efectivo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52613CE3" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="90"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5. Anexo 5: Solicitud de aprobación del Tesorero</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7769AD86" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="471" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73CB899A" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="471" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C32DE73" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="471" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B8F1CFD" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="009E3A22" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C57FC69" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="009E3A22" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51435A9F" w14:textId="62D5E45A" w:rsidR="00DA504D" w:rsidRDefault="005A6DB3">
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Descargo de responsabilidad:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esta es una traducción de un documento original en inglés. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...1035 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId24"/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="005A6DB3">
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1478" w:right="1428" w:bottom="977" w:left="1340" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69DDCDAF" w14:textId="77777777" w:rsidR="003E4939" w:rsidRDefault="003E4939" w:rsidP="00620F50">
+    <w:p w14:paraId="48C28D3F" w14:textId="77777777" w:rsidR="00CB185E" w:rsidRDefault="00CB185E" w:rsidP="005A6DB3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="19549387" w14:textId="77777777" w:rsidR="003E4939" w:rsidRDefault="003E4939" w:rsidP="00620F50">
+    <w:p w14:paraId="362B92D9" w14:textId="77777777" w:rsidR="00CB185E" w:rsidRDefault="00CB185E" w:rsidP="005A6DB3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI Symbol">
-[...35 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1583295C" w14:textId="77777777" w:rsidR="00D36BAD" w:rsidRDefault="00D36BAD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5BF23A80" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRDefault="005A6DB3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
-</w:ftr>
-[...4 lines deleted...]
-  <w:p w14:paraId="33DD36E9" w14:textId="3EEB80F3" w:rsidR="00620F50" w:rsidRDefault="00421A9A">
+  <w:p w14:paraId="09DEADFF" w14:textId="30DAFB94" w:rsidR="005A6DB3" w:rsidRDefault="005A6DB3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="002809C8">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="002809C8">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve">Fecha de entrada en vigor: </w:t>
-[...2 lines deleted...]
-      <w:t>31/10/2021</w:t>
+      <w:t>Fecha de entrada en vigor: 31/10/2021</w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">Versión #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="956215682"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{70DFDE63-6248-4F9D-9016-38C82BACF63E}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00E91CCD">
+        <w:r>
           <w:t>7</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="629DB92C" w14:textId="77777777" w:rsidR="003E4939" w:rsidRDefault="003E4939" w:rsidP="00620F50">
+    <w:p w14:paraId="0E3C6FA2" w14:textId="77777777" w:rsidR="00CB185E" w:rsidRDefault="00CB185E" w:rsidP="005A6DB3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D871AA1" w14:textId="77777777" w:rsidR="003E4939" w:rsidRDefault="003E4939" w:rsidP="00620F50">
+    <w:p w14:paraId="11DF179F" w14:textId="77777777" w:rsidR="00CB185E" w:rsidRDefault="00CB185E" w:rsidP="005A6DB3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="55420A9A" w14:textId="3F4A9859" w:rsidR="008E2882" w:rsidRPr="008E2882" w:rsidRDefault="008E2882">
+    <w:p w14:paraId="3EBD7465" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="008E2882" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E2882">
         <w:t xml:space="preserve">Dependiendo del entorno del UNDSS en el país, podría ser el Director, el Jefe o el Asesor de Seguridad, pero no un Oficial de Coordinación de Seguridad sobre el Terreno (FSCO).   </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="4CD3BAED" w14:textId="701947DF" w:rsidR="004C0374" w:rsidRPr="004C0374" w:rsidRDefault="004C0374">
+    <w:p w14:paraId="05272807" w14:textId="77777777" w:rsidR="005A6DB3" w:rsidRPr="004C0374" w:rsidRDefault="005A6DB3" w:rsidP="005A6DB3">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004C0374">
         <w:t>En cada país o zona designada en que están presentes las Naciones Unidas, el funcionario de mayor rango de las Naciones Unidas suele ser nombrado por escrito por el Secretario General como Oficial Designado para la Seguridad y acreditado ante el Gobierno anfitrión como tal.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="73CE7A20" w14:textId="7836C762" w:rsidR="00620F50" w:rsidRDefault="296F0BCE" w:rsidP="00D36BAD">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7B427288" w14:textId="42B4130C" w:rsidR="005A6DB3" w:rsidRDefault="005A6DB3" w:rsidP="00D36BAD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E7EE5A6" wp14:editId="74CD049C">
-[...2 lines deleted...]
-          <wp:docPr id="1834425754" name="Picture 24"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4ECFC05E" wp14:editId="107E12E0">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>5969000</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-68580</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapTopAndBottom/>
+          <wp:docPr id="1831208220" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 24"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect l="1" r="2023" b="16376"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="298634" cy="587935"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00B02079"/>
-[...84 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01AF4FC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8C40016C"/>
     <w:lvl w:ilvl="0" w:tplc="426463BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -2726,339 +3228,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...287 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11DA0730"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="56A2F938"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3100,51 +3314,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13B6698F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7AE64518"/>
     <w:lvl w:ilvl="0" w:tplc="B2BC810E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3186,164 +3400,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27FF0BA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B449FFA"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="55646714">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -3388,149 +3489,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...97 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B37066F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0C72E34E"/>
     <w:lvl w:ilvl="0" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3572,1085 +3575,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...1033 lines deleted...]
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D1606A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="859877A6"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4692,1201 +3661,149 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="427971422">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="1" w16cid:durableId="1950578024">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="876772510">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="2" w16cid:durableId="366834002">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="331417570">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="3" w16cid:durableId="2031105711">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1030450971">
+  <w:num w:numId="4" w16cid:durableId="1365669944">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="357775225">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="523979957">
-[...20 lines deleted...]
-  <w:num w:numId="12" w16cid:durableId="2146043647">
+  <w:num w:numId="6" w16cid:durableId="90392609">
     <w:abstractNumId w:val="4"/>
-  </w:num>
-[...19 lines deleted...]
-    <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BF3923"/>
-[...137 lines deleted...]
-    <w:rsid w:val="7F97F9CA"/>
+    <w:rsidRoot w:val="005A6DB3"/>
+    <w:rsid w:val="005A6DB3"/>
+    <w:rsid w:val="006B3868"/>
+    <w:rsid w:val="00866653"/>
+    <w:rsid w:val="00A027E4"/>
+    <w:rsid w:val="00AE5D36"/>
+    <w:rsid w:val="00B965B6"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00CB185E"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="24EFD9A5"/>
-  <w15:docId w15:val="{E0843FB7-D0F9-46C3-AECC-E22727288A85}"/>
+  <w14:docId w14:val="0C53412B"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{33544D7E-3542-4FC5-899F-1F38833E81A1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...882 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6228,208 +4145,874 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A6DB3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005A6DB3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005A6DB3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005A6DB3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005A6DB3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005A6DB3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005A6DB3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005A6DB3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005A6DB3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005A6DB3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A6DB3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A6DB3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A6DB3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A6DB3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A6DB3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A6DB3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A6DB3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A6DB3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A6DB3"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="005A6DB3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A6DB3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="005A6DB3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A6DB3"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="005A6DB3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A6DB3"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A6DB3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A6DB3"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="005A6DB3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A6DB3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005A6DB3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="471" w:right="8" w:hanging="10"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005A6DB3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005A6DB3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="471" w:right="8" w:hanging="10"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005A6DB3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005A6DB3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="471" w:right="8" w:hanging="10"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A6DB3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="003D1BDF"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005A6DB3"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A6DB3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ofrm/treasury/SitePages/Annex5-Exceptional%20Approval.aspx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/11701" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/586" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ofrm/treasury/SitePages/Annex5-Exceptional%20Approval.aspx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/11356" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/11261" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -6536,676 +5119,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...584 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>2010</Words>
-  <Characters>11463</Characters>
+  <Characters>11458</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>95</Lines>
   <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13447</CharactersWithSpaces>
+  <CharactersWithSpaces>13442</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Rahel Haileslassie</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>