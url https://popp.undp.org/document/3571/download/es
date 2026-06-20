--- v0 (2025-10-16)
+++ v1 (2026-06-20)
@@ -1,5172 +1,6519 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5D05AE55" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7832B2A9" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Cuentas por cobrar  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D05AE56" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
+    <w:p w14:paraId="4BFCF61B" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="212" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La medición de las cuentas por cobrar es un área importante de la implementación de las Normas Internacionales de Contabilidad del Sector Público (IPSAS, </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>International Public Sector Accounting Standards</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, por sus siglas en inglés) y es necesario realizar una evaluación a fin de año de las cuentas por cobrar que se consideran de dudoso cobro y de aquellas que deben cancelarse. Las cuentas por cobrar se medirán en su valor razonable menos cualquier provisión por los montos que se estiman como irrecuperables. Se establece una provisión cuando hay pruebas objetivas, con base en una revisión de los montos pendientes en la fecha de presentación, de que el PNUD (Programa de las Naciones Unidas para el Desarrollo) no podrá cobrar todos los montos adeudados de acuerdo con los términos originales de las cuentas por cobrar. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D05AE58" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
+    <w:p w14:paraId="427A3543" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="212" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El PNUD aplicará el método específico de provisión al identificar las contribuciones específicas que se volvieron de dudoso cobro. Esto implica la revisión de cada donante y de su capacidad para cumplir con su compromiso.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D05AE5A" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="655A21CE" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Provisión para deudas de dudoso cobro </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D05AE5C" w14:textId="2E45D3F6" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
+    <w:p w14:paraId="4DCFCD34" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="212" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El primer paso para crear una provisión para deudas de dudoso cobro es identificar los donantes individuales con los que pueda haber deudas para determinar si podrá recuperarse la totalidad de los montos. Esto luego se utilizará para identificar los montos individuales que constituirán la provisión para deudas de dudoso cobro. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D05AE5E" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="380016E9" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cancelación de cuentas por cobrar  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D05AE60" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
+    <w:p w14:paraId="767BCC5F" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="212" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El segundo paso es identificar si algún saldo pendiente debe cancelarse. Las cancelaciones solamente se realizan una vez que se han tomado todas las medidas razonables para recuperar los montos pendientes y se considera que no hay posibilidades de recuperación. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D05AE62" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...2 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    <w:p w14:paraId="065C4FA7" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="right"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:lang w:val="en-US"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D05AFBB" wp14:editId="22BE6E37">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="123743B6" wp14:editId="6D2D5E14">
             <wp:extent cx="6037776" cy="3571240"/>
             <wp:effectExtent l="0" t="0" r="1270" b="0"/>
             <wp:docPr id="176691402" name="Picture 8501"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 8501"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12">
+                    <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6037776" cy="3571240"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D05AE63" w14:textId="35F8D3E2" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
+    <w:p w14:paraId="1E6865F4" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> será responsable de registrar los ingresos para las siguientes contribuciones complementarias: </w:t>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="212" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">El Centro Mundial de Servicios Compartidos -CMSC- (GSSC, por sus siglas en inglés) será responsable de registrar los ingresos para las siguientes contribuciones complementarias: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D05AE64" w14:textId="48B913E2" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="20947E12" w:rsidP="00830DA9">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="261C0288" w14:textId="6C7FA78D" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="212"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contribuciones de costos compartidos Gobierno del país en que se ejecuta un programa </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B99DA6C" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="212"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acuerdos de costos compartidos de terceros </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="785D31DB" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="212"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acuerdos de la Comunidad Europea (CE) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A4E897C" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="212"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fondos fiduciarios  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21FD1551" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="212" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El personal del CMSC seguirá la política de reconocimiento de ingresos para registrar las contribuciones en el módulo de contratos de clientes de Quantum para que los ingresos se reconozcan de manera oportuna y precisa en los estados financieros. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="052791E8" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="212" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Como resultado de estos procesos y de la entrada de información en el módulo de contratos, se creará la partida de cuentas por cobrar en el libro mayor. Estas cuentas representarán montos, según lo prometido por los donantes de acuerdo con el calendario de pagos en los acuerdos, pero que aún no han sido recibidos.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A151DB6" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seguimiento de cuentas por cobrar </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7721C44D" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="212" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La responsabilidad del seguimiento, la supervisión y la elaboración de informes de las cuentas por cobrar pertenece al personal de programas y finanzas en cada Oficina de País o unidad de negocio y no al Centro Mundial de Servicios Compartidos. La Oficina de País o la unidad de negocio debe generar un informe mensual de las cuentas por cobrar. Los informes establecerán la antigüedad de las cuentas por cobrar por donante y pueden utilizarse para realizar un seguimiento de los donantes. El informe establecerá la antigüedad del monto pendiente de la siguiente manera: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6574C178" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="212" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El PRODUCTO DEL INFORME contendrá los siguientes campos y establecerá la antigüedad del monto en las siguientes columnas:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B2F1067" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+      <w:pPr>
+        <w:spacing w:line="239" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Dependencia operacional    Nombre del donante            Contrato n.º              0-3 meses                    3-6 meses    6-12 meses    1-2 años    2-3 años    &gt;3 años    Total de cuentas por cobrar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67952A43" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="212" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los gerentes de proyectos (primera autoridad) deben realizar un seguimiento de las cuentas por cobrar pendientes de los donantes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60834D4A" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="212" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El gerente aprobador (segunda autoridad) debe firmar el informe de cuentas por cobrar como prueba de la revisión mensual. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="283900E0" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ajustes que deben realizarse en las cuentas por cobrar </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DE367EB" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="212" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En ciertos casos, puede procesarse una enmienda para ajustar las cuentas por cobrar por los siguientes motivos:   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08167459" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="212"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cambio en el alcance del proyecto </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="607A22DE" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="212"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revisiones del presupuesto realizadas en conjunto con los donantes </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="489882C1" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="212"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ajustes en la financiación que reflejan la incorporación de nuevos donantes </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DDCF35E" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="212" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estas son enmiendas que deben procesarse a través de una notificación del Sistema de Gestión de Documentos (DMS, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Document Management System</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) al CMSC, que luego iniciará el proceso normal de enmienda en el módulo de contratos. Véase el capítulo de las Políticas y Procedimientos de Operaciones y Programas (POPP, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme and Operations Policies and Procedures</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) sobre contribuciones complementarias. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40711B0A" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pasos que deben realizar las unidades de negocio para el seguimiento de las cuentas por cobrar: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E2729D2" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="212" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pasos mensuales:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F7C394D" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Gobierno del país en que se ejecuta un programa </w:t>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="212"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Generar el informe mensual de antigüedad de las cuentas por cobrar.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D05AE65" w14:textId="5134D18B" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6BAF1AE8" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> de terceros </w:t>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="212"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Identificar las cuentas por cobrar de larga data y realizar un seguimiento de los donantes.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D05AE66" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="37A8319D" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Acuerdos de la Comunidad Europea (CE) </w:t>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="212"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comunicarse con los donantes para determinar cuándo se realizarán los pagos. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D05AE67" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4A842D46" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Fondos fiduciarios  </w:t>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="212"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mantener el registro de las pruebas de seguimiento de los donantes. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D05AE69" w14:textId="5C344099" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
+    <w:p w14:paraId="4BC9BD15" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="212"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prestar atención en particular a los montos de larga data y tomar todas las medidas razonables para intentar recuperar estos montos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1567A2A0" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="212"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Firmar el informe como prueba de realización del seguimiento. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D69F5A" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="212"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los gerentes de operaciones (gerentes con segunda autoridad) deben firmar el informe para asegurar que se tomaron medidas de seguimiento. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BAC27A0" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="212"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todas las pruebas de seguimiento y revisión deben mantenerse en un expediente como documentación de respaldo para la gestión de las cuentas por cobrar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3678D621" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> para que los ingresos se reconozcan de manera oportuna y precisa en los estados financieros. </w:t>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="212" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Medidas de fin de año</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D05AE6B" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...116 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="54BB81E2" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Cambio en el alcance del proyecto </w:t>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="212"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Debe generarse un informe al final de cada período sobre el que se informa. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D05AE7C" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3872A966" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Revisiones del presupuesto realizadas en conjunto con los donantes </w:t>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="212"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Debe realizarse un seguimiento estricto con los donantes. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D05AE7D" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="21D96FEB" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
-[...224 lines deleted...]
-      <w:r>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="212"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Deben mantenerse pruebas documentadas cuando haya inquietudes de que los donantes no podrán realizar los pagos.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D05AE90" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2DA75740" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="212"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Deberá proporcionarse información a la sede con pruebas documentadas para cada donante individual cuando haya dudas acerca de la recuperación y cuando los montos deban incluirse en la provisión para deudas de dudoso cobro. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D05AE91" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="07CAF3AB" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="212"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Deberá proporcionarse información a la sede con pruebas documentadas para cada donante individual cuando los montos se consideren irrecuperables después de que se hayan tomado todas las medidas razonables para la recuperación y cuando los montos deban cancelarse. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D05AE92" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0FF28A31" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="212"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Deberá presentarse información sobre la provisión para deudas de dudoso cobro y sobre las cancelaciones como parte de las instrucciones de cierre de fin de año. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D05AE93" w14:textId="292ABEF9" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00830DA9" w:rsidP="00830DA9">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="66AC2D93" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="212"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La Oficina de Gestión de Recursos Financieros (OFM, </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Office of Financial Management</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, por sus siglas en inglés) revisará la información y procesará los asientos necesarios en el libro mayor para la provisión para deudas de dudoso cobro y la cancelación de cuentas por cobrar. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D05AE95" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    <w:p w14:paraId="765D4DF2" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Funciones y responsabilidades </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00202898">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid0"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10837" w:type="dxa"/>
         <w:tblInd w:w="-995" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2305"/>
         <w:gridCol w:w="1144"/>
         <w:gridCol w:w="1154"/>
         <w:gridCol w:w="858"/>
         <w:gridCol w:w="972"/>
         <w:gridCol w:w="972"/>
         <w:gridCol w:w="1282"/>
         <w:gridCol w:w="1156"/>
         <w:gridCol w:w="994"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00830DA9" w:rsidRPr="0038481C" w14:paraId="5D05AEA3" w14:textId="77777777" w:rsidTr="2633BD0C">
+      <w:tr w:rsidR="00202898" w:rsidRPr="00202898" w14:paraId="77260B99" w14:textId="77777777" w:rsidTr="00085094">
         <w:trPr>
           <w:trHeight w:val="665"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AE96" w14:textId="7B92286A" w:rsidR="00830DA9" w:rsidRPr="0038481C" w:rsidRDefault="00830DA9" w:rsidP="00830DA9">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="74842C2E" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Proceso de gestión de ingresos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AE98" w14:textId="50C21A84" w:rsidR="00830DA9" w:rsidRPr="0038481C" w:rsidRDefault="00830DA9" w:rsidP="00830DA9">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0D9FD6E0" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="239" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Programa de CO/BU </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AE9A" w14:textId="00F16DE5" w:rsidR="00830DA9" w:rsidRPr="0038481C" w:rsidRDefault="00830DA9" w:rsidP="00830DA9">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="48031416" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="239" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Aprobación de RR/BU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="924" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AE9B" w14:textId="7251DA9C" w:rsidR="00830DA9" w:rsidRPr="0038481C" w:rsidRDefault="00830DA9" w:rsidP="00830DA9">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3926591F" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">DRM </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AE9C" w14:textId="6055F60B" w:rsidR="00830DA9" w:rsidRPr="0038481C" w:rsidRDefault="00830DA9" w:rsidP="00830DA9">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0F35DEE5" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Finanzas de BU </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AE9D" w14:textId="23A5F616" w:rsidR="00830DA9" w:rsidRPr="0038481C" w:rsidRDefault="00830DA9" w:rsidP="00830DA9">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="20B4A87F" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Finanzas de CO </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AE9F" w14:textId="67ED24AE" w:rsidR="00830DA9" w:rsidRPr="0038481C" w:rsidRDefault="00830DA9" w:rsidP="2633BD0C">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4DB0D78B" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2633BD0C">
-              <w:rPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Tesorería de la sede/OF</w:t>
+              <w:t xml:space="preserve">Tesorería de la sede/OFM </w:t>
             </w:r>
-            <w:r w:rsidR="3F92B782" w:rsidRPr="2633BD0C">
-              <w:rPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1449CD4F" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="239" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>M</w:t>
+              <w:t xml:space="preserve">Especialista en Ingresos del CMSC </w:t>
             </w:r>
-            <w:r w:rsidRPr="2633BD0C">
-              <w:rPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E56130F" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gerente del CMSC </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00202898" w:rsidRPr="00202898" w14:paraId="3B5A79CC" w14:textId="77777777" w:rsidTr="00085094">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2406" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0997F52E" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Negociar acuerdos/enmiendas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25A59E49" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>√</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DB60F50" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>√</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C766421" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54EC0753" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DE1E3F9" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DF3CC14" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CE90895" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42FB3CDB" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00202898" w:rsidRPr="00202898" w14:paraId="5650E49B" w14:textId="77777777" w:rsidTr="00085094">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2406" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18FF5197" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Aprobar acuerdos/enmiendas no estándares</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15E9D677" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46D54715" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F14BEC7" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>√</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59E7C370" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B41964D" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E2FD00F" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B4D78E2" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46236119" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00202898" w:rsidRPr="00202898" w14:paraId="006E9EEB" w14:textId="77777777" w:rsidTr="00085094">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2406" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="785EF70E" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Firmar todos los acuerdos/enmiendas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E38D1BD" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14D33108" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>√</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="050CACA4" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5247D3E9" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="289984A9" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24831A44" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5493787F" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38827927" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00202898" w:rsidRPr="00202898" w14:paraId="1F8693A4" w14:textId="77777777" w:rsidTr="00085094">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2406" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ED3575E" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Crear y finalizar el presupuesto del proyecto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CCB7B40" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>√</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2544443E" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46FAD5AA" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FE3BE1D" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>√</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F0132D3" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C07D61D" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03AE1458" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="484F268C" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00202898" w:rsidRPr="00202898" w14:paraId="5F430D18" w14:textId="77777777" w:rsidTr="00085094">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2406" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08DAB8B3" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Cargar las enmiendas y los acuerdos firmados en el CMSC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49EC4E65" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09884858" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C4C0EAA" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CDB8087" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>√</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BDE7CAF" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1161FD8C" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7748B1A2" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AD38285" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00202898" w:rsidRPr="00202898" w14:paraId="735D7B73" w14:textId="77777777" w:rsidTr="00085094">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2406" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A5A3753" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="242" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingresar el acuerdo en el módulo de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>contratos/procesar las enmiendas y configurar</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62092A51" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">el acuerdo como listo </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14A943FD" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CA1FD3A" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D7C7C61" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BBC54B5" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="230A5176" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DE3EE10" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C30BF9F" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>√</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4533E824" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00202898" w:rsidRPr="00202898" w14:paraId="3B91B649" w14:textId="77777777" w:rsidTr="00085094">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2406" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6455EAD4" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Configurar el contrato como activo (aprobación del contrato)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F1EB130" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67806709" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43FDB3FD" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76EEC414" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40E524EF" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31C6AD6E" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DF82F2D" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25369F80" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>√</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00202898" w:rsidRPr="00202898" w14:paraId="258B19AF" w14:textId="77777777" w:rsidTr="00085094">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2406" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="600ADE9E" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Notificar a las unidades de negocio sobre la activación del contrato</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C0B33E9" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74D32352" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62FEEB09" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="688BA7FC" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50B86814" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D7DB8EE" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B2C715A" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>√</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2305834E" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00202898" w:rsidRPr="00202898" w14:paraId="2FD9BBFE" w14:textId="77777777" w:rsidTr="00085094">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2406" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="646519F3" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Registrar las contribuciones recibidas en la cuenta bancaria</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15A17524" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E17B533" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E8F5E8A" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D2A9518" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65A6A610" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>√</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="453DA6D4" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>√</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6935E5E2" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>√</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53C10B42" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00202898" w:rsidRPr="00202898" w14:paraId="7F0F4C7D" w14:textId="77777777" w:rsidTr="00085094">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2406" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F0DD105" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Marcar la etapa como completa (generar asientos del libro mayor)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60188D2C" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28ECC174" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DC64B45" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B425E85" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C3106F6" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FE4BB66" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>√</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24F5FC17" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BD4D580" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>√</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00202898" w:rsidRPr="00202898" w14:paraId="7BBF1EF3" w14:textId="77777777" w:rsidTr="00085094">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2406" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08F65212" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Aplicar efectivo utilizando el informe de cuentas por cobrar para obtener la identidad de la partida de cuentas por cobrar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CB73D5A" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CB9841B" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="040DD48E" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21A00FC6" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1489DDA6" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>√</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0808DE0F" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>√</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="573B9421" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23AE960C" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00202898" w:rsidRPr="00202898" w14:paraId="1213F3AF" w14:textId="77777777" w:rsidTr="00085094">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2406" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E135340" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Revisar el informe sobre cuentas por cobrar pendientes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="766DAB91" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>√</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="685BDA7A" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26D95D74" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BE2EA87" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>√</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B4C3082" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44EDC19E" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7029B4CB" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>√</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B09CD41" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00202898" w:rsidRPr="00202898" w14:paraId="3656A435" w14:textId="77777777" w:rsidTr="00085094">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2406" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2278357A" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Revisar el informe sobre etapas pendientes/en mora</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78A845EF" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>√</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A8FE000" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C915BB5" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F780452" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>√</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A4AA844" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D25F073" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73864B02" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>√</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01F886C3" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00202898" w:rsidRPr="00202898" w14:paraId="0E0DEE3E" w14:textId="77777777" w:rsidTr="00085094">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2406" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34E65608" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Realizar un seguimiento de los pagos pendientes de donantes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="037F340C" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>√</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41FC5A3F" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="091EEAF9" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0228FBE5" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="795444D3" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30E13B2E" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BA82D1A" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DD70CAD" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00202898" w:rsidRPr="00202898" w14:paraId="0BDB77B6" w14:textId="77777777" w:rsidTr="00085094">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2406" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47796623" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Realizar un seguimiento de las etapas pendientes/en mora de los donantes, p. ej., la aprobación del informe de la CE de los pagos en mora</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17502D9A" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>√</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79F21B19" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58068A16" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DEC5F83" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4018DF2F" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1536E991" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76AB0AD5" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ACB7F33" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00202898" w:rsidRPr="00202898" w14:paraId="63DFE944" w14:textId="77777777" w:rsidTr="00085094">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2406" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D8C2CB9" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Acceder a los informes sobre los proyectos cerrados financieramente</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="059CAA79" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6644A1C5" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71FEFD25" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E427AF0" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="377324D3" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5758921C" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BEA25BE" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>√</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60B6E79A" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00202898" w:rsidRPr="00202898" w14:paraId="64B27DA1" w14:textId="77777777" w:rsidTr="00085094">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2406" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2004CC3E" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Cerrar los acuerdos en el módulo de contratos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="731C27A2" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A296C23" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42263EFA" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="504AC281" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F14A5DA" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="362B97FA" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41722E5B" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54693F69" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>√</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00202898" w:rsidRPr="00202898" w14:paraId="674A805B" w14:textId="77777777" w:rsidTr="00085094">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2406" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E8A6534" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Revisar la antigüedad de las cuentas por cobrar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E593BF5" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="105DE519" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D2AA14E" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="677B3A80" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>√</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D80226E" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>√</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37B5BF50" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>√</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52792286" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C2E4CF1" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00202898" w:rsidRPr="00202898" w14:paraId="18052BCE" w14:textId="77777777" w:rsidTr="00085094">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2406" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="302B15DA" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Comunicarse con la OFM  sobre las cuentas por cobrar pendientes para la provisión para deudas de </w:t>
             </w:r>
-          </w:p>
-[...13 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Especialista en </w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>dudoso cobro y las cancelaciones</w:t>
             </w:r>
-            <w:r w:rsidR="06A071ED" w:rsidRPr="2633BD0C">
-              <w:rPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FF20A28" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...1 lines deleted...]
-              <w:t>Ingresos</w:t>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>√</w:t>
             </w:r>
-            <w:r w:rsidRPr="2633BD0C">
-              <w:rPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="037CA90E" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> del CMSC </w:t>
+              </w:rPr>
+              <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...9 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="606E2FC3" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E2B3616" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gerente del CMSC </w:t>
+              <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AC6D98F" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>√</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19952EA0" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B2A6447" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>√</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7455BB73" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00830DA9" w:rsidRPr="0038481C" w14:paraId="5D05AEC2" w14:textId="77777777" w:rsidTr="2633BD0C">
+      <w:tr w:rsidR="00202898" w:rsidRPr="00202898" w14:paraId="6F97E213" w14:textId="77777777" w:rsidTr="00085094">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEB9" w14:textId="3222D309" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="196E4F96" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Negociar acuerdos/enmiendas</w:t>
+              <w:t>Revisar y aprobar las presentaciones de provisiones y cancelaciones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEBA" w14:textId="7D06D1A3" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="37EFE77D" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09907085" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05394416" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00F5A217" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A57F244" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AF61776" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="953" w:type="dxa"/>
-[...27 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DEED95D" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="988" w:type="dxa"/>
-[...7 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F15BA46" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...62 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00830DA9" w:rsidRPr="0038481C" w14:paraId="5D05AECC" w14:textId="77777777" w:rsidTr="2633BD0C">
+      <w:tr w:rsidR="00202898" w:rsidRPr="00202898" w14:paraId="74D8DC4A" w14:textId="77777777" w:rsidTr="00085094">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEC3" w14:textId="4930E109" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="30C8DA28" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Aprobar acuerdos/enmiendas no estándares</w:t>
+              <w:t>Conciliar el libro mayor con las cuentas por cobrar y las cuentas de balance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEC4" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="005D0C34" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2465EFB3" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEC5" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="005D0C34" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="75A95E38" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="924" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEC6" w14:textId="7335DF8C" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7D909362" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E731F59" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11865FD8" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B179205" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202898">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="988" w:type="dxa"/>
-[...7 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0249BEA2" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="988" w:type="dxa"/>
-[...46 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AECB" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...3087 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="62230738" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5D05AFBA" w14:textId="7F4C377E" w:rsidR="001C7B5F" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7B7DB070" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="061102B1" w14:textId="77777777" w:rsidR="003C7F30" w:rsidRDefault="003C7F30" w:rsidP="00830DA9">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1FE6BDB0" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55A0F832" w14:textId="77777777" w:rsidR="003C7F30" w:rsidRDefault="003C7F30" w:rsidP="00830DA9">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7207CC4C" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B5E8356" w14:textId="77777777" w:rsidR="003C7F30" w:rsidRDefault="003C7F30" w:rsidP="00830DA9">
-[...37 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="303564C4" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="007873E1" w:rsidRDefault="00202898" w:rsidP="007873E1">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="201F1E"/>
-          <w:sz w:val="23"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007873E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-        </w:rPr>
-        <w:t>Disclaimer: This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007873E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="705DBF37" w14:textId="77777777" w:rsidR="003C7F30" w:rsidRDefault="003C7F30" w:rsidP="003C7F30">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="0B676F13" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="007873E1" w:rsidRDefault="00202898" w:rsidP="007873E1">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="201F1E"/>
-          <w:sz w:val="23"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007873E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="577D8981" w14:textId="77777777" w:rsidR="003C7F30" w:rsidRPr="003C7F30" w:rsidRDefault="003C7F30" w:rsidP="003C7F30">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="1A1CE467" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="007873E1" w:rsidRDefault="00202898" w:rsidP="007873E1">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="201F1E"/>
-          <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007873E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-        <w:t>Descargo de responsabilidad: esta es una traducción de un documento original en inglés. </w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Descargo de responsabilidad:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="007873E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esta es una traducción de un documento original en inglés. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007873E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E813F72" w14:textId="77777777" w:rsidR="003C7F30" w:rsidRPr="003C7F30" w:rsidRDefault="003C7F30" w:rsidP="00830DA9">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="6172F53E" w14:textId="77777777" w:rsidR="00202898" w:rsidRPr="00202898" w:rsidRDefault="00202898" w:rsidP="00202898">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="003C7F30" w:rsidRPr="003C7F30" w:rsidSect="00206433">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+    <w:p w14:paraId="7CC6E6E5" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="007873E1">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1980" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3012639A" w14:textId="77777777" w:rsidR="0097595F" w:rsidRDefault="0097595F">
+    <w:p w14:paraId="58016484" w14:textId="77777777" w:rsidR="002D0018" w:rsidRDefault="002D0018" w:rsidP="00202898">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77241045" w14:textId="77777777" w:rsidR="0097595F" w:rsidRDefault="0097595F">
+    <w:p w14:paraId="0DB13D87" w14:textId="77777777" w:rsidR="002D0018" w:rsidRDefault="002D0018" w:rsidP="00202898">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="5D05AFBD" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRDefault="00574249">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="37BE19EB" w14:textId="77777777" w:rsidR="00202898" w:rsidRDefault="00202898">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="209" w:firstLine="0"/>
+      <w:ind w:right="209"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5D05AFBE" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRDefault="00574249">
+  <w:p w14:paraId="12F5132E" w14:textId="77777777" w:rsidR="00202898" w:rsidRDefault="00202898">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="5D05AFC0" w14:textId="6380436D" w:rsidR="001C7B5F" w:rsidRDefault="0038481C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5BF25B0B" w14:textId="616E95D0" w:rsidR="00202898" w:rsidRPr="007873E1" w:rsidRDefault="00202898">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="007873E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
+    </w:r>
+    <w:r w:rsidRPr="007873E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="007873E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="007873E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="007873E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidRPr="007873E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="007873E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de </w:t>
+    </w:r>
+    <w:r w:rsidRPr="007873E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="007873E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="007873E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="007873E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidRPr="007873E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="007873E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidRPr="007873E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Fecha de entrada en vigor: 01/01/2012 </w:t>
+    </w:r>
+    <w:r w:rsidRPr="007873E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidRPr="007873E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Versión </w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:b/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
+      <w:t>#</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007873E1">
       <w:rPr>
-        <w:b/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
-[...70 lines deleted...]
-      <w:t xml:space="preserve">Versión n.º: </w:t>
+      <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-1429033275"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{5CAB57A7-5CEB-4570-B928-51CB4745AF30}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00100166">
-          <w:t>4</w:t>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>3</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="5D05AFC1" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRDefault="00574249">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7849DC28" w14:textId="77777777" w:rsidR="00202898" w:rsidRDefault="00202898">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="209" w:firstLine="0"/>
+      <w:ind w:right="209"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5D05AFC2" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRDefault="00574249">
+  <w:p w14:paraId="448FD142" w14:textId="77777777" w:rsidR="00202898" w:rsidRDefault="00202898">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61671B1C" w14:textId="77777777" w:rsidR="0097595F" w:rsidRDefault="0097595F">
+    <w:p w14:paraId="47B56FD5" w14:textId="77777777" w:rsidR="002D0018" w:rsidRDefault="002D0018" w:rsidP="00202898">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="374B63DB" w14:textId="77777777" w:rsidR="0097595F" w:rsidRDefault="0097595F">
+    <w:p w14:paraId="324E4C86" w14:textId="77777777" w:rsidR="002D0018" w:rsidRDefault="002D0018" w:rsidP="00202898">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="45536F9D" w14:textId="7015F91A" w:rsidR="00830DA9" w:rsidRDefault="00E720ED" w:rsidP="00830DA9">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3DFCB2CF" w14:textId="76BFEF38" w:rsidR="00202898" w:rsidRDefault="00202898" w:rsidP="00830DA9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="16025E79" wp14:editId="73EEFD87">
-[...2 lines deleted...]
-          <wp:docPr id="288971844" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7638A24E" wp14:editId="305441B8">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>right</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-22860</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1624398927" name="Picture 1624398927"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="288971844" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
-                    <a:picLocks noChangeAspect="1"/>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="3554" b="17704"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="293370" cy="578485"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A0B49D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FA16E6DC"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A9E250E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FA16E6DC"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DFD50B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E2EB344"/>
     <w:lvl w:ilvl="0" w:tplc="D8ACC2A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
@@ -5339,1594 +6686,319 @@
     <w:lvl w:ilvl="8" w:tplc="FA9E3162">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F8043A8"/>
-[...210 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="607240BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FA16E6DC"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D757875"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FA16E6DC"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
-[...212 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="25303431">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="140079979">
-[...5 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="268900686">
+  <w:num w:numId="2" w16cid:durableId="268900686">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1381323641">
+  <w:num w:numId="3" w16cid:durableId="1381323641">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="184681350">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="4" w16cid:durableId="184681350">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1135218221">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="5" w16cid:durableId="1135218221">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001C7B5F"/>
-[...46 lines deleted...]
-    <w:rsid w:val="7A677543"/>
+    <w:rsidRoot w:val="00202898"/>
+    <w:rsid w:val="000E04D2"/>
+    <w:rsid w:val="00202898"/>
+    <w:rsid w:val="002D0018"/>
+    <w:rsid w:val="00657CE6"/>
+    <w:rsid w:val="00676348"/>
+    <w:rsid w:val="007873E1"/>
+    <w:rsid w:val="00910348"/>
+    <w:rsid w:val="00983F6D"/>
+    <w:rsid w:val="00B02284"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5D05AE55"/>
-  <w15:docId w15:val="{BD19A99F-50D0-47BC-920D-F8C1A7F4DFFD}"/>
+  <w14:docId w14:val="30CADA7C"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{6BF28AC5-75CF-4432-A6DF-7F4734E25ED1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...806 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7268,208 +7340,808 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00202898"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00202898"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00202898"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00202898"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00202898"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00202898"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00202898"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00202898"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00202898"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00202898"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00202898"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00202898"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00202898"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00202898"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00202898"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00202898"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00202898"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00202898"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00202898"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00202898"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00202898"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00202898"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00202898"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00202898"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00202898"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00202898"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00202898"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00202898"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00202898"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00202898"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="730" w:right="212" w:hanging="370"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00202898"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00202898"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B432AC"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00202898"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -7576,661 +8248,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...568 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1357</Words>
-  <Characters>7736</Characters>
+  <Words>1356</Words>
+  <Characters>7733</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>64</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9075</CharactersWithSpaces>
+  <CharactersWithSpaces>9071</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>admin</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>