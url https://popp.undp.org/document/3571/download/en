--- v0 (2025-10-14)
+++ v1 (2026-05-17)
@@ -1,5480 +1,6738 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5D05AE55" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4641D5C8" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-          <w:lang w:val="en-GB"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Accounts Receivable  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D05AE56" w14:textId="1E7B3CEC" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
+    <w:p w14:paraId="66B32B1A" w14:textId="1CA71E8C" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Measurement of receivables is an important area of IPSAS implementation and an assessment </w:t>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="212" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Measurement of receivables is an important area of IPSAS </w:t>
       </w:r>
-      <w:r w:rsidR="0058233A" w:rsidRPr="0038481C">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">of accounts receivable </w:t>
+      <w:del w:id="0" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:35:00Z" w16du:dateUtc="2026-05-04T14:35:00Z">
+        <w:r w:rsidRPr="0070663E" w:rsidDel="0070663E">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:delText>implementation</w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="1" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:35:00Z" w16du:dateUtc="2026-05-04T14:35:00Z">
+        <w:r w:rsidRPr="0070663E">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>implementation,</w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and an assessment of accounts receivable </w:t>
       </w:r>
-      <w:r w:rsidRPr="0038481C">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">has to be performed at year-end </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>has to</w:t>
       </w:r>
-      <w:r w:rsidR="0058233A">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">for those </w:t>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be performed at year-end for those which are considered doubtful and those that must be written</w:t>
       </w:r>
-      <w:r w:rsidRPr="0038481C">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">which are considered doubtful and those that must be written-off. Receivables will be measured at fair value less any allowance for estimated irrecoverable amounts. An allowance is established when there is objective evidence, based on a review of outstanding amounts at the reporting date, that UNDP will not be able to collect all amounts due according to the original terms of the receivables. </w:t>
+      <w:ins w:id="2" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:35:00Z" w16du:dateUtc="2026-05-04T14:35:00Z">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
+      <w:del w:id="3" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:35:00Z" w16du:dateUtc="2026-05-04T14:35:00Z">
+        <w:r w:rsidRPr="0070663E" w:rsidDel="0070663E">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:delText>-</w:delText>
+        </w:r>
+      </w:del>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">off. Receivables will be measured at fair value less any allowance for estimated irrecoverable amounts. An allowance is established when there is objective evidence, based on a review of outstanding amounts at the reporting date, that UNDP will not be able to collect all amounts due according to the original terms of the receivables. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D05AE58" w14:textId="78DCE84C" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
+    <w:p w14:paraId="02896F4C" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> the commitment.  </w:t>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="212" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP will apply the specific allowance method by identifying specific contributions which have become doubtful. This involves the review of each donor and its ability to fulfil the commitment.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D05AE5A" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="6D7F6AD5" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Allowance for doubtful debts </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D05AE5C" w14:textId="2E45D3F6" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
+    <w:p w14:paraId="4C325E5F" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="212" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The first step in creating an Allowance for doubtful debts is to identify individual donors where there may be doubts as to whether all amounts will be recovered. This will then be used in identifying the individual amounts that will make up the allowance for doubtful debts. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D05AE5E" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="435B5022" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Write-off of accounts receivable  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D05AE60" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
+    <w:p w14:paraId="211DF83A" w14:textId="79236B6C" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">The second step is identifying if any balances outstanding should be written-off. Write-offs will only take place after all reasonable steps have been taken to recover the amounts outstanding and there is considered to be no chance of recovery. </w:t>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="212" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The second step is identifying if any balances outstanding should be written</w:t>
+      </w:r>
+      <w:ins w:id="4" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:35:00Z" w16du:dateUtc="2026-05-04T14:35:00Z">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
+      <w:del w:id="5" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:35:00Z" w16du:dateUtc="2026-05-04T14:35:00Z">
+        <w:r w:rsidRPr="0070663E" w:rsidDel="0070663E">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:delText>-</w:delText>
+        </w:r>
+      </w:del>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">off. Write-offs will only take place after all reasonable steps have been taken to recover the amounts outstanding and there </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>is considered to be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no chance of recovery. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D05AE62" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...2 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    <w:p w14:paraId="15C894AD" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D05AFBB" wp14:editId="5D05AFBC">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B0A18B4" wp14:editId="2D628982">
             <wp:extent cx="6042407" cy="3571240"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="8501" name="Picture 8501"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="8501" name="Picture 8501"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12"/>
+                    <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6042407" cy="3571240"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="0038481C">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D05AE63" w14:textId="248E523E" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
+    <w:p w14:paraId="4AFC6EE3" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">The Global Shared Service </w:t>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="212" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Global Shared Service Centre (GSSC) will be responsible for recording the revenue for the following non-core contributions: </w:t>
       </w:r>
-      <w:r w:rsidR="00A73272">
-[...3 lines deleted...]
-        <w:t>Centre</w:t>
+    </w:p>
+    <w:p w14:paraId="5136E397" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="212"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Programme country government cost sharing </w:t>
       </w:r>
-      <w:r w:rsidR="00A73272" w:rsidRPr="0038481C">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    </w:p>
+    <w:p w14:paraId="41C5EBA0" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="212"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Third party cost sharing agreements </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60ED35CF" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="212"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EC Agreements </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07363A7E" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="212"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trust funds  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="466EA3A7" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="212" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The GSSC staff will follow the revenue recognition policy to record contributions in the Quantum Module for the revenue to be recognised timely and accurately in the UNDP financial statements. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D891A22" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="212" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As a result of these processes and entry of information into the Module, accounts receivable will be created in the General Ledger. These amounts will represent amounts, as promised by donors according to the schedule of payments in the agreements, but that have not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>as yet</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> been received.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FBC4360" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Monitoring of accounts receivable </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6471761E" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="212" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The responsibility for monitoring, follow-up and reporting on accounts receivable is with programme and finance staff in each CO/Business Unit and not the Global Shared Service Centre. A report of accounts receivable should be generated by the CO/Business Unit </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on a monthly basis</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The reports will age accounts receivable by donor and   can be used   to follow-up with donors. The report will age amount outstanding as follows: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCD383C" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="212" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The REPORT OUTPUT will contain the following fields and age the amount in the following columns:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EF33FBF" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+      <w:pPr>
+        <w:spacing w:line="239" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Operating Unit    Donor Name            Contract #              0-3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Mths</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    3-6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Mths</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    6-12 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Mths</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    1-2 Yrs    2-3 Yrs    &gt;3 Yrs    Total AR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0038481C">
-[...21 lines deleted...]
-        <w:t xml:space="preserve">) will be responsible for recording the revenue for the following non-core contributions: </w:t>
+    </w:p>
+    <w:p w14:paraId="44E1563B" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="212" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Project managers (First Authority) should be following up with donors on outstanding accounts receivable </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D05AE64" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="13B5F917" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="212" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Approving Manager (Second Authority) should sign   the accounts receivable report as evidence of the monthly review </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4721B129" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adjustments to be made to accounts receivable </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72964882" w14:textId="07D87C86" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="212" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In certain </w:t>
+      </w:r>
+      <w:del w:id="6" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
+        <w:r w:rsidRPr="0070663E" w:rsidDel="0070663E">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:delText>instances</w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="7" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
+        <w:r w:rsidRPr="0070663E">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>instances,</w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an amendment can be processed to adjust accounts receivable for the following reasons:   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A68A289" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="212"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Change in scope of project </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B300642" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="212"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Budget revisions done in conjunction with the donors </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C6CFD6D" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="212"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adjustments to funding reflecting introduction of new donors </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C43045B" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="212" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">These are amendments and should be processed via a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNAll</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> notification to GSSC, which will then start the normal amendment process in the Module. See POPP Chapter on Non-Core contributions </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="620AF504" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Steps to be taken by business units for monitoring of accounts receivable: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59669243" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="212" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Monthly steps:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F05FF30" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Programme country government cost sharing </w:t>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="212"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Generate the monthly accounts receivable ageing report  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D05AE65" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="341BAF07" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Third party cost sharing agreements </w:t>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="212"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identify long outstanding receivables and follow-up with donors  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D05AE66" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="25166A2C" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">EC Agreements </w:t>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="212"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contact donors to ascertain when payments will be made </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D05AE67" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="67F3F086" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Trust funds  </w:t>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="212"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keep documented evidence of follow-up with donors </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D05AE69" w14:textId="5A66DAD1" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
+    <w:p w14:paraId="145F3D04" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="212"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pay particular attention to long outstanding amounts and take all reasonable steps in trying to recover these amounts </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24B4915B" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="212"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sign the report as evidence of follow-up being taken </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E390DCD" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="212"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Operation managers (managers with second authority) should sign report to ensure that steps have been taken on follow-up </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DD33EBA" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="212"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All evidence of follow-up and review should be filed as supporting documentation for accounts receivable management </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C1A2377" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
-[...52 lines deleted...]
-        <w:t xml:space="preserve">financial statements. </w:t>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="212" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Year-end steps</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D05AE6B" w14:textId="36E56389" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...171 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="31CF410E" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Change in scope of project </w:t>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="212"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A report should be generated at the end of each reporting period </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D05AE7C" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="76FF9218" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Budget revisions done in conjunction with the donors </w:t>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="212"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Strict follow-up should be performed with donors </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D05AE7D" w14:textId="19284FEB" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4594A505" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
-[...349 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="212"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Documented evidence should be maintained where there are concerns that donors will not be able to make payments  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D05AE90" w14:textId="33307F21" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="728B85DB" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="212"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Information should be provided to HQ with documented evidence for each individual donor where doubt exists about recovery and where amounts should be included in the Allowance for doubtful debts. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D05AE91" w14:textId="6689D340" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6D9B28FA" w14:textId="63C1A45E" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Information should be provided to HQ with documented evidence for each individual donor where amounts are considered irrecoverable after all reasonable steps have been taken for recovery and where amounts should be Written-Off. </w:t>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="212"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Information should be provided to HQ with documented evidence for each individual donor where amounts are considered irrecoverable after all reasonable steps have been taken for recovery and where amounts should be </w:t>
+      </w:r>
+      <w:del w:id="8" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
+        <w:r w:rsidRPr="0070663E" w:rsidDel="0070663E">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:delText>Written-Off</w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="9" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
+        <w:r w:rsidRPr="0070663E">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Written Off</w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D05AE92" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="747FF9ED" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="212"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Information on allowance for doubtful debts and write-offs will be submitted as part of the year-end closing instructions. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D05AE93" w14:textId="0B060C34" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00830DA9" w:rsidP="00830DA9">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6CA3E3B8" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">will review information and process the necessary journal entries for the Allowance for Doubtful Debts and the Write-off of accounts receivable. </w:t>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="212"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070663E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OFM will review information and process the necessary journal entries for the Allowance for Doubtful Debts and the Write-off of accounts receivable. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D05AE95" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0038481C">
+    <w:p w14:paraId="6663F5F7" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070663E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Roles and Responsibilities </w:t>
       </w:r>
-      <w:r w:rsidRPr="0038481C">
+      <w:r w:rsidRPr="0070663E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-          <w:lang w:val="en-GB"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid0"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10837" w:type="dxa"/>
         <w:tblInd w:w="-995" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2401"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="978"/>
+        <w:gridCol w:w="2391"/>
+        <w:gridCol w:w="1179"/>
+        <w:gridCol w:w="952"/>
+        <w:gridCol w:w="855"/>
+        <w:gridCol w:w="955"/>
+        <w:gridCol w:w="1083"/>
         <w:gridCol w:w="1395"/>
-        <w:gridCol w:w="1028"/>
-        <w:gridCol w:w="1020"/>
+        <w:gridCol w:w="1019"/>
+        <w:gridCol w:w="1008"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00830DA9" w:rsidRPr="0038481C" w14:paraId="5D05AEA3" w14:textId="77777777" w:rsidTr="00830DA9">
+      <w:tr w:rsidR="0070663E" w:rsidRPr="0070663E" w14:paraId="7D1323D3" w14:textId="77777777" w:rsidTr="00400612">
         <w:trPr>
           <w:trHeight w:val="665"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AE96" w14:textId="7B92286A" w:rsidR="00830DA9" w:rsidRPr="0038481C" w:rsidRDefault="00830DA9" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="23DFE2C4" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Revenue Management Process</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AE98" w14:textId="50C21A84" w:rsidR="00830DA9" w:rsidRPr="0038481C" w:rsidRDefault="00830DA9" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5F0B5178" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="239" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">CO/BU Programme </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AE9A" w14:textId="00F16DE5" w:rsidR="00830DA9" w:rsidRPr="0038481C" w:rsidRDefault="00830DA9" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="50414162" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="239" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>RR/BU Approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="924" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AE9B" w14:textId="7251DA9C" w:rsidR="00830DA9" w:rsidRPr="0038481C" w:rsidRDefault="00830DA9" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="72762FCE" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">DRM </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AE9C" w14:textId="6055F60B" w:rsidR="00830DA9" w:rsidRPr="0038481C" w:rsidRDefault="00830DA9" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3B14DE8F" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">BU Finance </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AE9D" w14:textId="23A5F616" w:rsidR="00830DA9" w:rsidRPr="0038481C" w:rsidRDefault="00830DA9" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2AAADD02" w14:textId="1AB5E6D4" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="10" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
+              <w:r w:rsidRPr="0070663E" w:rsidDel="0070663E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="333333"/>
+                  <w:sz w:val="20"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:delText>CO  Finance</w:delText>
+              </w:r>
+            </w:del>
+            <w:ins w:id="11" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
+              <w:r w:rsidRPr="0070663E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="333333"/>
+                  <w:sz w:val="20"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t>CO Finance</w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">CO  Finance </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AE9F" w14:textId="5453C8AA" w:rsidR="00830DA9" w:rsidRPr="0038481C" w:rsidRDefault="00830DA9" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="77ED4D05" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0038481C">
-              <w:rPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>HQ Treasury/</w:t>
+              <w:t xml:space="preserve">HQ Treasury/OFM </w:t>
             </w:r>
-            <w:r w:rsidR="0058233A">
-              <w:rPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65B0BAF7" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="239" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>OFM</w:t>
+              <w:t xml:space="preserve">GSSC Rev. Specialist </w:t>
             </w:r>
-            <w:r w:rsidR="0058233A" w:rsidRPr="0038481C">
-              <w:rPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48018333" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">GSSC Manager </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...94 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00830DA9" w:rsidRPr="0038481C" w14:paraId="5D05AEC2" w14:textId="77777777" w:rsidTr="00830DA9">
+      <w:tr w:rsidR="0070663E" w:rsidRPr="0070663E" w14:paraId="432676A0" w14:textId="77777777" w:rsidTr="00400612">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEB9" w14:textId="3222D309" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="62524FDC" w14:textId="2972A501" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="12" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
+              <w:r w:rsidRPr="0070663E" w:rsidDel="0070663E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="333333"/>
+                  <w:sz w:val="20"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:delText>Negotiate  agreements</w:delText>
+              </w:r>
+            </w:del>
+            <w:ins w:id="13" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
+              <w:r w:rsidRPr="0070663E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="333333"/>
+                  <w:sz w:val="20"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t>Negotiate agreements</w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Negotiate  agreements/amendment s</w:t>
+              <w:t>/amendment s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEBA" w14:textId="7D06D1A3" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0ACE8EA8" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEBB" w14:textId="09A56476" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="31436D71" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="924" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEBC" w14:textId="290BBB4A" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="02CA5A8D" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEBD" w14:textId="421CD71B" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2800862D" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEBE" w14:textId="6774FCC0" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3728339C" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEBF" w14:textId="0E1138B4" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1C50A830" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEC0" w14:textId="45B91AE5" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5D50FBF9" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEC1" w14:textId="6949A44C" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="06DF64B0" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00830DA9" w:rsidRPr="0038481C" w14:paraId="5D05AECC" w14:textId="77777777" w:rsidTr="00830DA9">
+      <w:tr w:rsidR="0070663E" w:rsidRPr="0070663E" w14:paraId="2F016D60" w14:textId="77777777" w:rsidTr="00400612">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEC3" w14:textId="4930E109" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="35A1A4ED" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Clear non-standard agreements/amendments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEC4" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1540F8E8" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEC5" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7899A9D4" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="924" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEC6" w14:textId="7335DF8C" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3A152A25" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEC7" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="58FE984B" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEC8" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3A2560B2" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEC9" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="46FB5246" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AECA" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="32901774" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AECB" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5CE096AE" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00830DA9" w:rsidRPr="0038481C" w14:paraId="5D05AED6" w14:textId="77777777" w:rsidTr="00830DA9">
+      <w:tr w:rsidR="0070663E" w:rsidRPr="0070663E" w14:paraId="1001785E" w14:textId="77777777" w:rsidTr="00400612">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AECD" w14:textId="74CDF06C" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="64CDBF62" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Sign all agreements/amendments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AECE" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="443405B1" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AECF" w14:textId="1B8D5519" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1ACB3124" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="924" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AED0" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="002903C1" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AED1" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4081B624" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AED2" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4B35514E" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AED3" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="577CF779" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AED4" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="702ECA80" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AED5" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4E1B7FC5" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00830DA9" w:rsidRPr="0038481C" w14:paraId="5D05AEE0" w14:textId="77777777" w:rsidTr="00830DA9">
+      <w:tr w:rsidR="0070663E" w:rsidRPr="0070663E" w14:paraId="65502BA6" w14:textId="77777777" w:rsidTr="00400612">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AED7" w14:textId="18066F49" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="237372C9" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Set Up and finalize   project Budget</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AED8" w14:textId="49E7F6C5" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1F074B2F" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AED9" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="75DC0C75" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="924" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEDA" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="15D6E229" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEDB" w14:textId="62F2C6B2" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6FAF09E5" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEDC" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="291B8F94" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEDD" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="215FDE22" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEDE" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="75D98F1F" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEDF" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3654911F" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00830DA9" w:rsidRPr="0038481C" w14:paraId="5D05AEEB" w14:textId="77777777" w:rsidTr="00830DA9">
+      <w:tr w:rsidR="0070663E" w:rsidRPr="0070663E" w14:paraId="2DA513BE" w14:textId="77777777" w:rsidTr="00400612">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEE2" w14:textId="507A3C47" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00830DA9" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4FA773E4" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Upload signed </w:t>
+              <w:t>Upload signed agreements/amendments to GSSC</w:t>
             </w:r>
-            <w:r w:rsidR="00574249" w:rsidRPr="0038481C">
-              <w:rPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6615E3F1" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70D686E4" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7101B9B5" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A3E4FB6" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">agreements/amendments to </w:t>
-[...86 lines deleted...]
-              </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEE7" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7384D5CD" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEE8" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4A0B0DC3" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEE9" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="251BC816" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEEA" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="35D7AA17" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00830DA9" w:rsidRPr="0038481C" w14:paraId="5D05AEF6" w14:textId="77777777" w:rsidTr="00830DA9">
+      <w:tr w:rsidR="0070663E" w:rsidRPr="0070663E" w14:paraId="407591A5" w14:textId="77777777" w:rsidTr="00400612">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEEC" w14:textId="699E1A5B" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="30F31C44" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="242" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Enter Agreement in Contracts Module/process amendments &amp; set</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D05AEED" w14:textId="716616C2" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7990380A" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>agreement to ready</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEEE" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2CC2C195" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEEF" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="468944F9" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="924" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEF0" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1B27E81D" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEF1" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="65006A56" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEF2" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5BFC6239" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEF3" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7C50FDA5" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEF4" w14:textId="7483FA6C" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4A1F9415" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEF5" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3880CE42" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00830DA9" w:rsidRPr="0038481C" w14:paraId="5D05AF00" w14:textId="77777777" w:rsidTr="00830DA9">
+      <w:tr w:rsidR="0070663E" w:rsidRPr="0070663E" w14:paraId="22733962" w14:textId="77777777" w:rsidTr="00400612">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEF7" w14:textId="062AFB72" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="79612E58" w14:textId="4D2969BB" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="14" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
+              <w:r w:rsidRPr="0070663E" w:rsidDel="0070663E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="333333"/>
+                  <w:sz w:val="20"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:delText>Set  Contract</w:delText>
+              </w:r>
+            </w:del>
+            <w:ins w:id="15" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
+              <w:r w:rsidRPr="0070663E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="333333"/>
+                  <w:sz w:val="20"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t>Set Contract</w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Set  Contract to Active (contract approval)</w:t>
+              <w:t xml:space="preserve"> to Active (contract approval)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEF8" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="203BEA25" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEF9" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="359250CE" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="924" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEFA" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4932ADA0" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEFB" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="383BB535" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEFC" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="65A3832D" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEFD" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4CEC35C8" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEFE" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1CD80ABB" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AEFF" w14:textId="39FD01C8" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="27206FF1" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00830DA9" w:rsidRPr="0038481C" w14:paraId="5D05AF0A" w14:textId="77777777" w:rsidTr="00830DA9">
+      <w:tr w:rsidR="0070663E" w:rsidRPr="0070663E" w14:paraId="5261CD75" w14:textId="77777777" w:rsidTr="00400612">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF01" w14:textId="3A3A266E" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="396D2D5C" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Notify BUs of Contract Activation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF02" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2C71E436" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF03" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="284CB187" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="924" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF04" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="21434D94" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF05" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2E03EFD2" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF06" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="681428F3" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF07" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6873CE10" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF08" w14:textId="63E11C75" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3DB52935" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF09" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="69FAB795" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00830DA9" w:rsidRPr="0038481C" w14:paraId="5D05AF14" w14:textId="77777777" w:rsidTr="00830DA9">
+      <w:tr w:rsidR="0070663E" w:rsidRPr="0070663E" w14:paraId="0803528D" w14:textId="77777777" w:rsidTr="00400612">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF0B" w14:textId="4E0D8DD1" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0D13E4CA" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Record contributions received in Bank Acct.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF0C" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4F3CC058" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF0D" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="68ABDB30" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="924" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF0E" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2404BDDF" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF0F" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="64F4CA08" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF10" w14:textId="7906788B" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1DF793B0" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF11" w14:textId="084B62BD" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3DE9874D" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF12" w14:textId="4F17920C" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="42F86FF0" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF13" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4FEB114B" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00830DA9" w:rsidRPr="0038481C" w14:paraId="5D05AF1E" w14:textId="77777777" w:rsidTr="00830DA9">
+      <w:tr w:rsidR="0070663E" w:rsidRPr="0070663E" w14:paraId="0E43A378" w14:textId="77777777" w:rsidTr="00400612">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF15" w14:textId="564AC8B3" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="028298B5" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Mark Milestone to complete (generate GL entries)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF16" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6729150B" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF17" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2E19372B" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="924" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF18" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="186633E1" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF19" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="23E10E9D" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF1A" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0BFA68A4" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF1B" w14:textId="0E025BEA" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="208D199F" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF1C" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="601CAB85" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF1D" w14:textId="0B8CCE2B" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="46ED0773" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00830DA9" w:rsidRPr="0038481C" w14:paraId="5D05AF28" w14:textId="77777777" w:rsidTr="00830DA9">
+      <w:tr w:rsidR="0070663E" w:rsidRPr="0070663E" w14:paraId="09455BE1" w14:textId="77777777" w:rsidTr="00400612">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF1F" w14:textId="33CDF6E7" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="53E2DA28" w14:textId="11311151" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Apply Cash using  AR Report to identify AR item ID</w:t>
+              <w:t xml:space="preserve">Apply Cash </w:t>
             </w:r>
-          </w:p>
-[...80 lines deleted...]
-              <w:rPr>
+            <w:del w:id="16" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
+              <w:r w:rsidRPr="0070663E" w:rsidDel="0070663E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="333333"/>
+                  <w:sz w:val="20"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:delText>using  AR</w:delText>
+              </w:r>
+            </w:del>
+            <w:ins w:id="17" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
+              <w:r w:rsidRPr="0070663E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="333333"/>
+                  <w:sz w:val="20"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t>using AR</w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:t xml:space="preserve"> Report to identify AR item ID</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40D806C6" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A88B664" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29C9F9B7" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="447D9DB9" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22189D8C" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF25" w14:textId="4A2FFEA0" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2560C772" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF26" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0CD0341D" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF27" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2A6BEBE4" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00830DA9" w:rsidRPr="0038481C" w14:paraId="5D05AF3C" w14:textId="77777777" w:rsidTr="00830DA9">
+      <w:tr w:rsidR="0070663E" w:rsidRPr="0070663E" w14:paraId="05605457" w14:textId="77777777" w:rsidTr="00400612">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF33" w14:textId="1FF92051" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="44E2763E" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Review Report on outstanding receivable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF34" w14:textId="33598E48" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3EDF0882" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF35" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0D5630DB" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="924" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF36" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3E9CFBEE" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF37" w14:textId="0DB4253E" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2779A00C" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF38" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7FFDA3E1" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF39" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4084DF6E" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF3A" w14:textId="53058122" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="447C5FFE" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF3B" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="727B75BA" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00830DA9" w:rsidRPr="0038481C" w14:paraId="5D05AF46" w14:textId="77777777" w:rsidTr="00830DA9">
+      <w:tr w:rsidR="0070663E" w:rsidRPr="0070663E" w14:paraId="452CC33F" w14:textId="77777777" w:rsidTr="00400612">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF3D" w14:textId="1537C561" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5B903325" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Review report on pending/past due milestone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF3E" w14:textId="179BCD6B" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4606EC5B" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF3F" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="12A637B4" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="924" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF40" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0DB3A34D" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF41" w14:textId="4F2437AB" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3F8C6936" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF42" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="08AD04DA" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF43" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="709FD691" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF44" w14:textId="3B7884FF" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3EF75B6F" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF45" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="327B7463" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00830DA9" w:rsidRPr="0038481C" w14:paraId="5D05AF50" w14:textId="77777777" w:rsidTr="00830DA9">
+      <w:tr w:rsidR="0070663E" w:rsidRPr="0070663E" w14:paraId="76149DB6" w14:textId="77777777" w:rsidTr="00400612">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF47" w14:textId="1992F75E" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="614B1416" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Follow up with Donor on outstanding payments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF48" w14:textId="362884A0" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="184E85C8" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF49" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="176F11D1" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="924" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF4A" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1B0B2F55" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF4B" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="17239065" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF4C" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4A67353A" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF4D" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7471D74C" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF4E" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4E5D67A9" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF4F" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="705E8B58" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00830DA9" w:rsidRPr="0038481C" w14:paraId="5D05AF7D" w14:textId="77777777" w:rsidTr="00830DA9">
+      <w:tr w:rsidR="0070663E" w:rsidRPr="0070663E" w14:paraId="7BDF16A7" w14:textId="77777777" w:rsidTr="00400612">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF74" w14:textId="1E769776" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0FF33AF1" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Follow up with donor on pending/past due milestones e.g. approval of report by EC, past due payments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF75" w14:textId="469D4EF3" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0128F1B7" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF76" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1ACDBBDF" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="924" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF77" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="61AD0AF0" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF78" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="468995FB" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF79" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="274B98D9" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF7A" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1A338E6E" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF7B" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="46EBE462" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF7C" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="62A555F2" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00830DA9" w:rsidRPr="0038481C" w14:paraId="5D05AF87" w14:textId="77777777" w:rsidTr="00830DA9">
+      <w:tr w:rsidR="0070663E" w:rsidRPr="0070663E" w14:paraId="6BAD2C24" w14:textId="77777777" w:rsidTr="00400612">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF7E" w14:textId="1BEAAC40" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3874FA88" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Access reports on financially closed projects</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF7F" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7ABC029A" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF80" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="19BCCDED" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="924" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF81" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7B34B9DC" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF82" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="30CB390A" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF83" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7F5801E1" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF84" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6E4D1F5A" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF85" w14:textId="14DEE347" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1FB8C166" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF86" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0DE029B8" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00830DA9" w:rsidRPr="0038481C" w14:paraId="5D05AF91" w14:textId="77777777" w:rsidTr="00830DA9">
+      <w:tr w:rsidR="0070663E" w:rsidRPr="0070663E" w14:paraId="501A4B42" w14:textId="77777777" w:rsidTr="00400612">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF88" w14:textId="45C1CDF8" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6D835909" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Close agreements in contracts module</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF89" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="62FBA721" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF8A" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6B477660" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="924" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF8B" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2F953577" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF8C" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0A30E1FD" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF8D" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="105A4C87" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF8E" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7336918F" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF8F" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0F7B15D6" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF90" w14:textId="37077F42" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="00016207" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00830DA9" w:rsidRPr="0038481C" w14:paraId="5D05AF9B" w14:textId="77777777" w:rsidTr="00830DA9">
+      <w:tr w:rsidR="0070663E" w:rsidRPr="0070663E" w14:paraId="420F46F6" w14:textId="77777777" w:rsidTr="00400612">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF92" w14:textId="35A9CA7D" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1BC5FCF8" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Review Ageing of receivables</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF93" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="15867D34" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF94" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="637DF5D3" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="924" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF95" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="724C99DC" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF96" w14:textId="4DC9EA23" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7FB77093" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF97" w14:textId="56281A8E" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3B66A7B8" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF98" w14:textId="5B8F8B42" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6C3D2278" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF99" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="006053A1" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF9A" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0A74E8AF" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00830DA9" w:rsidRPr="0038481C" w14:paraId="5D05AFA5" w14:textId="77777777" w:rsidTr="00830DA9">
+      <w:tr w:rsidR="0070663E" w:rsidRPr="0070663E" w14:paraId="4F1E8842" w14:textId="77777777" w:rsidTr="00400612">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AF9C" w14:textId="7C675D8F" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5F2214DC" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Communicate to OF</w:t>
+              <w:t>Communicate to OFM on outstanding AR for doubtful debt provision and write offs</w:t>
             </w:r>
-            <w:r w:rsidR="00447032">
-              <w:rPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3987341C" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>M</w:t>
+              <w:t>√</w:t>
             </w:r>
-            <w:r w:rsidRPr="0038481C">
-              <w:rPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12E6D723" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> on outstanding AR for doubtful debt provision and write offs</w:t>
+              <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CD81FB3" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A44E287" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="953" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FB34057" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="924" w:type="dxa"/>
-[...28 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AB827A4" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75D596D7" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="988" w:type="dxa"/>
-[...62 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AFA4" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1E08B543" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00830DA9" w:rsidRPr="0038481C" w14:paraId="5D05AFAF" w14:textId="77777777" w:rsidTr="00830DA9">
+      <w:tr w:rsidR="0070663E" w:rsidRPr="0070663E" w14:paraId="370D00A5" w14:textId="77777777" w:rsidTr="00400612">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AFA6" w14:textId="647BC006" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="615E194D" w14:textId="3E4BCF1F" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Review and approve  provisions and write-offs submission</w:t>
+              <w:t xml:space="preserve">Review and </w:t>
             </w:r>
-          </w:p>
-[...96 lines deleted...]
-              <w:rPr>
+            <w:del w:id="18" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
+              <w:r w:rsidRPr="0070663E" w:rsidDel="0070663E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="333333"/>
+                  <w:sz w:val="20"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:delText>approve  provisions</w:delText>
+              </w:r>
+            </w:del>
+            <w:ins w:id="19" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
+              <w:r w:rsidRPr="0070663E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="333333"/>
+                  <w:sz w:val="20"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t>approve provisions</w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:t xml:space="preserve"> and write-offs submission</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71FD8A31" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26AB773C" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B09EEF9" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67218672" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C2FA1E7" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A62D045" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AFAD" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5BDCA721" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AFAE" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3B048271" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00830DA9" w:rsidRPr="0038481C" w14:paraId="5D05AFB9" w14:textId="77777777" w:rsidTr="00830DA9">
+      <w:tr w:rsidR="0070663E" w:rsidRPr="0070663E" w14:paraId="6613782A" w14:textId="77777777" w:rsidTr="00400612">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AFB0" w14:textId="69349A27" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="08DE7A62" w14:textId="337E9656" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="20" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
+              <w:r w:rsidRPr="0070663E" w:rsidDel="0070663E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="333333"/>
+                  <w:sz w:val="20"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:delText>Reconcile  GL</w:delText>
+              </w:r>
+            </w:del>
+            <w:ins w:id="21" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
+              <w:r w:rsidRPr="0070663E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="333333"/>
+                  <w:sz w:val="20"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t>Reconcile GL</w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Reconcile  GL to AR and balance accounts</w:t>
+              <w:t xml:space="preserve"> to AR and balance accounts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AFB1" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5A09BD2B" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AFB2" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="42AB03F8" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="924" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AFB3" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="35C429C5" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AFB4" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="41833AE4" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AFB5" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="62770BE0" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AFB6" w14:textId="220AC5E0" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="00574249" w:rsidP="00830DA9">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0C0F826B" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070663E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AFB7" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4A0B07E1" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05AFB8" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="00830DA9">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="243A27BE" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5D05AFBA" w14:textId="7F4C377E" w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidRDefault="001C7B5F" w:rsidP="004D3040">
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="13F5E2CA" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="001C7B5F" w:rsidRPr="0038481C" w:rsidSect="00830DA9">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+    <w:p w14:paraId="68B99A07" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="0070663E">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A7AA231" w14:textId="77777777" w:rsidR="00BF50A8" w:rsidRDefault="00BF50A8">
+    <w:p w14:paraId="2F5F6A17" w14:textId="77777777" w:rsidR="00832135" w:rsidRDefault="00832135" w:rsidP="0070663E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5598623C" w14:textId="77777777" w:rsidR="00BF50A8" w:rsidRDefault="00BF50A8">
+    <w:p w14:paraId="117A681C" w14:textId="77777777" w:rsidR="00832135" w:rsidRDefault="00832135" w:rsidP="0070663E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="5D05AFBD" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRDefault="00574249">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4E144504" w14:textId="77777777" w:rsidR="0070663E" w:rsidRDefault="0070663E">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="209" w:firstLine="0"/>
+      <w:ind w:right="209"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5D05AFBE" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRDefault="00574249">
+  <w:p w14:paraId="7AA87740" w14:textId="77777777" w:rsidR="0070663E" w:rsidRDefault="0070663E">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="5D05AFC0" w14:textId="328983EB" w:rsidR="001C7B5F" w:rsidRDefault="0038481C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="44E8D1C9" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="22" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
+          <w:rPr/>
+        </w:rPrChange>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="0070663E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="23" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
+          <w:rPr/>
+        </w:rPrChange>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0070663E">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="24" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
+          <w:rPr>
+            <w:b/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0070663E">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="25" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
+          <w:rPr>
+            <w:b/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0070663E">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="26" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
+          <w:rPr>
+            <w:b/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="004E6B0D">
+    <w:r w:rsidRPr="0070663E">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="27" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
+          <w:rPr>
+            <w:b/>
+            <w:noProof/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0070663E">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="28" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
+          <w:rPr>
+            <w:b/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0070663E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="29" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
+          <w:rPr/>
+        </w:rPrChange>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0070663E">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="30" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
+          <w:rPr>
+            <w:b/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0070663E">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="31" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
+          <w:rPr>
+            <w:b/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0070663E">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="32" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
+          <w:rPr>
+            <w:b/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="004E6B0D">
+    <w:r w:rsidRPr="0070663E">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="33" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
+          <w:rPr>
+            <w:b/>
+            <w:noProof/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0070663E">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="34" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
+          <w:rPr>
+            <w:b/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0070663E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="35" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
+          <w:rPr/>
+        </w:rPrChange>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="0038481C">
-      <w:t>Effective Date:</w:t>
+    <w:r w:rsidRPr="0070663E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="36" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
+          <w:rPr/>
+        </w:rPrChange>
+      </w:rPr>
+      <w:t xml:space="preserve">Effective Date: 01/01/2012 </w:t>
     </w:r>
-    <w:r>
-[...8 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="0070663E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="37" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
+          <w:rPr/>
+        </w:rPrChange>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="0038481C">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="0070663E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="38" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
+          <w:rPr/>
+        </w:rPrChange>
+      </w:rPr>
+      <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rPrChange w:id="39" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
+            <w:rPr/>
+          </w:rPrChange>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-1429033275"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
+        <w:placeholder/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{5CAB57A7-5CEB-4570-B928-51CB4745AF30}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00CE64DD">
+        <w:r w:rsidRPr="0070663E">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:rPrChange w:id="40" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
+              <w:rPr/>
+            </w:rPrChange>
+          </w:rPr>
           <w:t>3</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="5D05AFC1" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRDefault="00574249">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68A148B1" w14:textId="77777777" w:rsidR="0070663E" w:rsidRDefault="0070663E">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="209" w:firstLine="0"/>
+      <w:ind w:right="209"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5D05AFC2" w14:textId="77777777" w:rsidR="001C7B5F" w:rsidRDefault="00574249">
+  <w:p w14:paraId="0E6EA404" w14:textId="77777777" w:rsidR="0070663E" w:rsidRDefault="0070663E">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7DBAA2E7" w14:textId="77777777" w:rsidR="00BF50A8" w:rsidRDefault="00BF50A8">
+    <w:p w14:paraId="1C7CAF1C" w14:textId="77777777" w:rsidR="00832135" w:rsidRDefault="00832135" w:rsidP="0070663E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C178D74" w14:textId="77777777" w:rsidR="00BF50A8" w:rsidRDefault="00BF50A8">
+    <w:p w14:paraId="71368941" w14:textId="77777777" w:rsidR="00832135" w:rsidRDefault="00832135" w:rsidP="0070663E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="45536F9D" w14:textId="33EAAD0A" w:rsidR="00830DA9" w:rsidRDefault="00830DA9" w:rsidP="00830DA9">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6FA5D716" w14:textId="77777777" w:rsidR="0070663E" w:rsidRDefault="0070663E" w:rsidP="00830DA9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0D543AE4" wp14:editId="363285C2">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5BC02BC7" wp14:editId="765C4D74">
           <wp:extent cx="299022" cy="598043"/>
           <wp:effectExtent l="0" t="0" r="6350" b="0"/>
           <wp:docPr id="24" name="Picture 24"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect l="1" r="1877" b="14923"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
@@ -5482,62 +6740,52 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="303508" cy="607015"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A0B49D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FA16E6DC"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -5879,262 +7127,50 @@
     <w:lvl w:ilvl="8" w:tplc="FA9E3162">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F8043A8"/>
-[...210 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="607240BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FA16E6DC"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6176,51 +7212,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D757875"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FA16E6DC"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6262,1232 +7298,152 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...210 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1998412131">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1082411769">
-[...5 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="1125152761">
+  <w:num w:numId="2" w16cid:durableId="1125152761">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="186335949">
+  <w:num w:numId="3" w16cid:durableId="186335949">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1884444279">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="4" w16cid:durableId="1884444279">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1085879570">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="5" w16cid:durableId="1085879570">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Arilda Dragjoshi">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::arilda.dragjoshi@undp.org::7a72f533-9fb0-4d44-b9d7-549d82daa418"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001C7B5F"/>
-[...33 lines deleted...]
-    <w:rsid w:val="00FE3996"/>
+    <w:rsidRoot w:val="0070663E"/>
+    <w:rsid w:val="005A46DD"/>
+    <w:rsid w:val="0070663E"/>
+    <w:rsid w:val="00832135"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5D05AE55"/>
-  <w15:docId w15:val="{8A78E9E5-DC90-4DB7-A051-429903DC6A03}"/>
+  <w14:docId w14:val="1D0F43FD"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{BCA0B59E-4763-485C-8D66-617D199195D1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...839 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7829,208 +7785,805 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0070663E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0070663E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0070663E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0070663E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0070663E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0070663E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0070663E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0070663E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0070663E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0070663E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0070663E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0070663E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0070663E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0070663E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0070663E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0070663E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0070663E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0070663E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0070663E"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0070663E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0070663E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0070663E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0070663E"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0070663E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0070663E"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0070663E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0070663E"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0070663E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0070663E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0070663E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="730" w:right="212" w:hanging="370"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0070663E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="0070663E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B432AC"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="0070663E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -8137,672 +8690,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...568 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>987</Words>
-  <Characters>5628</Characters>
+  <Words>1005</Words>
+  <Characters>5729</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>46</Lines>
+  <Lines>47</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6602</CharactersWithSpaces>
+  <CharactersWithSpaces>6721</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>admin</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>