--- v1 (2026-05-17)
+++ v2 (2026-07-07)
@@ -1,210 +1,127 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4641D5C8" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070663E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Accounts Receivable  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66B32B1A" w14:textId="1CA71E8C" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+    <w:p w14:paraId="66B32B1A" w14:textId="5872AFB2" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="212" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070663E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Measurement of receivables is an important area of IPSAS </w:t>
+        <w:t>Measurement of receivables is an important area of IPSAS implementation, and an assessment of accounts receivable has to be performed at year-end for those which are considered doubtful and those that must be written</w:t>
       </w:r>
-      <w:del w:id="0" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:35:00Z" w16du:dateUtc="2026-05-04T14:35:00Z">
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> and an assessment of accounts receivable </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...52 lines deleted...]
-      </w:del>
       <w:r w:rsidRPr="0070663E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">off. Receivables will be measured at fair value less any allowance for estimated irrecoverable amounts. An allowance is established when there is objective evidence, based on a review of outstanding amounts at the reporting date, that UNDP will not be able to collect all amounts due according to the original terms of the receivables. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02896F4C" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="212" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -302,146 +219,104 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070663E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Write-off of accounts receivable  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="211DF83A" w14:textId="79236B6C" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+    <w:p w14:paraId="211DF83A" w14:textId="42CB1C5A" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="212" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070663E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The second step is identifying if any balances outstanding should be written</w:t>
       </w:r>
-      <w:ins w:id="4" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:35:00Z" w16du:dateUtc="2026-05-04T14:35:00Z">
-[...26 lines deleted...]
-      </w:del>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="0070663E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">off. Write-offs will only take place after all reasonable steps have been taken to recover the amounts outstanding and there </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> no chance of recovery. </w:t>
+        <w:t xml:space="preserve">off. Write-offs will only take place after all reasonable steps have been taken to recover the amounts outstanding and there is considered to be no chance of recovery. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15C894AD" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070663E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
@@ -697,77 +572,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="212" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070663E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">As a result of these processes and entry of information into the Module, accounts receivable will be created in the General Ledger. These amounts will represent amounts, as promised by donors according to the schedule of payments in the agreements, but that have not </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> been received.    </w:t>
+        <w:t xml:space="preserve">As a result of these processes and entry of information into the Module, accounts receivable will be created in the General Ledger. These amounts will represent amounts, as promised by donors according to the schedule of payments in the agreements, but that have not as yet been received.    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FBC4360" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="10"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070663E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
@@ -787,77 +636,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="212" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070663E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">The responsibility for monitoring, follow-up and reporting on accounts receivable is with programme and finance staff in each CO/Business Unit and not the Global Shared Service Centre. A report of accounts receivable should be generated by the CO/Business Unit </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">. The reports will age accounts receivable by donor and   can be used   to follow-up with donors. The report will age amount outstanding as follows: </w:t>
+        <w:t xml:space="preserve">The responsibility for monitoring, follow-up and reporting on accounts receivable is with programme and finance staff in each CO/Business Unit and not the Global Shared Service Centre. A report of accounts receivable should be generated by the CO/Business Unit on a monthly basis. The reports will age accounts receivable by donor and   can be used   to follow-up with donors. The report will age amount outstanding as follows: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCD383C" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="212" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070663E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -874,141 +697,51 @@
       <w:pPr>
         <w:spacing w:line="239" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070663E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Operating Unit    Donor Name            Contract #              0-3 </w:t>
-[...89 lines deleted...]
-        <w:t xml:space="preserve">    1-2 Yrs    2-3 Yrs    &gt;3 Yrs    Total AR</w:t>
+        <w:t>Operating Unit    Donor Name            Contract #              0-3 Mths                    3-6 Mths    6-12 Mths    1-2 Yrs    2-3 Yrs    &gt;3 Yrs    Total AR</w:t>
       </w:r>
       <w:r w:rsidRPr="0070663E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44E1563B" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="212" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1075,120 +808,80 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070663E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Adjustments to be made to accounts receivable </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72964882" w14:textId="07D87C86" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+    <w:p w14:paraId="72964882" w14:textId="050B76A0" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="212" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070663E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">In certain </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> an amendment can be processed to adjust accounts receivable for the following reasons:   </w:t>
+        <w:t xml:space="preserve">In certain instances, an amendment can be processed to adjust accounts receivable for the following reasons:   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A68A289" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="212"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070663E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1275,77 +968,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="212" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070663E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">These are amendments and should be processed via a </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> notification to GSSC, which will then start the normal amendment process in the Module. See POPP Chapter on Non-Core contributions </w:t>
+        <w:t xml:space="preserve">These are amendments and should be processed via a UNAll notification to GSSC, which will then start the normal amendment process in the Module. See POPP Chapter on Non-Core contributions </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="620AF504" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="10"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070663E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
@@ -1797,121 +1464,81 @@
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070663E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Information should be provided to HQ with documented evidence for each individual donor where doubt exists about recovery and where amounts should be included in the Allowance for doubtful debts. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D9B28FA" w14:textId="63C1A45E" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+    <w:p w14:paraId="6D9B28FA" w14:textId="23D28802" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="212"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070663E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Information should be provided to HQ with documented evidence for each individual donor where amounts are considered irrecoverable after all reasonable steps have been taken for recovery and where amounts should be </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Information should be provided to HQ with documented evidence for each individual donor where amounts are considered irrecoverable after all reasonable steps have been taken for recovery and where amounts should be Written Off. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="747FF9ED" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="212"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070663E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1983,59 +1610,59 @@
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Roles and Responsibilities </w:t>
       </w:r>
       <w:r w:rsidRPr="0070663E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10837" w:type="dxa"/>
         <w:tblInd w:w="-995" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2391"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1083"/>
+        <w:gridCol w:w="2401"/>
+        <w:gridCol w:w="1181"/>
+        <w:gridCol w:w="953"/>
+        <w:gridCol w:w="903"/>
+        <w:gridCol w:w="978"/>
+        <w:gridCol w:w="978"/>
         <w:gridCol w:w="1395"/>
-        <w:gridCol w:w="1019"/>
-        <w:gridCol w:w="1008"/>
+        <w:gridCol w:w="1028"/>
+        <w:gridCol w:w="1020"/>
       </w:tblGrid>
       <w:tr w:rsidR="0070663E" w:rsidRPr="0070663E" w14:paraId="7D1323D3" w14:textId="77777777" w:rsidTr="00400612">
         <w:trPr>
           <w:trHeight w:val="665"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23DFE2C4" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070663E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
@@ -2132,90 +1759,68 @@
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070663E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">BU Finance </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AAADD02" w14:textId="1AB5E6D4" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
-[...30 lines deleted...]
-            </w:ins>
+          <w:p w14:paraId="2AAADD02" w14:textId="5EB86AD3" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0070663E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">CO Finance </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77ED4D05" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070663E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
@@ -2264,89 +1869,67 @@
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070663E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">GSSC Manager </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0070663E" w:rsidRPr="0070663E" w14:paraId="432676A0" w14:textId="77777777" w:rsidTr="00400612">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62524FDC" w14:textId="2972A501" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
-[...29 lines deleted...]
-            </w:ins>
+          <w:p w14:paraId="62524FDC" w14:textId="63E70009" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0070663E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>/amendment s</w:t>
+              <w:t>Negotiate agreements/amendment s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0ACE8EA8" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070663E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -3373,89 +2956,67 @@
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3880CE42" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0070663E" w:rsidRPr="0070663E" w14:paraId="22733962" w14:textId="77777777" w:rsidTr="00400612">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79612E58" w14:textId="4D2969BB" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
-[...29 lines deleted...]
-            </w:ins>
+          <w:p w14:paraId="79612E58" w14:textId="2FF93BE0" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0070663E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> to Active (contract approval)</w:t>
+              <w:t>Set Contract to Active (contract approval)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="203BEA25" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4122,98 +3683,67 @@
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070663E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0070663E" w:rsidRPr="0070663E" w14:paraId="09455BE1" w14:textId="77777777" w:rsidTr="00400612">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53E2DA28" w14:textId="11311151" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+          <w:p w14:paraId="53E2DA28" w14:textId="077ADBB7" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070663E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apply Cash </w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve"> Report to identify AR item ID</w:t>
+              <w:t>Apply Cash using AR Report to identify AR item ID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40D806C6" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5828,98 +5358,67 @@
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E08B543" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0070663E" w:rsidRPr="0070663E" w14:paraId="370D00A5" w14:textId="77777777" w:rsidTr="00400612">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="615E194D" w14:textId="3E4BCF1F" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+          <w:p w14:paraId="615E194D" w14:textId="0F4BBF12" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070663E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review and </w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve"> and write-offs submission</w:t>
+              <w:t>Review and approve provisions and write-offs submission</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71FD8A31" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6034,89 +5533,67 @@
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B048271" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0070663E" w:rsidRPr="0070663E" w14:paraId="6613782A" w14:textId="77777777" w:rsidTr="00400612">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08DE7A62" w14:textId="337E9656" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
-[...29 lines deleted...]
-            </w:ins>
+          <w:p w14:paraId="08DE7A62" w14:textId="67EDC2DE" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0070663E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> to AR and balance accounts</w:t>
+              <w:t>Reconcile GL to AR and balance accounts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A09BD2B" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E" w:rsidP="0070663E">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6256,61 +5733,61 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68B99A07" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
     <w:sectPr w:rsidR="00DA504D" w:rsidSect="0070663E">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F5F6A17" w14:textId="77777777" w:rsidR="00832135" w:rsidRDefault="00832135" w:rsidP="0070663E">
+    <w:p w14:paraId="06025136" w14:textId="77777777" w:rsidR="00C208E0" w:rsidRDefault="00C208E0" w:rsidP="0070663E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="117A681C" w14:textId="77777777" w:rsidR="00832135" w:rsidRDefault="00832135" w:rsidP="0070663E">
+    <w:p w14:paraId="6710A35A" w14:textId="77777777" w:rsidR="00C208E0" w:rsidRDefault="00C208E0" w:rsidP="0070663E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
@@ -6356,359 +5833,279 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7AA87740" w14:textId="77777777" w:rsidR="0070663E" w:rsidRDefault="0070663E">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="44E8D1C9" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="0070663E" w:rsidRDefault="0070663E">
+  <w:p w14:paraId="44E8D1C9" w14:textId="77777777" w:rsidR="0070663E" w:rsidRPr="00EE5889" w:rsidRDefault="0070663E">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="22" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
-[...1 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="0070663E">
+    <w:r w:rsidRPr="00EE5889">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="23" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
-[...1 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="0070663E">
+    <w:r w:rsidRPr="00EE5889">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="24" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
-[...3 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="0070663E">
+    <w:r w:rsidRPr="00EE5889">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="25" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
-[...3 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="0070663E">
+    <w:r w:rsidRPr="00EE5889">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="26" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
-[...3 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="0070663E">
+    <w:r w:rsidRPr="00EE5889">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="27" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
-[...4 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="0070663E">
+    <w:r w:rsidRPr="00EE5889">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="28" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
-[...3 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="0070663E">
+    <w:r w:rsidRPr="00EE5889">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="29" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
-[...1 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidRPr="0070663E">
+    <w:r w:rsidRPr="00EE5889">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="30" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
-[...3 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="0070663E">
+    <w:r w:rsidRPr="00EE5889">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="31" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
-[...3 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="0070663E">
+    <w:r w:rsidRPr="00EE5889">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="32" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
-[...3 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="0070663E">
+    <w:r w:rsidRPr="00EE5889">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="33" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
-[...4 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r w:rsidRPr="0070663E">
+    <w:r w:rsidRPr="00EE5889">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="34" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
-[...3 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="0070663E">
+    <w:r w:rsidRPr="00EE5889">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="35" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
-[...1 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="0070663E">
+    <w:r w:rsidRPr="00EE5889">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="36" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
-[...1 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:t xml:space="preserve">Effective Date: 01/01/2012 </w:t>
     </w:r>
-    <w:r w:rsidRPr="0070663E">
+    <w:r w:rsidRPr="00EE5889">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="37" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
-[...1 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="0070663E">
+    <w:r w:rsidRPr="00EE5889">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="38" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
-[...1 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:rPrChange w:id="39" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
-[...1 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-1429033275"/>
-        <w:placeholder/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{5CAB57A7-5CEB-4570-B928-51CB4745AF30}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidRPr="0070663E">
+        <w:r w:rsidRPr="00EE5889">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
-            <w:rPrChange w:id="40" w:author="Arilda Dragjoshi" w:date="2026-05-04T16:34:00Z" w16du:dateUtc="2026-05-04T14:34:00Z">
-[...1 lines deleted...]
-            </w:rPrChange>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68A148B1" w14:textId="77777777" w:rsidR="0070663E" w:rsidRDefault="0070663E">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:right="209"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0E6EA404" w14:textId="77777777" w:rsidR="0070663E" w:rsidRDefault="0070663E">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C7CAF1C" w14:textId="77777777" w:rsidR="00832135" w:rsidRDefault="00832135" w:rsidP="0070663E">
+    <w:p w14:paraId="2FF6DDC7" w14:textId="77777777" w:rsidR="00C208E0" w:rsidRDefault="00C208E0" w:rsidP="0070663E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71368941" w14:textId="77777777" w:rsidR="00832135" w:rsidRDefault="00832135" w:rsidP="0070663E">
+    <w:p w14:paraId="1BDD6D9D" w14:textId="77777777" w:rsidR="00C208E0" w:rsidRDefault="00C208E0" w:rsidP="0070663E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6FA5D716" w14:textId="77777777" w:rsidR="0070663E" w:rsidRDefault="0070663E" w:rsidP="00830DA9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5BC02BC7" wp14:editId="765C4D74">
           <wp:extent cx="299022" cy="598043"/>
@@ -7316,88 +6713,84 @@
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1998412131">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1125152761">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="186335949">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1884444279">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1085879570">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0070663E"/>
+    <w:rsid w:val="00120EA9"/>
+    <w:rsid w:val="00301B9D"/>
     <w:rsid w:val="005A46DD"/>
     <w:rsid w:val="0070663E"/>
     <w:rsid w:val="00832135"/>
+    <w:rsid w:val="009975DA"/>
+    <w:rsid w:val="00B67AD1"/>
+    <w:rsid w:val="00C208E0"/>
     <w:rsid w:val="00C61B9D"/>
     <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00EE5889"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1D0F43FD"/>
@@ -8388,51 +7781,51 @@
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0070663E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -8695,54 +8088,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1005</Words>
-  <Characters>5729</Characters>
+  <Words>986</Words>
+  <Characters>5626</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>47</Lines>
+  <Lines>46</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6721</CharactersWithSpaces>
+  <CharactersWithSpaces>6599</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>