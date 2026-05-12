--- v0 (2025-11-04)
+++ v1 (2026-05-12)
@@ -1,12322 +1,11433 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...16 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="00063564" w14:textId="77777777" w:rsidR="00D031F3" w:rsidRDefault="00D031F3" w:rsidP="00D031F3">
+    <w:p w14:paraId="65FE8469" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="321F4CF5" w14:textId="2D1B011B" w:rsidR="00F93909" w:rsidRPr="00D031F3" w:rsidRDefault="004B6CE3" w:rsidP="00D031F3">
+    <w:p w14:paraId="702AA1E2" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:t>Policy</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Core Contributions Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54CA2C11" w14:textId="77777777" w:rsidR="00C4544E" w:rsidRPr="00264A69" w:rsidRDefault="00C4544E" w:rsidP="00C4544E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2E9150F7" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1070"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="717"/>
+        <w:contextualSpacing/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F36C7AE" w14:textId="74A621AF" w:rsidR="00844104" w:rsidRPr="00D031F3" w:rsidRDefault="00844104" w:rsidP="00D031F3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="17DBE2EF" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1070"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
+        <w:contextualSpacing/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Core revenue is unearmarked funding received as voluntary contributions primarily from donor governments. The formal arrangements with each donor vary: multi-year agreements, annual letters of intent/ commitment, or cash receipt prior to formal agreement/ communication. This policy covers the accounting treatment of core contributions in the financial statements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39460266" w14:textId="77777777" w:rsidR="00EE42C1" w:rsidRPr="00264A69" w:rsidRDefault="00EE42C1" w:rsidP="00AC4A29">
+    <w:p w14:paraId="699D9E13" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1070"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DB361B0" w14:textId="026080DB" w:rsidR="005F5C88" w:rsidRPr="00264A69" w:rsidRDefault="005F5C88" w:rsidP="00D031F3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5EC62208" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">based on the following scenarios: </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Core contributions are recorded based on the following scenarios: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65B78CCE" w14:textId="77777777" w:rsidR="005F5C88" w:rsidRPr="00264A69" w:rsidRDefault="005F5C88" w:rsidP="005F5C88">
+    <w:p w14:paraId="721472A8" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DA19C04" w14:textId="1460677F" w:rsidR="005F5C88" w:rsidRPr="00264A69" w:rsidRDefault="005238FA" w:rsidP="005238FA">
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+    <w:p w14:paraId="157F8A80" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="567"/>
+        <w:contextualSpacing/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">2.1 </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2.1 Where no agreement exists:</w:t>
       </w:r>
-      <w:r w:rsidR="005F5C88" w:rsidRPr="00264A69">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+    </w:p>
+    <w:p w14:paraId="58F10087" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30AE2571" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:hanging="283"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Where no agreement exists for core contributions or cash is transferred prior to an agreement being signed by both parties, revenue will be recorded on a cash basis at the time that funds are received in the UNDP bank account.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23DF3732" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:hanging="283"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Letters of intent/exchange are considered binding </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>documents</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and revenue is recognized only upon signature of the letter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45553628" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="710B70D3" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t>:</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2.2 Where agreements exist for core contributions:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BEB35D8" w14:textId="65837378" w:rsidR="005F5C88" w:rsidRPr="00264A69" w:rsidRDefault="005F5C88" w:rsidP="005F5C88">
+    <w:p w14:paraId="5EF435C1" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0049FEDB" w14:textId="05EF4D28" w:rsidR="00AF5E4B" w:rsidRPr="00264A69" w:rsidRDefault="005F5C88" w:rsidP="00C7553E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="59BF048E" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418" w:hanging="283"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
-[...49 lines deleted...]
-        <w:t>on a cash basis at the time that funds are received in the UNDP bank account.</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Where a binding agreement exists, revenue will be recognized in the financial statements upon signature of the agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31C2BD19" w14:textId="41207AD1" w:rsidR="005F5C88" w:rsidRPr="00264A69" w:rsidRDefault="005F5C88" w:rsidP="00C7553E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="101E9474" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418" w:hanging="283"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
-[...81 lines deleted...]
-        <w:t>.</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For multi-year core contributions, the full amount of contribution agreements is recognised in year one, if the schedule of payments is distributed over several future reporting periods.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16DD4200" w14:textId="77777777" w:rsidR="005F5C88" w:rsidRPr="00264A69" w:rsidRDefault="005F5C88" w:rsidP="005F5C88">
+    <w:p w14:paraId="0031E9F4" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:textAlignment w:val="top"/>
-[...21 lines deleted...]
-        <w:ind w:left="567"/>
+        <w:ind w:left="1134"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15E8F7E1" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
-[...31 lines deleted...]
-        <w:t>:</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2.3 Where agreements exist with specific conditions:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EBADC3B" w14:textId="77777777" w:rsidR="005F5C88" w:rsidRPr="00264A69" w:rsidRDefault="005F5C88" w:rsidP="005F5C88">
+    <w:p w14:paraId="257A3C19" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
-[...8 lines deleted...]
-        <w:t> </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D604641" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Certain agreements may include a clause with a condition that must be fulfilled before an agreement can become binding or before revenue can be recognized. Such agreements could include conditions requiring parliamentary approval or prior approval of reports   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23DA12AC" w14:textId="3990EFDF" w:rsidR="005F5C88" w:rsidRPr="00264A69" w:rsidRDefault="005F5C88" w:rsidP="00C7553E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5174205A" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Parliamentary approval</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Some agreements (usually those with donor governments) include a clause that disbursements are subject to parliamentary/ government approval. While it may appear that this clause limits control of the asset since it is not certain that the agreement amount will be honoured, in UNDP’s experience, donor governments have a history of transferring agreed resources pertaining to core contributions. Often, the clause refers to the donor’s general annual process for its overall budget and is not specific to its </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>particular commitment</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to UNDP. For </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the majority of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cases, revenue asset recognition is appropriate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F09F662" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The exception to this is where the agreement expressly reflects the contribution as an intention by the donor to transfer resources subject to parliamentary </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>approval</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> but the actual commitment would be communicated formally to UNDP when parliamentary approval is granted. In this case, revenue recognition is deferred until the formal communication is received by UNDP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C3DF7B3" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For cases requiring formal communication of parliamentary approval, GSSC will submit a report of pending parliamentary approval milestones regularly to UNDP Offices for follow-up with the respective donors.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20546FA9" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Availability of Funds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Agreements may include a general clause on the availability of funds. In UNDPs pas experience, funding has not been withheld </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the existence of this clause, therefore, asset recognition is appropriate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="624C73F2" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Variable/performance-related portion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Certain agreements may include variable or performance-related payment amounts, linked to specific targets (performance/ expenditure/ reporting) being met.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A08E4AE" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The achievement of targets is not always under the control of UNDP and may require the involvement and assessment of targets for other partners, including other UN Agencies. Consequently, only the fixed portion (i.e. not the variable or performance-related payment amount) meets the definition of an asset since it is under UNDP’s control. The variable or performance-related portion is considered a contingent asset and is recognised as an asset only once the specific targets are met.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3239B1EA" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A6B3B84" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In certain instances, a formal documented pledge (i.e. exchange of letters) exists at financial year-end which provides a clear indication from the donor about the transfer of funds for the following financial period. In such cases, revenue recognition is based on the full amount per the binding formal document letter of exchange/commitment when received by UNDP. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ED72B2B" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F9FDFE6" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Upload of agreements to UNITY/UNALL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="035D34C7" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1418" w:hanging="283"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-        <w:t>Where a binding agreement exists, revenue will be recognized in the financial statements upon signature of the agreement</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The signed agreement/letter of exchange must be scanned and uploaded to Unity/UNALL by the UNDP Office for submission to the Global Shared Services Centre (GSSC) </w:t>
       </w:r>
-      <w:r w:rsidR="00B03BC9" w:rsidRPr="00264A69">
-[...5 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>within 1 week</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the agreement being signed. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F90E45A" w14:textId="77777777" w:rsidR="00237E8A" w:rsidRPr="00264A69" w:rsidRDefault="00237E8A" w:rsidP="00C7553E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="29BE6EF1" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1418" w:hanging="283"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">For multi-year core contributions, the full amount of contribution agreements is recognised in year </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="343A41"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At the end of every year, the Head of Office will be required to certify in the annual representation that all signed agreements/amendments to agreements have been submitted to GSSC in compliance with this policy prior to the closure of the financial ledgers. </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> the schedule of payments is distributed over several future reporting periods.</w:t>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="343A41"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>This will help ensure that UNDP revenue is captured in a timely manner as any late submission of these documents poses a significant financial and audit risk as revenue will not be reported accurately in the UNDP financial statements, including quarterly financial statements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D819BD" w14:textId="77777777" w:rsidR="00237E8A" w:rsidRPr="00264A69" w:rsidRDefault="00237E8A" w:rsidP="00237E8A">
-[...60 lines deleted...]
-    <w:p w14:paraId="552F241E" w14:textId="77777777" w:rsidR="009D45FD" w:rsidRPr="00264A69" w:rsidRDefault="009D45FD" w:rsidP="00237E8A">
+    <w:p w14:paraId="09B2D352" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E0C98A1" w14:textId="246958AE" w:rsidR="00AD0B6C" w:rsidRPr="00264A69" w:rsidRDefault="00AD0B6C" w:rsidP="00AE3E5D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2C619402" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
-[...390 lines deleted...]
-          <w:numId w:val="44"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t>In certain instances, a formal documented pledge (</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Global Shared Service Centre (GSSC):</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+    </w:p>
+    <w:p w14:paraId="3677D271" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The GSSC is responsible for recording all voluntary contributions for both core and non-core contributions.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DD0F7FE" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP Offices should submit the signed agreement and amendments to legal agreements to GSSC via Unity/UNALL, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>within 1 week of signature</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44C694EE" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="114C3725" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t>i.e.</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Contract Management Module:</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    </w:p>
+    <w:p w14:paraId="33EC4143" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Contract Management Module in Quantum will be used for the recording of contributions. Information will be entered relating to the agreement and the necessary accounting information to ensure that revenue is recorded in the General Ledger and reflected correctly in the accounts. The system is set up to ensure that all IPSAS conditions relating to agreements have been identified by the GSSC and appropriately entered.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0990715F" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Key information to be entered in Contract Management Module by the GSSC will be as follows:   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="055A0EAD" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid0"/>
+        <w:tblW w:w="9266" w:type="dxa"/>
+        <w:tblInd w:w="85" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3596"/>
+        <w:gridCol w:w="5670"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0007779D" w:rsidRPr="0007779D" w14:paraId="53EF96B7" w14:textId="77777777" w:rsidTr="004C49CC">
+        <w:trPr>
+          <w:trHeight w:val="591"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9266" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AF1A90F" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Contract Management Information to be entered</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0007779D" w:rsidRPr="0007779D" w14:paraId="44F70F0A" w14:textId="77777777" w:rsidTr="004C49CC">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3596" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2975C479" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Overview</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25FF0F34" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Includes all the general information relating to the agreement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0007779D" w:rsidRPr="0007779D" w14:paraId="34995490" w14:textId="77777777" w:rsidTr="004C49CC">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3596" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5508C19B" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:left="12" w:hanging="12"/>
+              <w:textAlignment w:val="top"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Accounting</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BF84261" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:left="12" w:hanging="12"/>
+              <w:textAlignment w:val="top"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Distribution</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E1772BC" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:left="12" w:hanging="12"/>
+              <w:textAlignment w:val="top"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>This is the full chart of account information relating to the revenue and accounts receivable provided by the UNDP Office to GSSC.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0007779D" w:rsidRPr="0007779D" w14:paraId="0FED79BE" w14:textId="77777777" w:rsidTr="004C49CC">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3596" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="794DEFFA" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Agreement date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DFC3797" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:left="12" w:hanging="12"/>
+              <w:textAlignment w:val="top"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>​Is the date that the agreement came into effect and is the key trigger that is set-up in the Contract Management Module for revenue recognition. These are dependent on type of agreements and interpretation of relevant IPSAS policy.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0007779D" w:rsidRPr="0007779D" w14:paraId="35928307" w14:textId="77777777" w:rsidTr="004C49CC">
+        <w:trPr>
+          <w:trHeight w:val="840"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3596" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2464385B" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Invoice event</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33D2B5BB" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>The invoice event includes the event type that needs to be achieved to create the billing and generate the Accounts Receivable entries in the General Ledger.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0007779D" w:rsidRPr="0007779D" w14:paraId="1D7EAEF9" w14:textId="77777777" w:rsidTr="004C49CC">
+        <w:trPr>
+          <w:trHeight w:val="784"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3596" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50B970F1" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Revenue event</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="752EBFBD" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The revenue </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>event  will</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be created upon signing the relevant contribution agreement as revenue entries are generated upon signature of the contribution agreement.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0007779D" w:rsidRPr="0007779D" w14:paraId="67BC0827" w14:textId="77777777" w:rsidTr="004C49CC">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3596" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="200B3CEF" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Amendments</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A2D5252" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Amendments can be made to original contracts that have already been entered in the Contract Management Module using the amend function.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="33919D61" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00264A69">
-[...5 lines deleted...]
-        <w:t>exchange of letters) exists at financial year</w:t>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note: UNDP Offices should submit their signed agreements and/or amendments to legal agreements to the GSSC via Unity/UNALL, </w:t>
       </w:r>
-      <w:r w:rsidR="4EF7F599" w:rsidRPr="00264A69">
-[...5 lines deleted...]
-        <w:t>-</w:t>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>within 1 week of signature</w:t>
       </w:r>
-      <w:r w:rsidRPr="00264A69">
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> In such cases, revenue recognition is based on the full amount per the binding formal document letter of exchange/commitment when received by UNDP. </w:t>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4879360E" w14:textId="77777777" w:rsidR="00057773" w:rsidRPr="00264A69" w:rsidRDefault="00057773" w:rsidP="00A908F5">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="744F6A93" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Application of receipts:   </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3C12FCF9" w14:textId="3BDDE789" w:rsidR="00057773" w:rsidRPr="00264A69" w:rsidRDefault="00057773" w:rsidP="006520BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="25B88F87" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="513"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Application of funds against accounts receivable is handled by the GSSC for both receipts received in HQ and local offices’ bank accounts. The GSSC will review the unapplied receipts report and regularly check the unit’s email inbox to identify cash received that needs to be applied.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3466E6EA" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AB573AD" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
-[...33 lines deleted...]
-        <w:t>ALL</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HQ Bank accounts:   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03193993" w14:textId="243C71B4" w:rsidR="0094162A" w:rsidRPr="00264A69" w:rsidRDefault="00057773" w:rsidP="48A64131">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4E23976D" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="513"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-        <w:t>The signed agreement</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The GSSC will review the unapplied receipts report and check if adequate information is provided in the remittance advice to identify the funds deposited. It is the responsibility of the respective CO or Business Unit to communicate the deposit/s via UNALL. The respective CO or Business Unit should follow-up with the GSSC on whether the receipt/s has/</w:t>
       </w:r>
-      <w:r w:rsidR="00565A89" w:rsidRPr="00264A69">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">/letter of exchange </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ve</w:t>
       </w:r>
-      <w:r w:rsidRPr="00264A69">
-[...94 lines deleted...]
-        <w:t xml:space="preserve"> of the agreement being signed. </w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> been received.  It is the responsibility of the relevant CO or Business Unit to upload all receipt information to the portal even if funds are received at HQ. The GSSC will apply the funds against the accounts receivable. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CD6DDED" w14:textId="011CF3C9" w:rsidR="008C7D47" w:rsidRPr="00264A69" w:rsidRDefault="008C7D47" w:rsidP="00953B1A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="467519CC" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="18"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If adequate information is not provided in the remittance advice identifying the funds deposited, GSSC will liaise with programme and finance officers to confirm the intention of these funds and release the relevant event.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="156B81DA" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58613A65" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="250A295B" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11E15AC8" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>CO Bank accounts:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D647284" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The CO finance units will review the unapplied receipts report (for CO bank accounts) and identify all receipts for those contracts entered with event type signature.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6189ECD8" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The CO finance units will complete a receipt confirmation sheet to be uploaded to UNALL, to enable the GSSC to release the relevant event.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="035011D5" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The GSSC will apply the funds that are received in local bank accounts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31C8D96B" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0149AAD4" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Foreign currency differences: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="022B400A" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In certain instances, payments may be received in currencies different from those specified in the signed agreement.  When funds are being applied, this may result in a foreign exchange difference that generates under application. These differences should be adjusted using the invoice adjustment function by the GSSC and documenting the adjustment reason as a write off.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50447BE0" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...71 lines deleted...]
-        <w:t>audit risk as revenue will not be reported accurately in the UNDP financial statements, including quarterly financial statements.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E512736" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Amendments to Agreements:   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FECE8E0" w14:textId="1EAEC580" w:rsidR="00FA78FC" w:rsidRPr="00264A69" w:rsidRDefault="00FA78FC" w:rsidP="006D5751">
-      <w:pPr>
+    <w:p w14:paraId="3A5A2440" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the case when an agreement has been amended with the approval of the donor (e.g. change of agreement amount, change of period), such amendment needs to be communicated to GSSC staff via Unity/UNALL </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>within 1 week</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The GSSC will then reflect these amendment(s) in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the  Contract</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Management Module. A copy of the amended agreement should be uploaded to Unity/UNALL for the GSSC to process the amendment. All hardcopies of amendments should be stored and centrally filed by COs/UNDP Units.   </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3D322E8C" w14:textId="0F2B829D" w:rsidR="00FA78FC" w:rsidRPr="00264A69" w:rsidRDefault="00FA78FC" w:rsidP="006520BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2F2D78CD" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP Offices should submit the updated changes to Unity/UNALL to inform GSSC staff and provide relevant information on a timely basis on the following:   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E802A3C" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Amendments, including increase or decrease in contribution amounts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15E130DE" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reversals   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B1C6BDE" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Change of chart of accounts    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C631ED6" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Re-allocation of funds   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A29C88" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revision of schedule of payments   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="665BEE5D" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> these cases, the original agreement should be accessed and the amendment information, including the relevant supporting documents e.g. signed amendment/communication from the donor, entered/uploaded in Unity/UNALL. The addition of the details of the amendment will trigger a notification to the GSSC staff to process the update </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>and,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> once completed, a notification to the requestor that the activity is complete.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FD44145" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CD8EBF4" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
-[...17 lines deleted...]
-        <w:t>:</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Monitoring of Pending and Past Due Events:    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49309676" w14:textId="3AA77711" w:rsidR="00FA78FC" w:rsidRPr="00264A69" w:rsidRDefault="00FA78FC" w:rsidP="00EA77AC">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="68E0BB17" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> is responsible for recording all voluntary contributions for both core and non-core contributions.   </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP Offices have access to the report of contracts with pending and past due events and should regularly review this report and proactively follow up with donors on events with expired due dates. GSSC will also access the Report of contracts with pending and past due events to review these events for which the due dates have expired and, where an issue is identified, will notify the respective UNDP Office.    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68091265" w14:textId="042C91DE" w:rsidR="00FA78FC" w:rsidRPr="00264A69" w:rsidRDefault="00452727" w:rsidP="48A64131">
-[...6 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+    <w:p w14:paraId="10765E30" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...59 lines deleted...]
-        <w:t>.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28082271" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Accounts receivable and unapplied receipts:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F138B40" w14:textId="77777777" w:rsidR="00FA78FC" w:rsidRPr="00264A69" w:rsidRDefault="00FA78FC" w:rsidP="00FA78FC">
-[...61 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5B1E1C12" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...92 lines deleted...]
-        <w:t xml:space="preserve"> and appropriately entered.   </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP Offices must perform the following tasks on a regular basis:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6488D907" w14:textId="3CBF6DB4" w:rsidR="00FA78FC" w:rsidRPr="00264A69" w:rsidRDefault="00FA78FC" w:rsidP="2395EBF0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2D27C245" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="99" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="1843" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Follow up on outstanding contributions receivable;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6954A1D6" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="99" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="1843" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Follow up on past due events;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ED18799" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="99" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="1843" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Clean up unapplied receipts;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="774BF842" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GSSC regularly monitors unapplied receipts, past due events and open accounts receivable. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="387FE999" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Billed accounts receivable are those receivables where the payment milestone is reached and payment is due from the donor, whereas unbilled or future accounts receivable includes receivables where payment is not yet due from the donor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E316288" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...44 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BBE7FB1" w14:textId="62A30FF8" w:rsidR="2395EBF0" w:rsidRPr="00264A69" w:rsidRDefault="2395EBF0" w:rsidP="004466F1">
-[...752 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="679DCDFA" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...98 lines deleted...]
-        <w:t xml:space="preserve"> report and regularly check the unit’s email inbox to identify cash received that needs to be applied.   </w:t>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Financial year-end closing requirements:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16348697" w14:textId="77777777" w:rsidR="001C6999" w:rsidRPr="00264A69" w:rsidRDefault="001C6999" w:rsidP="001C6999">
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2BF3D01B" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-[...497 lines deleted...]
-          <w:numId w:val="20"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">The </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is important that the Bureau of External Relations (BERA) promptly submits to GSSC </w:t>
       </w:r>
-      <w:r w:rsidR="00246733" w:rsidRPr="00264A69">
-[...4 lines deleted...]
-        <w:t>GSSC</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>via  Unity</w:t>
       </w:r>
-      <w:r w:rsidRPr="00264A69">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> will apply the funds that are received in local bank accounts.</w:t>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/UNALL by financial year end, all signed contribution agreements or completion of events conditions, to ensure that revenue and accounts receivable are accurately and completely </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">recorded in UNDP’s financial statements. This will ensure that any notification is logged and timely action is taken by the GSSC.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="360493D9" w14:textId="77777777" w:rsidR="007D2E87" w:rsidRPr="00264A69" w:rsidRDefault="007D2E87" w:rsidP="006D5751">
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="43835EF2" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-[...952 lines deleted...]
-          <w:numId w:val="28"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">UNDP Offices </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At year-end, BERA should review the report of contracts with pending events and, if an issue is identified, communicate to the GSSC </w:t>
       </w:r>
-      <w:r w:rsidR="002728BF" w:rsidRPr="00264A69">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">must </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>via  Unity</w:t>
       </w:r>
-      <w:r w:rsidRPr="00264A69">
-[...4 lines deleted...]
-        <w:t>perform the following tasks on a regular basis:</w:t>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/UNALL any events that have been completed.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39F0E3E3" w14:textId="450E11CD" w:rsidR="00253D2B" w:rsidRPr="00264A69" w:rsidRDefault="00253D2B" w:rsidP="001C6999">
-[...192 lines deleted...]
-    <w:p w14:paraId="720378B5" w14:textId="77777777" w:rsidR="009E2C14" w:rsidRPr="00264A69" w:rsidRDefault="009E2C14" w:rsidP="001C6999">
+    <w:p w14:paraId="21DE3A2A" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DE449A8" w14:textId="228AA528" w:rsidR="00253D2B" w:rsidRPr="00720A8A" w:rsidRDefault="00253D2B" w:rsidP="007E5614">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="656A2556" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
-[...786 lines deleted...]
-          <w:numId w:val="44"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">edger   </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Important year-end steps:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AFBDB30" w14:textId="4420FD8D" w:rsidR="00253D2B" w:rsidRPr="00264A69" w:rsidRDefault="00253D2B" w:rsidP="2395EBF0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="34274A68" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Completeness of agreements – all agreements and amendments to agreements should be uploaded to Unity/UNALL.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="625E3C6A" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Review of past due events – follow-up on events that should have been completed by year-end, e.g. submission and approval of progress/final reports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54409708" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Accounts receivable – follow-up with donors on outstanding amounts (see POPP content on Accounts Receivable).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CEEF6A8" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unapplied receipts – ensure timely application of all unapplied receipts at year-end.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06796254" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funds received in advance – review funds received in advance account and verify accuracy and completeness.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79BDD514" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reports should be generated and signed as evidence of review.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02A452AF" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7504C522" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reconciliation of accounts receivable to the general ledger   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="530BA715" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On a quarterly basis, GSSC will perform a reconciliation of the Accounts Receivable for Contributions sub-ledger to the General Ledger and follow-up on differences with UNDP Offices, Business Units and the GSSC where necessary.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0115B99C" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="top"/>
-[...67 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="23FA7521" w14:textId="3DC38A3D" w:rsidR="2395EBF0" w:rsidRPr="00264A69" w:rsidRDefault="2395EBF0" w:rsidP="00C3391E">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="397E3524" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Reports:    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="643635A8" w14:textId="4BCF6064" w:rsidR="6782BE34" w:rsidRPr="00264A69" w:rsidRDefault="6782BE34" w:rsidP="00795E7B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="39C98B02" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="16"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="426"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Listing of all contracts </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00264A69">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>created,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00264A69">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> status and overview per operating unit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60A8FA73" w14:textId="1878D7C9" w:rsidR="6782BE34" w:rsidRPr="00264A69" w:rsidRDefault="6782BE34" w:rsidP="00795E7B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="03E6A45F" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="16"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="426"/>
-        <w:rPr>
-[...16 lines deleted...]
-        <w:t>events</w:t>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Report of contracts with pending events</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57F6FE8C" w14:textId="1C675319" w:rsidR="6782BE34" w:rsidRPr="00264A69" w:rsidRDefault="6782BE34" w:rsidP="00795E7B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="423C7F6B" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="16"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="426"/>
-        <w:rPr>
-[...30 lines deleted...]
-        <w:t>events</w:t>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Monitoring of events with past due events</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D184A5F" w14:textId="4474A9DE" w:rsidR="6782BE34" w:rsidRPr="00264A69" w:rsidRDefault="6782BE34" w:rsidP="00795E7B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="25F0FA79" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="16"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="426"/>
-        <w:rPr>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> (within 45 days) </w:t>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Monitoring of upcoming events (within 45 days) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5064FF02" w14:textId="77777777" w:rsidR="6782BE34" w:rsidRPr="00264A69" w:rsidRDefault="6782BE34" w:rsidP="00795E7B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="28C5BC31" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="16"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="426"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Customer contract overview report- Overview of contracts and amendments   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="139232F7" w14:textId="36AB63BE" w:rsidR="6782BE34" w:rsidRPr="00264A69" w:rsidRDefault="6782BE34" w:rsidP="00795E7B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="44D15B2C" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="16"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="426"/>
-        <w:rPr>
-[...16 lines deleted...]
-        <w:t>receipts</w:t>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Report of unapplied receipts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F9C84F3" w14:textId="77777777" w:rsidR="001C6999" w:rsidRPr="00264A69" w:rsidRDefault="001C6999" w:rsidP="00253D2B">
-[...15 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="2EA389BE" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52E800EF" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B14805A" w14:textId="70EA8331" w:rsidR="00253D2B" w:rsidRPr="00264A69" w:rsidRDefault="005F4F12" w:rsidP="00253D2B">
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="2978B288" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Annex 1 - </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">ICF Roles   </w:t>
+        <w:t xml:space="preserve">Annex 1 - ICF Roles   </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid0"/>
         <w:tblW w:w="9575" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5002"/>
         <w:gridCol w:w="4573"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB5628" w:rsidRPr="00264A69" w14:paraId="59678349" w14:textId="77777777" w:rsidTr="48A64131">
+      <w:tr w:rsidR="0007779D" w:rsidRPr="0007779D" w14:paraId="67484635" w14:textId="77777777" w:rsidTr="004C49CC">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5002" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67F24A93" w14:textId="4EB66BBA" w:rsidR="00AB5628" w:rsidRPr="00264A69" w:rsidRDefault="00AB5628" w:rsidP="00056168">
-[...2 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="1665DFDA" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00264A69">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Procedure Step</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4573" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5523CC75" w14:textId="718B8384" w:rsidR="00AB5628" w:rsidRPr="00264A69" w:rsidRDefault="00AB5628" w:rsidP="00056168">
-[...2 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="5D497CDE" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00264A69">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Responsible Party</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00253D2B" w:rsidRPr="00264A69" w14:paraId="6D7C50E7" w14:textId="77777777" w:rsidTr="48A64131">
+      <w:tr w:rsidR="0007779D" w:rsidRPr="0007779D" w14:paraId="611AA310" w14:textId="77777777" w:rsidTr="004C49CC">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5002" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C8CD436" w14:textId="490B6391" w:rsidR="00253D2B" w:rsidRPr="00264A69" w:rsidRDefault="00253D2B" w:rsidP="00056168">
+          <w:p w14:paraId="5ABA5F3B" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00264A69">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Sign Contribution Agreements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4573" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71B5FB73" w14:textId="77777777" w:rsidR="00253D2B" w:rsidRPr="00264A69" w:rsidRDefault="00253D2B" w:rsidP="00056168">
+          <w:p w14:paraId="3AE43D90" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00264A69">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Head of Office</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00253D2B" w:rsidRPr="00264A69" w14:paraId="109CADB4" w14:textId="77777777" w:rsidTr="48A64131">
+      <w:tr w:rsidR="0007779D" w:rsidRPr="0007779D" w14:paraId="77537799" w14:textId="77777777" w:rsidTr="004C49CC">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5002" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55389DEF" w14:textId="6E0DB242" w:rsidR="00253D2B" w:rsidRPr="00264A69" w:rsidRDefault="00253D2B" w:rsidP="00056168">
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="55EE9047" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00264A69">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entry into </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:t>Entry into Unity/UNALL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C21CA1C" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Unity/UNALL</w:t>
-[...11 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-[...61 lines deleted...]
-              <w:t>nit</w:t>
+              <w:t>UNDP Office staff assigned by the Head of Office/Unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00253D2B" w:rsidRPr="00264A69" w14:paraId="70DBBC53" w14:textId="77777777" w:rsidTr="48A64131">
+      <w:tr w:rsidR="0007779D" w:rsidRPr="0007779D" w14:paraId="4F67935B" w14:textId="77777777" w:rsidTr="004C49CC">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5002" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B6CFB39" w14:textId="77777777" w:rsidR="00253D2B" w:rsidRPr="00264A69" w:rsidRDefault="00253D2B" w:rsidP="00056168">
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="58202A35" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00264A69">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Review and follow-up of accounts receivable    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4573" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EEE8E74" w14:textId="77777777" w:rsidR="00253D2B" w:rsidRPr="00264A69" w:rsidRDefault="00253D2B" w:rsidP="00056168">
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="65001662" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00264A69">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>First authority (Project Manager)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00253D2B" w:rsidRPr="00264A69" w14:paraId="6341C2C6" w14:textId="77777777" w:rsidTr="48A64131">
+      <w:tr w:rsidR="0007779D" w:rsidRPr="0007779D" w14:paraId="3F8BF90C" w14:textId="77777777" w:rsidTr="004C49CC">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5002" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38D4A13B" w14:textId="77777777" w:rsidR="00253D2B" w:rsidRPr="00264A69" w:rsidRDefault="00253D2B" w:rsidP="00056168">
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="538CD729" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00264A69">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Sign off as evidence of review of accounts receivable    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4573" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="503A2F9F" w14:textId="77777777" w:rsidR="00253D2B" w:rsidRPr="00264A69" w:rsidRDefault="00253D2B" w:rsidP="00056168">
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="5D271636" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00264A69">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Approving Manager or Program Manager   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00253D2B" w:rsidRPr="00264A69" w14:paraId="7B8164A2" w14:textId="77777777" w:rsidTr="48A64131">
+      <w:tr w:rsidR="0007779D" w:rsidRPr="0007779D" w14:paraId="66936AEA" w14:textId="77777777" w:rsidTr="004C49CC">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5002" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CDA01DD" w14:textId="3F4195BF" w:rsidR="00253D2B" w:rsidRPr="00264A69" w:rsidRDefault="00253D2B" w:rsidP="00056168">
-[...8 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="77DE1C9E" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Recommend write-off or doubtful debts provision with the appropriate justification    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4573" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0286769F" w14:textId="77777777" w:rsidR="00253D2B" w:rsidRPr="00264A69" w:rsidRDefault="00253D2B" w:rsidP="00056168">
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="1EFCE2BF" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00264A69">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Head of Office </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00253D2B" w:rsidRPr="00264A69" w14:paraId="7A842BDE" w14:textId="77777777" w:rsidTr="48A64131">
+      <w:tr w:rsidR="0007779D" w:rsidRPr="0007779D" w14:paraId="45473A88" w14:textId="77777777" w:rsidTr="004C49CC">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5002" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DFEA7DF" w14:textId="77777777" w:rsidR="00253D2B" w:rsidRPr="00264A69" w:rsidRDefault="00253D2B" w:rsidP="00056168">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="40796F52" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00264A69">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Approve provision for write-off</w:t>
             </w:r>
-            <w:r w:rsidRPr="00264A69">
-[...8 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:footnoteReference w:id="1"/>
+            </w:r>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D7ADAB9" w14:textId="77777777" w:rsidR="00253D2B" w:rsidRPr="00264A69" w:rsidRDefault="00253D2B" w:rsidP="00056168">
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="0DB06E3D" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4573" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D25B457" w14:textId="7D9DE8DA" w:rsidR="00253D2B" w:rsidRPr="00264A69" w:rsidRDefault="00253D2B" w:rsidP="00056168">
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="4481DEA5" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00264A69">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Chief FPMR/OFM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00253D2B" w:rsidRPr="00264A69" w14:paraId="0BA8BCC3" w14:textId="77777777" w:rsidTr="48A64131">
+      <w:tr w:rsidR="0007779D" w:rsidRPr="0007779D" w14:paraId="77025CAA" w14:textId="77777777" w:rsidTr="004C49CC">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5002" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B93E1AE" w14:textId="77777777" w:rsidR="00253D2B" w:rsidRPr="00264A69" w:rsidRDefault="00253D2B" w:rsidP="00056168">
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="589D3E09" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00264A69">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Approve write-off   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4573" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DDDFC24" w14:textId="77777777" w:rsidR="00253D2B" w:rsidRPr="00264A69" w:rsidRDefault="00253D2B" w:rsidP="00056168">
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="2361B5D0" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00264A69">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Assistant Administrator BMS or Administrator based on thresholds established in the UNDP FR&amp;R</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FDC25F4" w14:textId="2AD04611" w:rsidR="00253D2B" w:rsidRPr="00264A69" w:rsidRDefault="00733676" w:rsidP="00056168">
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="7688BE88" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00264A69">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Write-off </w:t>
-[...20 lines deleted...]
-              <w:t>and the CFO</w:t>
+              <w:t>Write-off request is routed through to OFM/ FPMR/CFRA and the CFO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00253D2B" w:rsidRPr="00264A69" w14:paraId="5E1A29DE" w14:textId="77777777" w:rsidTr="48A64131">
+      <w:tr w:rsidR="0007779D" w:rsidRPr="0007779D" w14:paraId="4C528F47" w14:textId="77777777" w:rsidTr="004C49CC">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5002" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="635E4461" w14:textId="730743E3" w:rsidR="00253D2B" w:rsidRPr="00264A69" w:rsidRDefault="00253D2B" w:rsidP="00056168">
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="30A9F04D" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00264A69">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monitor unapplied </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:t>Monitor unapplied receipts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02748E45" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>receipts</w:t>
-[...11 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:t>GSSC Treasury and GSSC Deposits (GSSC Finance Function)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C82ADCE" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidDel="00194454" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>GSSC Treasury and GSSC Deposits (GSSC Finance Function)</w:t>
-[...8 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00253D2B" w:rsidRPr="00264A69" w14:paraId="6D4FA7ED" w14:textId="77777777" w:rsidTr="48A64131">
+      <w:tr w:rsidR="0007779D" w:rsidRPr="0007779D" w14:paraId="581731EC" w14:textId="77777777" w:rsidTr="004C49CC">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5002" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CC50DD4" w14:textId="71163346" w:rsidR="00253D2B" w:rsidRPr="00264A69" w:rsidRDefault="00253D2B" w:rsidP="00056168">
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="164F86AA" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00264A69">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entry into Contract </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:t>Entry into Contract Management Module and activate contract</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03EDE281" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Management</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Module</w:t>
-[...48 lines deleted...]
-              <w:t xml:space="preserve"> Finance Function)  </w:t>
+              <w:t xml:space="preserve">Revenue Specialist (GSSC Finance Function)  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00253D2B" w:rsidRPr="00264A69" w14:paraId="216BCC8F" w14:textId="77777777" w:rsidTr="48A64131">
+      <w:tr w:rsidR="0007779D" w:rsidRPr="0007779D" w14:paraId="312B097A" w14:textId="77777777" w:rsidTr="004C49CC">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5002" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23EA3106" w14:textId="7E837286" w:rsidR="00253D2B" w:rsidRPr="00264A69" w:rsidRDefault="00F6321F" w:rsidP="00056168">
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="0CE31A62" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00264A69">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:t>Review contract in Contract Management Module</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F77C770" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>c</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>ontract</w:t>
-[...55 lines deleted...]
-              <w:t xml:space="preserve"> Approving Manager)  </w:t>
+              <w:t xml:space="preserve">GSSC Manager (GSSC Approving Manager)  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00253D2B" w:rsidRPr="00264A69" w14:paraId="27787B0D" w14:textId="77777777" w:rsidTr="48A64131">
+      <w:tr w:rsidR="0007779D" w:rsidRPr="0007779D" w14:paraId="2A60E40B" w14:textId="77777777" w:rsidTr="004C49CC">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5002" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F93588D" w14:textId="4E9CE4D5" w:rsidR="00253D2B" w:rsidRPr="00264A69" w:rsidRDefault="00253D2B" w:rsidP="00056168">
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="5B17557A" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00264A69">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Record receipt of Contributions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4573" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12B8E175" w14:textId="4CAD1C58" w:rsidR="00253D2B" w:rsidRPr="00264A69" w:rsidRDefault="00A513CE" w:rsidP="00056168">
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="29370017" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00264A69">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>GSSC Treasury and GSSC Deposits</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:t>GSSC Treasury and GSSC Deposits (GSSC Finance Function)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E0B32DF" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (GSSC Finance Function)</w:t>
-[...6 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:t>Record the receipt of contributions against the invoice number, provided that the following documents are available:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EAB578C" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Record the receipt of contributions against the </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>invoice number</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:t>- Notification of receipt into UNDP bank account from the bank; or</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E4A7B17" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>, provided that the following documents are available:</w:t>
-[...6 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-[...34 lines deleted...]
-              </w:rPr>
               <w:t>- Receipt of a cheque.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00253D2B" w:rsidRPr="00264A69" w14:paraId="652B4D38" w14:textId="77777777" w:rsidTr="48A64131">
+      <w:tr w:rsidR="0007779D" w:rsidRPr="0007779D" w14:paraId="556A64EC" w14:textId="77777777" w:rsidTr="004C49CC">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5002" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="541566CE" w14:textId="77777777" w:rsidR="00253D2B" w:rsidRPr="00264A69" w:rsidRDefault="00253D2B" w:rsidP="00056168">
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="621946CC" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00264A69">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Application of funds    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4573" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5415D8CF" w14:textId="261B34E4" w:rsidR="00253D2B" w:rsidRPr="00264A69" w:rsidRDefault="00253D2B" w:rsidP="00056168">
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="7EBDE0EA" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00264A69">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Revenue Specialist (</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Finance Function)  </w:t>
+              <w:t xml:space="preserve">Revenue Specialist (GSSC Finance Function)  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00253D2B" w:rsidRPr="00264A69" w14:paraId="3136B43C" w14:textId="77777777" w:rsidTr="48A64131">
+      <w:tr w:rsidR="0007779D" w:rsidRPr="0007779D" w14:paraId="5298AA71" w14:textId="77777777" w:rsidTr="004C49CC">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5002" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="493E5D3F" w14:textId="66494131" w:rsidR="00253D2B" w:rsidRPr="00264A69" w:rsidRDefault="00253D2B" w:rsidP="00056168">
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="6DAE8B92" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00264A69">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approval of </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:t>Approval of invoice adjustment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C2D5813" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>invoice adjustment</w:t>
-[...11 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> Approving Manager)  </w:t>
+              <w:t xml:space="preserve">GSSC Manager (GSSC Approving Manager)  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="00E18465" w14:textId="44E46C62" w:rsidR="00253D2B" w:rsidRPr="00264A69" w:rsidRDefault="00253D2B" w:rsidP="00253D2B">
-[...18 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="45CF8D36" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46693A7E" w14:textId="77777777" w:rsidR="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="133ADD94" w14:textId="77777777" w:rsidR="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t>Revenue Management Process</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="170F4C9C" w14:textId="77777777" w:rsidR="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E721A63" w14:textId="77777777" w:rsidR="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BD723C0" w14:textId="77777777" w:rsidR="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A660E13" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DF5C080" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E6C856" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Annex 2 - Revenue Management Process</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9073" w:type="dxa"/>
+        <w:tblW w:w="9452" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3023"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="940"/>
+        <w:gridCol w:w="3150"/>
+        <w:gridCol w:w="1150"/>
+        <w:gridCol w:w="1008"/>
+        <w:gridCol w:w="865"/>
+        <w:gridCol w:w="1007"/>
+        <w:gridCol w:w="1293"/>
+        <w:gridCol w:w="979"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007522DE" w:rsidRPr="00264A69" w14:paraId="0952EEF1" w14:textId="77777777" w:rsidTr="002E646D">
+      <w:tr w:rsidR="0007779D" w:rsidRPr="0007779D" w14:paraId="2E772B24" w14:textId="77777777" w:rsidTr="004C49CC">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3023" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66A0BDE0" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="1BA08348" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Revenue Management Process</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="1150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FA13A81" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="77D9142E" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>CO/BU</w:t>
             </w:r>
-            <w:r w:rsidRPr="00264A69">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
               <w:t>Programme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="968" w:type="dxa"/>
+            <w:tcW w:w="1008" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="274E3D08" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="5DE81D4C" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>RR/BU</w:t>
             </w:r>
-            <w:r w:rsidRPr="00264A69">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
               <w:t>Approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="830" w:type="dxa"/>
+            <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F883165" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="2CB8DEBA" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>LO/BMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26DBF990" w14:textId="5A8455FE" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="4B45518C" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>BU/CO</w:t>
             </w:r>
-            <w:r w:rsidRPr="00264A69">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
               <w:t>Finance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B173D3C" w14:textId="05C16278" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="3D5648BE" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>GSSC</w:t>
             </w:r>
-            <w:r w:rsidRPr="00264A69">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
               <w:t>Rev Specialist</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1594D242" w14:textId="3AF3C223" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="3231758B" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>GSSC</w:t>
             </w:r>
-            <w:r w:rsidRPr="00264A69">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
               <w:t>Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007522DE" w:rsidRPr="00264A69" w14:paraId="37E9C4B9" w14:textId="77777777" w:rsidTr="002E646D">
+      <w:tr w:rsidR="0007779D" w:rsidRPr="0007779D" w14:paraId="4183D4D5" w14:textId="77777777" w:rsidTr="004C49CC">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3023" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4DA55989" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
-[...10 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="2CBECF28" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Negotiate agreements/amendments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="1150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B68A945" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="2F1E0B86" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="968" w:type="dxa"/>
+            <w:tcW w:w="1008" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5932A75D" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="2EACCCED" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="830" w:type="dxa"/>
+            <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="074B78D3" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="363E713F" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7566E88D" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="148B4CDD" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="480CE1DB" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="3F107EFF" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="314179C8" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="76E4C5C4" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007522DE" w:rsidRPr="00264A69" w14:paraId="5D4D2AE1" w14:textId="77777777" w:rsidTr="002E646D">
+      <w:tr w:rsidR="0007779D" w:rsidRPr="0007779D" w14:paraId="7756930A" w14:textId="77777777" w:rsidTr="004C49CC">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3023" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E2CC999" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
-[...10 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="7988C71E" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Clear non-standard agreements/amendments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="1150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="373EA4A3" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="0F4BBEA4" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="968" w:type="dxa"/>
+            <w:tcW w:w="1008" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="793EC193" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="67DD4D0D" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="830" w:type="dxa"/>
+            <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="779525BA" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="2FE1E3C2" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2FD53E31" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="07EB62DF" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03FD3713" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="6C3CACDF" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2436970A" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="6EC0D920" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007522DE" w:rsidRPr="00264A69" w14:paraId="3D6F77A1" w14:textId="77777777" w:rsidTr="002E646D">
+      <w:tr w:rsidR="0007779D" w:rsidRPr="0007779D" w14:paraId="6C4C0C07" w14:textId="77777777" w:rsidTr="004C49CC">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3023" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7472E82E" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
-[...10 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="4F53CE8F" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Sign all agreements/amendments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="1150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="774222DF" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="5D281B64" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="968" w:type="dxa"/>
+            <w:tcW w:w="1008" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F40B016" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="66AFA431" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="830" w:type="dxa"/>
+            <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2FB00533" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="7B3AD5F9" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0EC43AC4" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="1B2F9A0F" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="458410AD" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="0C35FACF" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7680920A" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="0DE38402" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007522DE" w:rsidRPr="00264A69" w14:paraId="20AAD30A" w14:textId="77777777" w:rsidTr="002E646D">
+      <w:tr w:rsidR="0007779D" w:rsidRPr="0007779D" w14:paraId="1554ACD7" w14:textId="77777777" w:rsidTr="004C49CC">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3023" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="784D27D6" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
-[...10 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="3C765770" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Set up and finalize project budget</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="1150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42FE4077" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="230536EF" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="968" w:type="dxa"/>
+            <w:tcW w:w="1008" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2EFBFBA9" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="1A194119" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="830" w:type="dxa"/>
+            <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13F2417D" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="55E3207E" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4FC709A3" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="05625566" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="738168F3" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="2872D271" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46A41AF4" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="58000F38" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007522DE" w:rsidRPr="00264A69" w14:paraId="7CC2AB82" w14:textId="77777777" w:rsidTr="002E646D">
+      <w:tr w:rsidR="0007779D" w:rsidRPr="0007779D" w14:paraId="5B7F0D9D" w14:textId="77777777" w:rsidTr="004C49CC">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3023" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="546EFCA6" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
-[...10 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="6C77713F" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Upload signed agreements/amendments within 1 week</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="1150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40DF5A3A" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="3D40601E" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="968" w:type="dxa"/>
+            <w:tcW w:w="1008" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53952874" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="69B43DD5" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="830" w:type="dxa"/>
+            <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C3DCBA0" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="42B4F38A" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09B978AB" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="32EFC2D6" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31911B41" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="33124D15" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26CF60D6" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="6023E117" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007522DE" w:rsidRPr="00264A69" w14:paraId="7A2316C9" w14:textId="77777777" w:rsidTr="002E646D">
+      <w:tr w:rsidR="0007779D" w:rsidRPr="0007779D" w14:paraId="067CB2F2" w14:textId="77777777" w:rsidTr="004C49CC">
         <w:trPr>
           <w:trHeight w:val="1002"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3023" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="533A9C27" w14:textId="1F5F65A3" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="48A64131">
-[...25 lines deleted...]
-            <w:tcW w:w="1104" w:type="dxa"/>
+          <w:p w14:paraId="343A2D35" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Enter Agreements/ Process Amendments in Contract Management Module and activate contract</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A855CD0" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="36E516AF" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="968" w:type="dxa"/>
+            <w:tcW w:w="1008" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39464678" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="0DA3F58B" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="830" w:type="dxa"/>
+            <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="580A3831" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="660F9149" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B1A9E66" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="7E459BC5" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4CF8D3F8" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="4F75D73E" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00E8B2E1" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="76CF36F8" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007522DE" w:rsidRPr="00264A69" w14:paraId="26010B5C" w14:textId="77777777" w:rsidTr="002E646D">
+      <w:tr w:rsidR="0007779D" w:rsidRPr="0007779D" w14:paraId="2970E780" w14:textId="77777777" w:rsidTr="004C49CC">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3023" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="096102CF" w14:textId="3E67FB74" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="00920E09" w:rsidP="00056168">
-[...60 lines deleted...]
-            <w:tcW w:w="1104" w:type="dxa"/>
+          <w:p w14:paraId="78E9A249" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Review contract and notify BUs of contract activation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69B57BD0" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="3603C973" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="968" w:type="dxa"/>
+            <w:tcW w:w="1008" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="725BD8BD" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="4A540F3A" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="830" w:type="dxa"/>
+            <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4896C65E" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="15D904BB" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B44D9CA" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="4197398C" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06C8AE44" w14:textId="3AF13F92" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="618791DD" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-            <w:tcW w:w="940" w:type="dxa"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BD21874" w14:textId="71007E11" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="28F3BB9B" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00920E09" w:rsidRPr="00264A69">
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007522DE" w:rsidRPr="00264A69" w14:paraId="6B3DF792" w14:textId="77777777" w:rsidTr="002E646D">
+      <w:tr w:rsidR="0007779D" w:rsidRPr="0007779D" w14:paraId="73B56B4A" w14:textId="77777777" w:rsidTr="004C49CC">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3023" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="111D8D82" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
-[...10 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="6B6DEA32" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Record Contributions Received in Bank Acct.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="1150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35CA79D6" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="72BE720D" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="968" w:type="dxa"/>
+            <w:tcW w:w="1008" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33B0D6C4" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="0F2A6086" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="830" w:type="dxa"/>
+            <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="222BF6BF" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="67C5BBA2" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0BA5B330" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="27BC3695" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0AFB0E35" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="7A86A7D9" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C5CB2A3" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="1AE2391A" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007522DE" w:rsidRPr="00264A69" w14:paraId="31FB98E9" w14:textId="77777777" w:rsidTr="002E646D">
+      <w:tr w:rsidR="0007779D" w:rsidRPr="0007779D" w14:paraId="1C4546E8" w14:textId="77777777" w:rsidTr="004C49CC">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3023" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="434F8C82" w14:textId="710599D1" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="48A64131">
-[...10 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="11E1F5B7" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Create and release event (Generate GL Entries)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="1150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5DCE236D" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="249C1C76" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="968" w:type="dxa"/>
+            <w:tcW w:w="1008" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48320262" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="13FCB070" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="830" w:type="dxa"/>
+            <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4192581F" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="60097CCC" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="264B7408" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="67057C38" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="65E806CB" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="587B4F94" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>√ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="115982CC" w14:textId="2BD627DD" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="0DA8B570" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>√ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007522DE" w:rsidRPr="00264A69" w14:paraId="49EB1CBF" w14:textId="77777777" w:rsidTr="002E646D">
+      <w:tr w:rsidR="0007779D" w:rsidRPr="0007779D" w14:paraId="59F85DB4" w14:textId="77777777" w:rsidTr="004C49CC">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3023" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C260374" w14:textId="01AE4D4E" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="48A64131">
-[...10 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="28BDF51E" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Apply Cash using AR Report to Identify Invoice number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="1150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="795F46B0" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="1A715AA4" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="968" w:type="dxa"/>
+            <w:tcW w:w="1008" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5727CE10" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="09AEF7C9" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="830" w:type="dxa"/>
+            <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D192D08" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="186481F6" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39E150FE" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="62DA66B9" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4DEBA82A" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="6FA3B56D" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>√ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="649F2F6C" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="7673F7DA" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007522DE" w:rsidRPr="00264A69" w14:paraId="69146293" w14:textId="77777777" w:rsidTr="002E646D">
+      <w:tr w:rsidR="0007779D" w:rsidRPr="0007779D" w14:paraId="4E16C6F2" w14:textId="77777777" w:rsidTr="004C49CC">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3023" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5BBAB569" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
-[...10 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="282FB7CE" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Review Report on Outstanding Receivables</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="1150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="24CE57CF" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="49AB2583" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="968" w:type="dxa"/>
+            <w:tcW w:w="1008" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B0B71CC" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="45CAFDF6" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="830" w:type="dxa"/>
+            <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21197188" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="177DAB60" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="682540C0" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="4B242FA8" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="357688A1" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="46451932" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F64621B" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="63E472D8" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007522DE" w:rsidRPr="00264A69" w14:paraId="0337E027" w14:textId="77777777" w:rsidTr="002E646D">
+      <w:tr w:rsidR="0007779D" w:rsidRPr="0007779D" w14:paraId="196CBD03" w14:textId="77777777" w:rsidTr="004C49CC">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3023" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E168728" w14:textId="43EFD3FA" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="48A64131">
-[...10 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="5ADB2321" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Review Report on Pending/Past Due Event</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="1150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="514BD6A2" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="23DF9470" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="968" w:type="dxa"/>
+            <w:tcW w:w="1008" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6575DB2B" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="534E524C" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="830" w:type="dxa"/>
+            <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7565E40C" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="7EB7FDA1" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60EAA1FC" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="738A0963" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A19A60C" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="11971D91" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0503F0C1" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="6D560E3A" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007522DE" w:rsidRPr="00264A69" w14:paraId="74CCF6F3" w14:textId="77777777" w:rsidTr="002E646D">
+      <w:tr w:rsidR="0007779D" w:rsidRPr="0007779D" w14:paraId="18BAAD36" w14:textId="77777777" w:rsidTr="004C49CC">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3023" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="119EE8F3" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
-[...10 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="7B9BCBF7" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Follow Up with Donor on Outstanding Payments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="1150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="185B6F46" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="22ECC58F" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="968" w:type="dxa"/>
+            <w:tcW w:w="1008" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06C8955E" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="7063B81E" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="830" w:type="dxa"/>
+            <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5816EED2" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="3C9B4771" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="02D4C68F" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="2C108D4C" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A9F6EFD" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="12096EE2" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3171C630" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="0EEF9884" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007522DE" w:rsidRPr="00264A69" w14:paraId="3CB0B97D" w14:textId="77777777" w:rsidTr="002E646D">
+      <w:tr w:rsidR="0007779D" w:rsidRPr="0007779D" w14:paraId="4FF9EB62" w14:textId="77777777" w:rsidTr="004C49CC">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3023" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="762ACE79" w14:textId="6BB13023" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="48A64131">
-[...10 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="4C93BF5E" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Follow Up with Donor on Pending/Past Due Events</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="1150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="633FDE15" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="5B214F51" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="968" w:type="dxa"/>
+            <w:tcW w:w="1008" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2437BBA6" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="27ECABEC" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="830" w:type="dxa"/>
+            <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="092697FD" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="3D8C39E0" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28A17FBB" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="4795289B" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6831A167" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="4043A12B" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5309DEAF" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="7D8AC6CF" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007522DE" w:rsidRPr="00264A69" w14:paraId="7388B835" w14:textId="77777777" w:rsidTr="002E646D">
+      <w:tr w:rsidR="0007779D" w:rsidRPr="0007779D" w14:paraId="76DD1DB9" w14:textId="77777777" w:rsidTr="004C49CC">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3023" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="62C8C90C" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
-[...10 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="41C7F5EE" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Access Reports on Financially Closed Projects</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="1150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4BD5CCFE" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="2F327172" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="968" w:type="dxa"/>
+            <w:tcW w:w="1008" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6425FADF" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="3D36EEEB" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="830" w:type="dxa"/>
+            <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20162B9C" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="7F78724D" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D93B70C" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="4AC5F85F" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="19D7B5F7" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="27D62CDB" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="036C79C9" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="5E8386F4" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007522DE" w:rsidRPr="00264A69" w14:paraId="3EC759C8" w14:textId="77777777" w:rsidTr="002E646D">
+      <w:tr w:rsidR="0007779D" w:rsidRPr="0007779D" w14:paraId="4CEBA77F" w14:textId="77777777" w:rsidTr="004C49CC">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3023" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5F0FBF31" w14:textId="43E473A1" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="48A64131">
-[...10 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="1BCA2F4E" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Close Agreements in Contract Management Module</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="1150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A26910A" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="368588CC" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="968" w:type="dxa"/>
+            <w:tcW w:w="1008" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34972F75" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="3BDDBC32" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="830" w:type="dxa"/>
+            <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27047B0A" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="4489ABF2" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71F0F8CF" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="70963E53" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54F15374" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="4EE1E712" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="491B7E41" w14:textId="69D56A35" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="4B6A6D30" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>√ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007522DE" w:rsidRPr="00264A69" w14:paraId="463E1ED8" w14:textId="77777777" w:rsidTr="002E646D">
+      <w:tr w:rsidR="0007779D" w:rsidRPr="0007779D" w14:paraId="6E229661" w14:textId="77777777" w:rsidTr="004C49CC">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3023" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="00CC2327" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
-[...10 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="0785A3E8" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Review Aging of Receivables</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="1150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="326D4C50" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="2CEDBCEC" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="968" w:type="dxa"/>
+            <w:tcW w:w="1008" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="261554EF" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="377561B5" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="830" w:type="dxa"/>
+            <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B6818D3" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="2D322A88" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="038D1722" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="78966BB5" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79439175" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="3DAF09D2" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>√ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30304119" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="7F189BEC" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007522DE" w:rsidRPr="00264A69" w14:paraId="47AF56BE" w14:textId="77777777" w:rsidTr="002E646D">
+      <w:tr w:rsidR="0007779D" w:rsidRPr="0007779D" w14:paraId="1C6F9EF5" w14:textId="77777777" w:rsidTr="004C49CC">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3023" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5832183D" w14:textId="51B22DD7" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
-[...10 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="3FF00BF0" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Communicate to OFM on Outstanding AR for Doubtful Debt Provision and Write-offs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="1150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14D8B8D9" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="7706C409" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="968" w:type="dxa"/>
+            <w:tcW w:w="1008" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59382AC2" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="599B82E8" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="830" w:type="dxa"/>
+            <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5ACD2AB8" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="3DF9DF04" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0BECB14F" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="35ED6309" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1BF1541E" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="6EFD2E27" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1434C67D" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="01E07EDD" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007522DE" w:rsidRPr="00264A69" w14:paraId="197C897D" w14:textId="77777777" w:rsidTr="002E646D">
+      <w:tr w:rsidR="0007779D" w:rsidRPr="0007779D" w14:paraId="182BC045" w14:textId="77777777" w:rsidTr="004C49CC">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3023" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C9F8CBE" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
-[...10 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="0131D91A" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Review and Approve Provisions and Write-offs Submission</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="1150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7FE72711" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="7062787C" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="968" w:type="dxa"/>
+            <w:tcW w:w="1008" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="61D2B368" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="0CB5162D" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="830" w:type="dxa"/>
+            <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B397CE9" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="1A20755F" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1779F893" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="6A4379C0" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5DAB9E48" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="39A2BC74" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BE41EC1" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="332471BA" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007522DE" w:rsidRPr="00264A69" w14:paraId="0500C200" w14:textId="77777777" w:rsidTr="002E646D">
+      <w:tr w:rsidR="0007779D" w:rsidRPr="0007779D" w14:paraId="74BA892F" w14:textId="77777777" w:rsidTr="004C49CC">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3023" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59B33CCD" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
-[...12 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="617BC66B" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Reconcile GL to AR and Balance Accounts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="1150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C306DBF" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="6477EF47" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="968" w:type="dxa"/>
+            <w:tcW w:w="1008" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78EF1A17" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="68237306" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="830" w:type="dxa"/>
+            <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07C8DF2B" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="33008D2A" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40261D02" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="373451E2" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36BC2E14" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="6D362BD5" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C40977F" w14:textId="77777777" w:rsidR="007522DE" w:rsidRPr="00264A69" w:rsidRDefault="007522DE" w:rsidP="00056168">
+          <w:p w14:paraId="523C7753" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007779D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="091F2BFB" w14:textId="77777777" w:rsidR="00253D2B" w:rsidRPr="00264A69" w:rsidRDefault="00253D2B" w:rsidP="00253D2B">
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="332DCEB4" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B909C7D" w14:textId="77777777" w:rsidR="00720584" w:rsidRPr="00264A69" w:rsidRDefault="00720584" w:rsidP="00720584">
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="7F5FA854" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP Revenue Recognition policy paper</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35D03287" w14:textId="285413A2" w:rsidR="00720584" w:rsidRPr="00264A69" w:rsidRDefault="00B07A24" w:rsidP="00720584">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="13C98FA9" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="99" w:line="257" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="00720584" w:rsidRPr="00264A69">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="0007779D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:lang w:val="en-GB"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>IPSAS 23 Policy paper</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00720584" w:rsidRPr="00264A69">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D60B0A3" w14:textId="77777777" w:rsidR="00720584" w:rsidRPr="00264A69" w:rsidRDefault="00720584" w:rsidP="00E7610C">
-[...43 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId13"/>
+    <w:p w14:paraId="319B3220" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="0007779D">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="840" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D366097" w14:textId="77777777" w:rsidR="000232D5" w:rsidRDefault="000232D5" w:rsidP="00F36359">
+    <w:p w14:paraId="04C31FE4" w14:textId="77777777" w:rsidR="00111787" w:rsidRDefault="00111787" w:rsidP="0007779D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45C58AC7" w14:textId="77777777" w:rsidR="000232D5" w:rsidRDefault="000232D5" w:rsidP="00F36359">
+    <w:p w14:paraId="59945CC0" w14:textId="77777777" w:rsidR="00111787" w:rsidRDefault="00111787" w:rsidP="0007779D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...8 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...8 lines deleted...]
-    <w:panose1 w:val="020B0609070205080204"/>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0164BDAB" w14:textId="60B35D3E" w:rsidR="00F36359" w:rsidRDefault="007442FB">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6E92AEFB" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="0007779D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0007779D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0007779D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0007779D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0007779D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0007779D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0007779D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0007779D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0007779D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0007779D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0007779D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0007779D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0007779D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="007442FB">
-      <w:t>Effective Date:</w:t>
+    <w:r w:rsidRPr="0007779D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>Effective Date: 01/01/2019</w:t>
     </w:r>
-    <w:r>
-[...8 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="0007779D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="007442FB">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="0007779D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-1096394395"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
+        <w:placeholder/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{19B156C3-EEE9-4902-9EA8-8FDE96D4B621}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r>
+        <w:r w:rsidRPr="0007779D">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E6C2F36" w14:textId="77777777" w:rsidR="000232D5" w:rsidRDefault="000232D5" w:rsidP="00F36359">
+    <w:p w14:paraId="41FBE217" w14:textId="77777777" w:rsidR="00111787" w:rsidRDefault="00111787" w:rsidP="0007779D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34094173" w14:textId="77777777" w:rsidR="000232D5" w:rsidRDefault="000232D5" w:rsidP="00F36359">
+    <w:p w14:paraId="3C6DCEC7" w14:textId="77777777" w:rsidR="00111787" w:rsidRDefault="00111787" w:rsidP="0007779D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...7 lines deleted...]
-    <w:p w14:paraId="025ADAF8" w14:textId="674D4E46" w:rsidR="00253D2B" w:rsidRPr="00681D66" w:rsidRDefault="00253D2B" w:rsidP="00253D2B">
+  <w:footnote w:id="1">
+    <w:p w14:paraId="369904A9" w14:textId="77777777" w:rsidR="0007779D" w:rsidRPr="0007779D" w:rsidRDefault="0007779D" w:rsidP="0007779D">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00681D66">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007779D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00681D66">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">ncluded in this table as it is considered a necessary step. </w:t>
+      <w:r w:rsidRPr="0007779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This role is not included in the ICF but included in this table as it is considered a necessary step. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7A1E5D20" w14:textId="4CAEE6C3" w:rsidR="00F36359" w:rsidRDefault="00F36359" w:rsidP="00F36359">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="27549F10" w14:textId="77777777" w:rsidR="0007779D" w:rsidRDefault="0007779D" w:rsidP="003C6355">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
-  </w:p>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C1A7228" wp14:editId="0D9A2BE5">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="rightMargin">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-259080</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="549910" cy="838200"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="860526181" name="Picture 860526181" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2" name="Picture 2" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="549910" cy="838200"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="010D7922"/>
+    <w:nsid w:val="034E0549"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DE34F766"/>
+    <w:tmpl w:val="DE52A158"/>
     <w:lvl w:ilvl="0" w:tplc="44090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="786" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:b w:val="0"/>
-[...1 lines deleted...]
-        <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%2."/>
+    <w:lvl w:ilvl="1" w:tplc="44090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="66" w:hanging="360"/>
-[...14 lines deleted...]
-      <w:lvlText w:val="%4."/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="44090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1506" w:hanging="360"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%5."/>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="44090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2226" w:hanging="360"/>
-[...14 lines deleted...]
-      <w:lvlText w:val="%7."/>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="44090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3666" w:hanging="360"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%8."/>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="44090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4386" w:hanging="360"/>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="44090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="44090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="44090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01C520EE"/>
-[...112 lines deleted...]
-    <w:nsid w:val="023B2EF7"/>
+    <w:nsid w:val="15064C65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="004CA25A"/>
     <w:lvl w:ilvl="0" w:tplc="BDB0C076">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -12361,581 +11472,141 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="034E0549"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="188309C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DE52A158"/>
+    <w:tmpl w:val="4A5ADE80"/>
     <w:lvl w:ilvl="0" w:tplc="44090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="44090003" w:tentative="1">
-[...225 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1647" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2367" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3087" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3807" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4527" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5247" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5967" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6687" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...214 lines deleted...]
-    <w:nsid w:val="15064C65"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26471BC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="004CA25A"/>
     <w:lvl w:ilvl="0" w:tplc="BDB0C076">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -12980,340 +11651,52 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...288 lines deleted...]
-    <w:nsid w:val="26471BC4"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29321ED8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="004CA25A"/>
     <w:lvl w:ilvl="0" w:tplc="BDB0C076">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -13358,138 +11741,52 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...86 lines deleted...]
-    <w:nsid w:val="29321ED8"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E2F6F8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="004CA25A"/>
     <w:lvl w:ilvl="0" w:tplc="BDB0C076">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -13534,52 +11831,52 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E2F6F8B"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37E4652A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="004CA25A"/>
     <w:lvl w:ilvl="0" w:tplc="BDB0C076">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -13624,278 +11921,52 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...226 lines deleted...]
-    <w:nsid w:val="37E4652A"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48511BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="004CA25A"/>
     <w:lvl w:ilvl="0" w:tplc="BDB0C076">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -13940,251 +12011,52 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...199 lines deleted...]
-    <w:nsid w:val="48511BCB"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49C54929"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="004CA25A"/>
     <w:lvl w:ilvl="0" w:tplc="BDB0C076">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -14229,274 +12101,52 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...222 lines deleted...]
-    <w:nsid w:val="49C54929"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A3F0A92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="004CA25A"/>
     <w:lvl w:ilvl="0" w:tplc="BDB0C076">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -14541,52 +12191,52 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A3F0A92"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D410EB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="004CA25A"/>
     <w:lvl w:ilvl="0" w:tplc="BDB0C076">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -14631,52 +12281,141 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D410EB1"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="539D0014"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3FB2EF96"/>
+    <w:lvl w:ilvl="0" w:tplc="E5CA04C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56C62170"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="004CA25A"/>
     <w:lvl w:ilvl="0" w:tplc="BDB0C076">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -14721,254 +12460,52 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...202 lines deleted...]
-    <w:nsid w:val="56C62170"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C6D7C18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="004CA25A"/>
     <w:lvl w:ilvl="0" w:tplc="BDB0C076">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -15013,52 +12550,165 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59427612"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60B82C3A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DA7AFA64"/>
+    <w:lvl w:ilvl="0" w:tplc="44090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2753" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="44090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3473" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="44090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4193" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="44090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4913" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="44090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5633" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="44090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6353" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="44090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7073" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="44090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7793" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="44090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8513" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CAD66EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="004CA25A"/>
     <w:lvl w:ilvl="0" w:tplc="BDB0C076">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -15103,52 +12753,52 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AAD623E"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78FB1251"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="004CA25A"/>
     <w:lvl w:ilvl="0" w:tplc="BDB0C076">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -15193,52 +12843,52 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C2F52AD"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F0532C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="004CA25A"/>
     <w:lvl w:ilvl="0" w:tplc="BDB0C076">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -15283,1197 +12933,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-[...1145 lines deleted...]
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F1E00B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="29785EC2"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -16518,883 +13022,185 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="1" w16cid:durableId="2134323798">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="2" w16cid:durableId="1615942170">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="39"/>
+  <w:num w:numId="3" w16cid:durableId="1051342955">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="4" w16cid:durableId="163790531">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="5" w16cid:durableId="31197518">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="6" w16cid:durableId="340471763">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="733894440">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1066223332">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="9" w16cid:durableId="53046637">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1020861790">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="289089226">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="797920286">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1985085611">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1105156317">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1699160802">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1822232120">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="9">
-[...26 lines deleted...]
-  <w:num w:numId="18">
+  <w:num w:numId="17" w16cid:durableId="1420105375">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="19">
-[...71 lines deleted...]
-  <w:num w:numId="43">
+  <w:num w:numId="18" w16cid:durableId="1940479043">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="44">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="19" w16cid:durableId="852652085">
+    <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="93"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005F5C88"/>
-[...624 lines deleted...]
-    <w:rsid w:val="7FD1187F"/>
+    <w:rsidRoot w:val="0007779D"/>
+    <w:rsid w:val="0007779D"/>
+    <w:rsid w:val="00111787"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E51D38"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3061B113"/>
-  <w15:docId w15:val="{23D8C27D-FE8F-4FA5-B52E-CC78EDC5ACBA}"/>
+  <w14:docId w14:val="5761A21A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{74AB1132-0AF2-474B-9676-8EB1120E3885}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -17738,1705 +13544,873 @@
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00057773"/>
+    <w:rsid w:val="0007779D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="259"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004749F1"/>
+    <w:rsid w:val="0007779D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0007779D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0007779D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0007779D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0007779D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
-      <w:outlineLvl w:val="1"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0007779D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0007779D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0007779D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0007779D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0007779D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0007779D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0007779D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0007779D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0007779D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0007779D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0007779D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0007779D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0007779D"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0007779D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0007779D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0007779D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0007779D"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0007779D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:aliases w:val="Bullets,List Paragraph1,List Paragraph (numbered (a)),WB Para,Lapis Bulleted List,Dot pt,F5 List Paragraph,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,Bullet 1,List Paragraph12,Bullet Points,MAIN CONTENT,L"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00AF5E4B"/>
+    <w:rsid w:val="0007779D"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0007779D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0007779D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0007779D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0007779D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F36359"/>
+    <w:rsid w:val="0007779D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F36359"/>
+    <w:rsid w:val="0007779D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F36359"/>
+    <w:rsid w:val="0007779D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F36359"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00F36359"/>
+    <w:rsid w:val="0007779D"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...129 lines deleted...]
-    </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid0">
     <w:name w:val="Table Grid0"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="003C4EB8"/>
+    <w:rsid w:val="0007779D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00253D2B"/>
+    <w:rsid w:val="0007779D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:semiHidden/>
-    <w:rsid w:val="00253D2B"/>
+    <w:rsid w:val="0007779D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00253D2B"/>
+    <w:rsid w:val="0007779D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
-  </w:style>
-[...120 lines deleted...]
-    <w:rsid w:val="00600FCC"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...431 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2931" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2931" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/glossary/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-[...639 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -19543,671 +14517,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-[...566 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>13550</Characters>
+  <Pages>7</Pages>
+  <Words>2371</Words>
+  <Characters>13520</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>112</Lines>
   <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15896</CharactersWithSpaces>
+  <CharactersWithSpaces>15860</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Hideko Hadzialic</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>