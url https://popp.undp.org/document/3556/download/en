--- v0 (2025-10-30)
+++ v1 (2026-04-10)
@@ -1,66 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="263C192D" w14:textId="4EA214F0" w:rsidR="005C5404" w:rsidRPr="006D5E1A" w:rsidRDefault="00EC461F">
       <w:pPr>
         <w:spacing w:after="132" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D5E1A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Multiple Funding Lines for Positions  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC708E" w14:textId="77777777" w:rsidR="00643332" w:rsidRDefault="00643332" w:rsidP="00643332">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
@@ -71,67 +69,153 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">UNDP is a multi-funded organization, with resources contributed by partners either through regular voluntary contributions or through other resources earmarked to specific themes, projects or countries. Underpinning an implementation framework for the use of multiple funding sources to finance positions is the multi-funded nature of UNDP.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DD6A717" w14:textId="77777777" w:rsidR="00643332" w:rsidRDefault="00643332" w:rsidP="00643332">
       <w:pPr>
         <w:spacing w:after="33"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ED4FD58" w14:textId="77777777" w:rsidR="00643332" w:rsidRDefault="00643332" w:rsidP="00643332">
+    <w:p w14:paraId="0ED4FD58" w14:textId="7CA2D426" w:rsidR="00643332" w:rsidRDefault="00643332" w:rsidP="00643332">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:right="-9"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">For UNDP to align its costs with its results frameworks and related funding sources, flexible funding of positions from multiple funding sources shall be permitted. The Integrated Budget (DP/2013/41) reflects a strategy for financing positions that recognizes the variety, multiplicity, and complexity of the various UNDP funding streams. Furthermore, the Direct Project Costing policy enables qualified organizational costs to be charged directly to programmes and projects. This approach leads to a more strategic and efficient use of core resource allocations, and a more accurate linkage of costs to underlying funding sources. Subsequently, core funded positions are no longer managed on a ‘whole position basis’. </w:t>
+        <w:t>For UNDP to align its costs with its results frameworks and related funding sources, flexible funding of positions from multiple funding sources shall be permitted. The Integrated Budget (DP/2013/41) reflects a strategy for financing positions that recognizes the variety, multiplicity, and complexity of the various UNDP funding streams. Furthermore, the Direct Project Costing</w:t>
+      </w:r>
+      <w:r w:rsidR="00261AC7">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00787559">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(DPC)</w:t>
+      </w:r>
+      <w:r w:rsidR="00583F8F">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> policy</w:t>
+      </w:r>
+      <w:r w:rsidR="00810829">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00787559">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007525CC">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>now known as</w:t>
+      </w:r>
+      <w:r w:rsidR="00261AC7">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidR="0032682C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B44A4">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Delivery Enabling Service</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> policy</w:t>
+      </w:r>
+      <w:r w:rsidR="00810829">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enables qualified organizational costs to be charged directly to programmes and projects. This approach leads to a more strategic and efficient use of core resource allocations, and a more accurate linkage of costs to underlying funding sources. Subsequently, core funded positions are no longer managed on a ‘whole position </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>basis’</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C07D73D" w14:textId="77777777" w:rsidR="00643332" w:rsidRDefault="00643332" w:rsidP="00643332">
       <w:pPr>
         <w:spacing w:after="33"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73D8F076" w14:textId="5EA3D5EE" w:rsidR="00643332" w:rsidRDefault="00643332" w:rsidP="00643332">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
@@ -165,274 +249,315 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33DA9FC9" w14:textId="3CD80C85" w:rsidR="004F1B2B" w:rsidRPr="004F1B2B" w:rsidRDefault="004F1B2B" w:rsidP="004F1B2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:right="-9"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F1B2B">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The charging of positions to multiple funding lines shall be linked to the office work plans, and required capacities. There must be a legitimate and demonstrable direct link between the funding source and related development results and the work activities of the staff member - refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00B74ACD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>Planning and Paying for Delivery Enabling Services to Projects</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004F1B2B">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  and POPP </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="000E392F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>Formulate Development Projects</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004F1B2B">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> procedures  - Step 3.2 - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="000E392F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>Prepare fully costed project budgets</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004F1B2B">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>. The requirements for developing a project budget are outlined in Prepare Fully Costed Budgets for Projects. In addition, refer to the detailed procedures for Costing and Budgeting of projects funded by the following partners:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6530BB42" w14:textId="0C4B3018" w:rsidR="004F1B2B" w:rsidRPr="004F1B2B" w:rsidRDefault="00E33470" w:rsidP="004F1B2B">
+    <w:p w14:paraId="6530BB42" w14:textId="0C4B3018" w:rsidR="004F1B2B" w:rsidRPr="004F1B2B" w:rsidRDefault="00736C59" w:rsidP="004F1B2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:right="-9"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="004F1B2B" w:rsidRPr="00FC0260">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>European Union (EU)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="198CB9A2" w14:textId="347BCCCA" w:rsidR="004F1B2B" w:rsidRPr="004F1B2B" w:rsidRDefault="00E33470" w:rsidP="004F1B2B">
+    <w:p w14:paraId="198CB9A2" w14:textId="347BCCCA" w:rsidR="004F1B2B" w:rsidRPr="004F1B2B" w:rsidRDefault="00736C59" w:rsidP="004F1B2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:right="-9"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="004F1B2B" w:rsidRPr="00FC0260">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>GEF funded</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="648DCCA3" w14:textId="70853CDE" w:rsidR="00643332" w:rsidRPr="004F1B2B" w:rsidRDefault="00E33470" w:rsidP="004F1B2B">
+    <w:p w14:paraId="648DCCA3" w14:textId="70853CDE" w:rsidR="00643332" w:rsidRPr="004F1B2B" w:rsidRDefault="00736C59" w:rsidP="004F1B2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:right="-9"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="004F1B2B" w:rsidRPr="00FC0260">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>Global Fund (GF)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="491D3D0E" w14:textId="77777777" w:rsidR="00643332" w:rsidRDefault="00643332" w:rsidP="00643332">
       <w:pPr>
         <w:ind w:left="0" w:right="-9" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01BC0DEB" w14:textId="0289B279" w:rsidR="00643332" w:rsidRDefault="00643332" w:rsidP="00643332">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:right="-9"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">The aim is that the allocation of office institutional budget resources for positions will be allocated as a resource envelope for staff costs. The office makes the determination how much of the institutional  resource allocation to use to fund multiple positions in combination with other resources. COs can be guided in this decision by using the guidelines on UNDP Country office Workload Survey (WLS), refer to Procedures, step 2 of </w:t>
-[...2 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve">The aim is that the allocation of office institutional budget resources for positions will be allocated as a resource envelope for staff costs. The office makes the determination how much of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>institutional  resource</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> allocation to use to fund multiple positions in combination with other resources. COs can be guided in this decision by using the guidelines on UNDP Country office Workload Survey (WLS), refer to Procedures, step 2 of </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00654569">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b/>
-[...3 lines deleted...]
-            <w:szCs w:val="21"/>
           </w:rPr>
-          <w:t>Multiple Funding Lines for Positions</w:t>
+          <w:t xml:space="preserve">Multiple Funding Lines for </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00654569">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>P</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00654569">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ositions</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00654569">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="266E9CF5" w14:textId="77777777" w:rsidR="00643332" w:rsidRDefault="00643332" w:rsidP="00643332">
       <w:pPr>
         <w:spacing w:after="33"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C881967" w14:textId="1CB70FA3" w:rsidR="00643332" w:rsidRDefault="00643332" w:rsidP="00643332">
+    <w:p w14:paraId="7C881967" w14:textId="40C1235E" w:rsidR="00643332" w:rsidRDefault="00643332" w:rsidP="00643332">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:right="-9"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The use of multiple funding sources is a funding mechanism, not a HR strategy. It shall not be applied to upgrade existing positions to higher grades or to increase the number of positions, but only as a means to maintain staff capacities at required levels while establishing </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>a direct link between staff functions and staff funding sources</w:t>
-[...5 lines deleted...]
-        <w:t>. Increasing or upgrading existing position would result in higher costs in the development projects without corresponding development impact.</w:t>
+        <w:t xml:space="preserve">a direct link between staff functions and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>staff funding sources</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>. Increasing or upgrading existing position</w:t>
+      </w:r>
+      <w:r w:rsidR="00685CD9">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> would result in higher costs in the development projects without corresponding development impact.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C437051" w14:textId="77777777" w:rsidR="00643332" w:rsidRDefault="00643332" w:rsidP="00643332">
       <w:pPr>
         <w:spacing w:after="31"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12389C7C" w14:textId="6843D768" w:rsidR="00643332" w:rsidRDefault="00643332" w:rsidP="00643332">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:right="-9"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>While there is no envisaged ex-ante constraint on the number of distinct multiple funding sources for a position, the accountability of budget owners for resource availability does not change. Hence, following present practice, the offices shall work closely with the budget owners, who will need to confirm resource availability with respect to all funding sources relevant to funding of positions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20D7F859" w14:textId="77777777" w:rsidR="00643332" w:rsidRDefault="00643332" w:rsidP="00643332">
       <w:pPr>
         <w:spacing w:after="34"/>
@@ -462,67 +587,87 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Whereas multiple funding source combinations are to be allowed to finance a position this will not change the principal cost classification category of such a position. In other words, the cost classification categories of positions are not to be changed, notwithstanding the funding composition of a position. The following example illustrates this point: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14EB9083" w14:textId="77777777" w:rsidR="00643332" w:rsidRDefault="00643332" w:rsidP="00643332">
       <w:pPr>
         <w:spacing w:after="33"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C13AC8F" w14:textId="0C299980" w:rsidR="00643332" w:rsidRDefault="00643332" w:rsidP="00643332">
+    <w:p w14:paraId="2C13AC8F" w14:textId="7952F645" w:rsidR="00643332" w:rsidRDefault="00643332" w:rsidP="00643332">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="35" w:line="256" w:lineRule="auto"/>
         <w:ind w:right="-9"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Programme unit positions can be co-funded from a mix of Development Effectiveness (i.e. fund code “02550”), and programme resources (fund codes 04000, 30000 and trust fund codes).  </w:t>
+        <w:t xml:space="preserve">Programme unit positions can be co-funded from a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mix </w:t>
+      </w:r>
+      <w:r w:rsidR="005F3403" w:rsidRPr="005F3403">
+        <w:t>core institutional budget allocations (fund code 02300)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005F3403" w:rsidRPr="005F3403">
+        <w:t xml:space="preserve">, XB income (such as fund 11300) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and programme resources (fund codes 04000, 30000 and trust fund codes).  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09CFC1EB" w14:textId="77777777" w:rsidR="00643332" w:rsidRDefault="00643332" w:rsidP="00643332">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:right="-9"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Management and Operations Unit positions that provide implementation support services can be co-funded from core institutional budget allocations (fund code 02300), XB income (such as fund 11300) and programme resources (fund codes 04000, 30000 and trust funds).  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="024F114B" w14:textId="77777777" w:rsidR="00643332" w:rsidRDefault="00643332" w:rsidP="00643332">
       <w:pPr>
         <w:spacing w:after="33"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
@@ -622,51 +767,63 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2462DE26" w14:textId="64979519" w:rsidR="00643332" w:rsidRDefault="00643332" w:rsidP="00643332">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:right="-9"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">A position type “Structure Post (SP) – DPC or “SP-DPC” is available to track the positions that provide services to the development projects. All positions that routinely provide project implementation support services (UPL/LPL based) or DE advisory services are to be categorized as DPC positions in </w:t>
+        <w:t xml:space="preserve">A position type “Structure Post (SP) – DPC or “SP-DPC” is available to track the positions that provide services to the development projects. All positions that routinely provide project implementation support services (UPL/LPL based) or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003508EC">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>DE advisory services</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are to be categorized as DPC positions in </w:t>
       </w:r>
       <w:r w:rsidR="004323DF">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Quantum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">.  A guidance note for </w:t>
       </w:r>
       <w:r w:rsidR="000108FE">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Quantum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">position type </w:t>
       </w:r>
@@ -676,84 +833,92 @@
         </w:rPr>
         <w:t>will be available</w:t>
       </w:r>
       <w:r w:rsidR="004A5EAD">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> soon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FF12BCC" w14:textId="77777777" w:rsidR="00643332" w:rsidRDefault="00643332" w:rsidP="00643332">
       <w:pPr>
         <w:ind w:left="0" w:right="-9" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="622A22B3" w14:textId="19E3ABDE" w:rsidR="00643332" w:rsidRDefault="00643332" w:rsidP="00550290">
+    <w:p w14:paraId="622A22B3" w14:textId="6855A0FB" w:rsidR="00643332" w:rsidRDefault="00643332" w:rsidP="00550290">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:right="-9"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve">Wherever possible DPC positions should be charged directly to the development projects via multi-COAs, or to a DPC pre-financing project when project COA are not available. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000310F4">
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000310F4">
+        <w:t>refer</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000310F4">
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="000310F4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b/>
-[...3 lines deleted...]
-            <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>Planning and Paying for Delivery Enabling Services to Projects</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-        <w:t xml:space="preserve"> )</w:t>
+      <w:r w:rsidRPr="000310F4">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="000310F4">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="058214F5" w14:textId="77777777" w:rsidR="00643332" w:rsidRDefault="00643332" w:rsidP="00643332">
       <w:pPr>
         <w:ind w:left="715" w:right="-9" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A6AAC01" w14:textId="77777777" w:rsidR="00643332" w:rsidRDefault="00643332" w:rsidP="00643332">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:right="-9"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
@@ -777,179 +942,207 @@
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Institutional budget for management activities (core and XB)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0419B40F" w14:textId="77777777" w:rsidR="00643332" w:rsidRDefault="00643332" w:rsidP="00643332">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:right="-9"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Development projects for DE advisory services and implementation support activities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="691D654F" w14:textId="77777777" w:rsidR="00643332" w:rsidRDefault="00643332" w:rsidP="00643332">
+    <w:p w14:paraId="691D654F" w14:textId="7EBEB8A3" w:rsidR="00643332" w:rsidRDefault="00643332" w:rsidP="00643332">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:right="-9"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="4707CD2A">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">DPC pre-financing project, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="0126627B" w:rsidRPr="4707CD2A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>temporarily</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4707CD2A">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> when project COA are not available </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27C47AF1" w14:textId="77777777" w:rsidR="00643332" w:rsidRDefault="00643332" w:rsidP="00643332">
       <w:pPr>
         <w:ind w:left="715" w:right="-9" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37AD30F7" w14:textId="7A772126" w:rsidR="00643332" w:rsidRDefault="00643332" w:rsidP="00643332">
+    <w:p w14:paraId="37AD30F7" w14:textId="75BE43EA" w:rsidR="00643332" w:rsidRDefault="00643332" w:rsidP="00643332">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:right="-9"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="4707CD2A">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00ED64F8">
+      <w:r w:rsidR="00ED64F8" w:rsidRPr="4707CD2A">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="4707CD2A">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">position </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> funded from institutional budget should not be funded fully from programmes/projects, given that every such position in a country office is involved in management and UN Agency services activities to some degree. For example, the national programme officer could be fully engaged in DE services, yet she/he contributes to the overall office management, office communications, advocacy, learning, and UN agency services activities. Hence, the institutional budget allocations should be used to fund a certain portion of the staff covering his/her time in management activities based on the workload studies (WLS). This only applies to the institutional budget positions as approved in IWP (and does not apply to project positions, SCs, and ICs).</w:t>
+      <w:r w:rsidR="09447537" w:rsidRPr="4707CD2A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>formerly</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4707CD2A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> funded from institutional budget should not be funded fully from programmes/projects, given that every such position in a country office is involved in management and UN Agency services activities to some degree. For example, the national programme officer could be fully engaged in DE services, yet she/he contributes to the overall office management, office communications, advocacy, learning, and UN agency services activities. Hence, the institutional budget allocations should be used to fund a certain portion of the staff covering his/her time in management activities based on the workload studies (WLS). This only applies to the institutional budget positions as approved in IWP (and does not apply to project positions,</w:t>
+      </w:r>
+      <w:r w:rsidR="009924CD" w:rsidRPr="4707CD2A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PSAs</w:t>
+      </w:r>
+      <w:r w:rsidR="00C24781" w:rsidRPr="4707CD2A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4707CD2A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SCs, and ICs).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A3C3D2A" w14:textId="77777777" w:rsidR="00643332" w:rsidRDefault="00643332" w:rsidP="00643332">
       <w:pPr>
         <w:ind w:left="0" w:right="-9" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44032809" w14:textId="77DA6CBD" w:rsidR="00643332" w:rsidRDefault="00643332" w:rsidP="00643332">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:right="-9"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Multiple funding lines for positions shall be implemented in </w:t>
       </w:r>
       <w:r w:rsidR="00D56498">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Quantum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>HR module (not by GLJE adjustments) in order to minimize transactional costs. The distribution of the position funding line (chart of accounts (COA)) is made only once at the beginning of each year, and then monthly payroll automatically charges the relevant funding sources (e.g</w:t>
+        <w:t>HR module (not by GLJE adjustments) in order to minimize transactional costs. The distribution of the position funding line (chart of accounts (COA)) is made only once at the beginning of each year, and then monthly payroll automatically charges the relevant funding sources (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>e.g</w:t>
       </w:r>
       <w:r w:rsidR="00D264D7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D264D7">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">COA) as per the percentages on the position funding distribution in </w:t>
       </w:r>
       <w:r w:rsidR="00264EF5">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Quantum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">HR module. The process of setting up the funding lines is a one-time set-up which remains in place for the remainder of the year unless there are changes to the COA and/or percentages as a result of updated workload study (WLS) done by the office. If significant staffing changes occur during the year, a revised workload study should be considered. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4823A874" w14:textId="2BCC7869" w:rsidR="00643332" w:rsidRDefault="00643332" w:rsidP="00ED64F8">
       <w:pPr>
         <w:spacing w:after="33"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
@@ -982,221 +1175,267 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Offices should use judgment to review the practicality and transactional burden of having more th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>an 10 COAs per position. While the flexibility of the maximum number of COAs rests with the office depending on the size and scope of their programme portfolios, the number of COAs lines per position should be easily manageable and monitored. Preferably, the number of COA lines per position shall not exceed 10 lines. The offices would therefore need to include the estimation of directly attributable costs for the projects during the programme planning stage or during the preparation of budget revisions with substantive changes. If the programme projects have multiple outputs which are supported by the UNDP offices, it may be easier to assign the direct project costs to one output rather than splitting it into several outputs within the same project.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F025C42" w14:textId="77777777" w:rsidR="00D264D7" w:rsidRPr="00D264D7" w:rsidRDefault="00D264D7" w:rsidP="008169E3">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-9" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E6D2315" w14:textId="118A752A" w:rsidR="00643332" w:rsidRDefault="00643332" w:rsidP="00643332">
+    <w:p w14:paraId="3E6D2315" w14:textId="1F406E35" w:rsidR="00643332" w:rsidRDefault="00643332" w:rsidP="00643332">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:right="-9"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Speed-charts can be set-up once in the </w:t>
+        <w:t>Speed-charts</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2715">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00D47BF5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>now</w:t>
+      </w:r>
+      <w:r w:rsidR="00E143A4">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Distribution sets in Quantum)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can be set-up once in the </w:t>
       </w:r>
       <w:r w:rsidR="00A84CB4">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Quantum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">finance module, and be utilized to charge general operating expenses that are directly attributed to the staff function (office bills such as electricity, rent, telephone and internet charges) in the same ratio as staff positions are funded. For example, if staff costs </w:t>
+        <w:t xml:space="preserve">finance module, and be utilized to charge general operating expenses that are directly attributed to the staff function (office </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">(aggregated) are 35% funded from 02300, 25% funded from 02550, 30% funded from 11300, and 20% funded from programme funds (30000), the same template can be set up as a speed chart which can be utilized each time an office bill is paid. (Please refer Annex 1 for an illustrative demonstration of costing the personnel and general operating expenses in the development project budgets)  </w:t>
+        <w:t>bills such as electricity, rent, telephone and internet charges) in the same ratio as staff positions are funded. For example, if staff costs (aggregated) are 35% funded from 02300, 25% funded from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A594C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 02550</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, 30% funded from 11300, and 20% funded from programme funds (30000), the same template can be set up as a speed</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40AAF">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>chart</w:t>
+      </w:r>
+      <w:r w:rsidR="00783094">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (distribution set)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which can be utilized each time an office bill is paid. (Please refer Annex 1 for an illustrative demonstration of costing the personnel and general operating expenses in the development project budgets)  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BE7C0A8" w14:textId="77777777" w:rsidR="00643332" w:rsidRDefault="00643332" w:rsidP="00643332">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04D6D9AE" w14:textId="77777777" w:rsidR="00643332" w:rsidRDefault="00E33470" w:rsidP="00643332">
-[...9 lines deleted...]
-        <w:r w:rsidR="00643332">
+    <w:p w14:paraId="04D6D9AE" w14:textId="77777777" w:rsidR="00643332" w:rsidRPr="000310F4" w:rsidRDefault="00736C59" w:rsidP="000310F4">
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="00643332" w:rsidRPr="000310F4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="0563C1"/>
-            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>Annex 1 Illustration Workload study</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidR="00643332">
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidR="00643332" w:rsidRPr="000310F4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00643332">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00643332" w:rsidRPr="000310F4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="283297FD" w14:textId="37E90E75" w:rsidR="005C5404" w:rsidRPr="006D5E1A" w:rsidRDefault="005C5404" w:rsidP="00643332">
       <w:pPr>
         <w:ind w:left="0" w:right="-9" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005C5404" w:rsidRPr="006D5E1A">
-      <w:headerReference w:type="default" r:id="rId22"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId25"/>
+      <w:headerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="even" r:id="rId21"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
+      <w:footerReference w:type="first" r:id="rId23"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1481" w:right="1435" w:bottom="1669" w:left="1440" w:header="720" w:footer="721" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A925287" w14:textId="77777777" w:rsidR="00C45C4C" w:rsidRDefault="00C45C4C">
+    <w:p w14:paraId="6EC85C34" w14:textId="77777777" w:rsidR="00736C59" w:rsidRDefault="00736C59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5340971F" w14:textId="77777777" w:rsidR="00C45C4C" w:rsidRDefault="00C45C4C">
+    <w:p w14:paraId="13C2BC78" w14:textId="77777777" w:rsidR="00736C59" w:rsidRDefault="00736C59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
@@ -1209,92 +1448,92 @@
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="51774266" w14:textId="77777777" w:rsidR="005C5404" w:rsidRDefault="00EC461F">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="2" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="673B27FB" w14:textId="77777777" w:rsidR="005C5404" w:rsidRDefault="00EC461F">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5023857E" w14:textId="07BD9252" w:rsidR="005C5404" w:rsidRDefault="006D5E1A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5023857E" w14:textId="78B964C7" w:rsidR="005C5404" w:rsidRDefault="006D5E1A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
@@ -1342,162 +1581,162 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="006D5E1A">
       <w:t>Effective Date:</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Effective Date"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="39028428"/>
         <w:placeholder>
           <w:docPart w:val="4D8375C017464E84B1D430024F46B9FA"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{568CA150-0001-4C2C-8ECF-98DAA4F67769}"/>
-        <w:date w:fullDate="2022-11-29T00:00:00Z">
+        <w:date w:fullDate="2026-02-02T00:00:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="en-US"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="002123C9">
-          <w:t>29/11/2022</w:t>
+        <w:r w:rsidR="005010E9">
+          <w:t>02/02/2026</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="006D5E1A">
       <w:t>Version #:</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-1703320421"/>
         <w:placeholder>
           <w:docPart w:val="14402B2F62E74B68B4478CF1565D0DB3"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{568CA150-0001-4C2C-8ECF-98DAA4F67769}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00643332">
-          <w:t>6</w:t>
+        <w:r w:rsidR="00E85795">
+          <w:t>7</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="0C538B45" w14:textId="77777777" w:rsidR="005C5404" w:rsidRDefault="00EC461F">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="2" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7C128F3C" w14:textId="77777777" w:rsidR="005C5404" w:rsidRDefault="00EC461F">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20668B80" w14:textId="77777777" w:rsidR="00C45C4C" w:rsidRDefault="00C45C4C">
+    <w:p w14:paraId="6B596C3A" w14:textId="77777777" w:rsidR="00736C59" w:rsidRDefault="00736C59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C4EFCFC" w14:textId="77777777" w:rsidR="00C45C4C" w:rsidRDefault="00C45C4C">
+    <w:p w14:paraId="071D22A3" w14:textId="77777777" w:rsidR="00736C59" w:rsidRDefault="00736C59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="39D2CA83" w14:textId="77777777" w:rsidR="00E54643" w:rsidRDefault="00E54643" w:rsidP="00E54643">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:ind w:left="9730" w:right="43"/>
     </w:pPr>
     <w:r w:rsidRPr="00E54643">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="333333"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1A3D128B" wp14:editId="42BC2C57">
           <wp:extent cx="312023" cy="593710"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
@@ -1524,51 +1763,51 @@
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="66AFC347" w14:textId="77777777" w:rsidR="00E54643" w:rsidRDefault="00E54643">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08A96650"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BF849C9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -2622,261 +2861,323 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8208" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8928" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1222979488">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1761372886">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="180363718">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1406951916">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1768889652">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="497621037">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1400208462">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="710808668">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="342167573">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005C5404"/>
     <w:rsid w:val="000108FE"/>
+    <w:rsid w:val="000310F4"/>
+    <w:rsid w:val="00037093"/>
+    <w:rsid w:val="00086EEC"/>
+    <w:rsid w:val="000943C8"/>
+    <w:rsid w:val="000A5D6C"/>
+    <w:rsid w:val="000B44A4"/>
     <w:rsid w:val="000E392F"/>
     <w:rsid w:val="000E61DE"/>
     <w:rsid w:val="00107ACD"/>
+    <w:rsid w:val="00125A92"/>
+    <w:rsid w:val="00134DFE"/>
     <w:rsid w:val="0016753B"/>
     <w:rsid w:val="0018340C"/>
     <w:rsid w:val="002123C9"/>
+    <w:rsid w:val="00222C18"/>
     <w:rsid w:val="00222FF3"/>
     <w:rsid w:val="00235714"/>
     <w:rsid w:val="0024690E"/>
+    <w:rsid w:val="0025312E"/>
+    <w:rsid w:val="00261AC7"/>
     <w:rsid w:val="00264EF5"/>
+    <w:rsid w:val="00272EF2"/>
     <w:rsid w:val="00287B04"/>
     <w:rsid w:val="0029244F"/>
     <w:rsid w:val="002E05AA"/>
+    <w:rsid w:val="0032682C"/>
+    <w:rsid w:val="003508EC"/>
     <w:rsid w:val="003514F1"/>
     <w:rsid w:val="00365291"/>
     <w:rsid w:val="003A6CAD"/>
+    <w:rsid w:val="003C1D17"/>
     <w:rsid w:val="003C4EE1"/>
     <w:rsid w:val="0041737E"/>
     <w:rsid w:val="004211DC"/>
     <w:rsid w:val="004271DE"/>
     <w:rsid w:val="00431984"/>
     <w:rsid w:val="004323DF"/>
+    <w:rsid w:val="004341A7"/>
+    <w:rsid w:val="00444296"/>
     <w:rsid w:val="00464A53"/>
     <w:rsid w:val="00490919"/>
     <w:rsid w:val="0049093F"/>
     <w:rsid w:val="00493C3E"/>
     <w:rsid w:val="004A3478"/>
     <w:rsid w:val="004A5EAD"/>
     <w:rsid w:val="004F1B2B"/>
+    <w:rsid w:val="005010E9"/>
+    <w:rsid w:val="00510B68"/>
+    <w:rsid w:val="005117C8"/>
+    <w:rsid w:val="00516252"/>
     <w:rsid w:val="005205B5"/>
     <w:rsid w:val="0052126F"/>
     <w:rsid w:val="00550290"/>
+    <w:rsid w:val="00583F8F"/>
+    <w:rsid w:val="0058595E"/>
     <w:rsid w:val="00591AB1"/>
     <w:rsid w:val="00594A4C"/>
     <w:rsid w:val="005C5404"/>
     <w:rsid w:val="005F169D"/>
     <w:rsid w:val="005F3268"/>
+    <w:rsid w:val="005F3403"/>
     <w:rsid w:val="00600FBE"/>
     <w:rsid w:val="006322CC"/>
     <w:rsid w:val="00637E6C"/>
     <w:rsid w:val="00643332"/>
     <w:rsid w:val="00650993"/>
+    <w:rsid w:val="00654569"/>
     <w:rsid w:val="00683EDD"/>
+    <w:rsid w:val="00685CD9"/>
     <w:rsid w:val="00686C35"/>
     <w:rsid w:val="00696B34"/>
+    <w:rsid w:val="006A528C"/>
     <w:rsid w:val="006D5E1A"/>
     <w:rsid w:val="006E4D52"/>
     <w:rsid w:val="00717AB2"/>
     <w:rsid w:val="00723668"/>
+    <w:rsid w:val="00736C59"/>
     <w:rsid w:val="00751D08"/>
+    <w:rsid w:val="007525CC"/>
     <w:rsid w:val="00770049"/>
+    <w:rsid w:val="00783094"/>
+    <w:rsid w:val="00787559"/>
+    <w:rsid w:val="007A594C"/>
+    <w:rsid w:val="007C2715"/>
     <w:rsid w:val="007E1A65"/>
     <w:rsid w:val="007E1EFA"/>
     <w:rsid w:val="007F74B0"/>
     <w:rsid w:val="008012B8"/>
+    <w:rsid w:val="008041DE"/>
+    <w:rsid w:val="00810829"/>
     <w:rsid w:val="00813A3D"/>
     <w:rsid w:val="008169E3"/>
     <w:rsid w:val="00817CAC"/>
     <w:rsid w:val="0083032F"/>
     <w:rsid w:val="0083057D"/>
+    <w:rsid w:val="0083321B"/>
     <w:rsid w:val="008426B5"/>
     <w:rsid w:val="00861F7B"/>
     <w:rsid w:val="00862D7B"/>
     <w:rsid w:val="008B2874"/>
     <w:rsid w:val="008E3060"/>
     <w:rsid w:val="00906B20"/>
     <w:rsid w:val="0094415B"/>
     <w:rsid w:val="00952160"/>
     <w:rsid w:val="0095681A"/>
+    <w:rsid w:val="0096149E"/>
+    <w:rsid w:val="00970510"/>
+    <w:rsid w:val="009924CD"/>
+    <w:rsid w:val="009E7884"/>
+    <w:rsid w:val="00A40AAF"/>
     <w:rsid w:val="00A4553F"/>
+    <w:rsid w:val="00A807AA"/>
     <w:rsid w:val="00A84CB4"/>
+    <w:rsid w:val="00A978D5"/>
     <w:rsid w:val="00B113C8"/>
     <w:rsid w:val="00B14F81"/>
     <w:rsid w:val="00B201D0"/>
     <w:rsid w:val="00B47E56"/>
+    <w:rsid w:val="00B53BB6"/>
     <w:rsid w:val="00B74ACD"/>
+    <w:rsid w:val="00B8085B"/>
     <w:rsid w:val="00B81964"/>
+    <w:rsid w:val="00BF0ACA"/>
+    <w:rsid w:val="00BF2E2D"/>
+    <w:rsid w:val="00C24781"/>
     <w:rsid w:val="00C45C4C"/>
     <w:rsid w:val="00C471BB"/>
     <w:rsid w:val="00CC0ACF"/>
     <w:rsid w:val="00CC739A"/>
     <w:rsid w:val="00CD007A"/>
     <w:rsid w:val="00CF13FE"/>
     <w:rsid w:val="00D02169"/>
     <w:rsid w:val="00D03AB9"/>
     <w:rsid w:val="00D264D7"/>
+    <w:rsid w:val="00D47BF5"/>
     <w:rsid w:val="00D56498"/>
     <w:rsid w:val="00D76225"/>
+    <w:rsid w:val="00D933C9"/>
+    <w:rsid w:val="00D96B8D"/>
     <w:rsid w:val="00DA1550"/>
     <w:rsid w:val="00DF6589"/>
+    <w:rsid w:val="00E143A4"/>
     <w:rsid w:val="00E33470"/>
     <w:rsid w:val="00E3682B"/>
+    <w:rsid w:val="00E37ED3"/>
     <w:rsid w:val="00E44E77"/>
     <w:rsid w:val="00E54643"/>
+    <w:rsid w:val="00E85795"/>
+    <w:rsid w:val="00E957F7"/>
     <w:rsid w:val="00EC461F"/>
     <w:rsid w:val="00ED64F8"/>
+    <w:rsid w:val="00F067F2"/>
+    <w:rsid w:val="00F13E38"/>
+    <w:rsid w:val="00F32EFF"/>
     <w:rsid w:val="00F44404"/>
     <w:rsid w:val="00F6372E"/>
+    <w:rsid w:val="00F83A75"/>
     <w:rsid w:val="00FA299F"/>
     <w:rsid w:val="00FA3E18"/>
     <w:rsid w:val="00FC0260"/>
     <w:rsid w:val="00FF6069"/>
+    <w:rsid w:val="0126627B"/>
+    <w:rsid w:val="09447537"/>
+    <w:rsid w:val="4707CD2A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="30C3E9CC"/>
   <w15:docId w15:val="{76B737CF-E86E-4A6D-8905-C49391068241}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -3400,67 +3701,65 @@
     <w:rsid w:val="00817CAC"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:u w:color="000000"/>
       <w:bdr w:val="nil"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00862D7B"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00862D7B"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00862D7B"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00862D7B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
@@ -3529,64 +3828,64 @@
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1532570967">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10826" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11136" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/536" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11271" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1706" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1456" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/536" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1701" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2996" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1706" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1701" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/536" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1706" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2996" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11136" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10826" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1706" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11271" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/536" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1456" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=word/glossary/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4D8375C017464E84B1D430024F46B9FA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CBA61196-1EB0-41F4-B7FA-0A712F164F0E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00F80190" w:rsidRDefault="00F32EFF">
           <w:r w:rsidRPr="00EC38FF">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Effective Date]</w:t>
           </w:r>
         </w:p>
@@ -3635,51 +3934,51 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
@@ -3706,101 +4005,113 @@
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00383435"/>
+    <w:rsid w:val="00032D04"/>
     <w:rsid w:val="00215326"/>
+    <w:rsid w:val="0025312E"/>
     <w:rsid w:val="003626B6"/>
     <w:rsid w:val="00383435"/>
     <w:rsid w:val="003B05BC"/>
+    <w:rsid w:val="003C1D17"/>
+    <w:rsid w:val="005117C8"/>
+    <w:rsid w:val="005864BD"/>
+    <w:rsid w:val="00620C58"/>
     <w:rsid w:val="006E223A"/>
     <w:rsid w:val="009529D1"/>
     <w:rsid w:val="00965BC1"/>
+    <w:rsid w:val="009E7884"/>
     <w:rsid w:val="009F42E1"/>
+    <w:rsid w:val="00AB2744"/>
+    <w:rsid w:val="00C41330"/>
     <w:rsid w:val="00DB280A"/>
+    <w:rsid w:val="00DC0803"/>
     <w:rsid w:val="00E43E9C"/>
     <w:rsid w:val="00F14281"/>
+    <w:rsid w:val="00F32A32"/>
     <w:rsid w:val="00F32EFF"/>
     <w:rsid w:val="00F80190"/>
+    <w:rsid w:val="00FF4204"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3CC93B44"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -4493,400 +4804,234 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
-</file>
-[...6 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+    <TaxCatchAll xmlns="7ef5284c-a724-486d-9c6e-6b46d35db2dd" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9c9e5014-7273-40ba-95fc-e628b777c505">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
-[...41 lines deleted...]
-    </_dlc_DocIdUrl>
+    </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...12 lines deleted...]
-    <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C70F24FAA7BA5249BDEB0641E59DC52A" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d971145f1b56e9c13361b9e0ab868cd7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9c9e5014-7273-40ba-95fc-e628b777c505" xmlns:ns3="7ef5284c-a724-486d-9c6e-6b46d35db2dd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f55cf61d224918266b7d54861f14722c" ns2:_="" ns3:_="">
+    <xsd:import namespace="9c9e5014-7273-40ba-95fc-e628b777c505"/>
+    <xsd:import namespace="7ef5284c-a724-486d-9c6e-6b46d35db2dd"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
-[...26 lines deleted...]
-                <xsd:element ref="ns3:POPPIsArchived" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9c9e5014-7273-40ba-95fc-e628b777c505" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_dlc_Exempt" ma:index="30" nillable="true" ma:displayName="Exempt from Policy" ma:hidden="true" ma:internalName="_dlc_Exempt" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-  </xsd:schema>
-[...3 lines deleted...]
-    <xsd:element name="UNDP_POPP_TITLE_EN" ma:index="1" nillable="true" ma:displayName="Title_EN" ma:indexed="true" ma:internalName="UNDP_POPP_TITLE_EN">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="16" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text">
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f8ebb0a5-c57d-4c3a-bec7-8a38252dd05c" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="23" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="UNDP_POPP_FOCALPOINT" ma:index="3" nillable="true" ma:displayName="Focal Point" ma:SharePointGroup="0" ma:internalName="UNDP_POPP_FOCALPOINT" ma:showField="ImnName">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7ef5284c-a724-486d-9c6e-6b46d35db2dd" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="UNDP_POPP_DOCUMENT_TYPE" ma:index="5" ma:displayName="Document TYPE" ma:default="Template" ma:format="Dropdown" ma:indexed="true" ma:internalName="UNDP_POPP_DOCUMENT_TYPE" ma:readOnly="false">
-[...29 lines deleted...]
-    <xsd:element name="UNDP_POPP_VERSION_COMMENTS" ma:index="9" nillable="true" ma:displayName="Version Comments" ma:internalName="UNDP_POPP_VERSION_COMMENTS">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="UNDP_POPP_FILEVERSION" ma:index="10" nillable="true" ma:displayName="FileVersionID" ma:decimals="0" ma:internalName="UNDP_POPP_FILEVERSION">
-[...21 lines deleted...]
-    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{ee792a02-1c68-437d-afee-526d4eee3bde}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{795fc9f7-b0fa-4401-b58e-16dde1209691}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="7ef5284c-a724-486d-9c6e-6b46d35db2dd">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
-    </xsd:element>
-[...100 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="24" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -4931,239 +5076,138 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<p:Policy xmlns:p="office.server.policy" id="" local="true">
-[...71 lines deleted...]
-</spe:Receivers>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{568CA150-0001-4C2C-8ECF-98DAA4F67769}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="7ef5284c-a724-486d-9c6e-6b46d35db2dd"/>
+    <ds:schemaRef ds:uri="9c9e5014-7273-40ba-95fc-e628b777c505"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A7D10AF1-0C09-4864-8C55-F01A56A9E4D6}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3764DF9C-5A02-4BC4-B6A7-C452111C047B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{414F1FA6-727A-4C41-AE7A-998A87829C02}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+    <ds:schemaRef ds:uri="9c9e5014-7273-40ba-95fc-e628b777c505"/>
+    <ds:schemaRef ds:uri="7ef5284c-a724-486d-9c6e-6b46d35db2dd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7101F607-B8D9-4581-AE23-8B738B6F7746}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A7D10AF1-0C09-4864-8C55-F01A56A9E4D6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="office.server.policy"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1590</Words>
-  <Characters>9067</Characters>
+  <Words>1481</Words>
+  <Characters>8446</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>75</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>70</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10636</CharactersWithSpaces>
+  <CharactersWithSpaces>9908</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Rahel Haileslassie</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
+    <vt:lpwstr>0x010100C70F24FAA7BA5249BDEB0641E59DC52A</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>ca86aa64-dcf3-408e-bbe3-07e638e7454d</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="UNDP_POPP_BUSINESSUNIT">
     <vt:lpwstr>350;#Financial Resources Management|682d4c54-a288-412d-bfec-ce5587bbd25c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="POPPBusinessProcess">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="UNDP_POPP_BUSINESSPROCESS_HIDDEN">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TaxCatchAll">
     <vt:lpwstr>350;#Financial Resources Management|682d4c54-a288-412d-bfec-ce5587bbd25c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="l0e6ef0c43e74560bd7f3acd1f5e8571">
     <vt:lpwstr>Financial Resources Management|682d4c54-a288-412d-bfec-ce5587bbd25c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="DLCPolicyLabelValue">
     <vt:lpwstr>Effective Date: {Effective Date}                                                Version #: {POPPRefItemVersion}</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>