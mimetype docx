--- v0 (2025-12-27)
+++ v1 (2026-05-26)
@@ -1,12504 +1,11194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vsd" ContentType="application/vnd.visio"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/customXml/itemProps9.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...16 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="74EFCEF3" w14:textId="77777777" w:rsidR="0011263D" w:rsidRDefault="0011263D" w:rsidP="008838A9">
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+    <w:p w14:paraId="14D7D36D" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EE34773" w14:textId="77777777" w:rsidR="00162696" w:rsidRPr="00FE1094" w:rsidRDefault="00162696" w:rsidP="008838A9">
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+    <w:p w14:paraId="36D6A909" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6038D454" w14:textId="77777777" w:rsidR="001F112A" w:rsidRPr="00FE1094" w:rsidRDefault="001F112A" w:rsidP="008838A9">
-[...10 lines deleted...]
-          <w:sz w:val="20"/>
+    <w:p w14:paraId="641F7DBB" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F367447" w14:textId="77777777" w:rsidR="0011263D" w:rsidRPr="00FE1094" w:rsidRDefault="0011263D" w:rsidP="008838A9">
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+    <w:p w14:paraId="2727695E" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6717B8DC" w14:textId="77777777" w:rsidR="0011263D" w:rsidRPr="00FE1094" w:rsidRDefault="0011263D" w:rsidP="008838A9">
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+    <w:p w14:paraId="2E020D59" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="141BAD83" w14:textId="77777777" w:rsidR="0011263D" w:rsidRPr="00FE1094" w:rsidRDefault="00D47787" w:rsidP="008838A9">
-[...9 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+    <w:p w14:paraId="1FC6CCC7" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:caps/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:caps/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5AD2DBFE" wp14:editId="664E8327">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A105393" wp14:editId="4F62F822">
             <wp:extent cx="638175" cy="1152525"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="3" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16">
+                    <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="638175" cy="1152525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04DC290D" w14:textId="77777777" w:rsidR="00701197" w:rsidRDefault="00D60FD9" w:rsidP="008838A9">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="28AA9FAC" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>business process</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D1F7C84" w14:textId="77777777" w:rsidR="0031763F" w:rsidRDefault="0031763F" w:rsidP="008838A9">
-[...2 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="34BC57DC" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BF88E8D" w14:textId="7B548AD6" w:rsidR="0031763F" w:rsidRDefault="00425A1F" w:rsidP="008838A9">
-[...14 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="38836C9D" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E-Banking USING </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>XXXX</w:t>
       </w:r>
-      <w:r w:rsidR="00955B4E" w:rsidRPr="00955B4E">
-[...6 lines deleted...]
-        <w:t>Application</w:t>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Web Application</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59816C58" w14:textId="0334EDA7" w:rsidR="00F76115" w:rsidRDefault="00955B4E" w:rsidP="008838A9">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="24EA86C6" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">UNDP, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00955B4E">
-        <w:rPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>xxxX</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Country Office</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="552663DA" w14:textId="77777777" w:rsidR="00F76115" w:rsidRDefault="00F76115" w:rsidP="008838A9">
-[...2 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="54411532" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CD19403" w14:textId="77777777" w:rsidR="00F76115" w:rsidRDefault="00F76115" w:rsidP="008838A9">
-[...2 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="5FD71300" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F280D8E" w14:textId="77777777" w:rsidR="00D60FD9" w:rsidRPr="00FE1094" w:rsidRDefault="00D60FD9" w:rsidP="008838A9">
-[...2 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="5900E028" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E9CF1F4" w14:textId="18150BD9" w:rsidR="0011263D" w:rsidRPr="00FE1094" w:rsidRDefault="00D60FD9" w:rsidP="001F365A">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="11A453B9" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:caps/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:t>_______</w:t>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>approval DATE: _______</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F1DDB82" w14:textId="77777777" w:rsidR="00433713" w:rsidRPr="00FE1094" w:rsidRDefault="00433713" w:rsidP="00296DA1">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="682C96FA" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36EF6720" w14:textId="353584C5" w:rsidR="004D2B3F" w:rsidRPr="00296DA1" w:rsidRDefault="00433713" w:rsidP="00296DA1">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="11A8EC8F" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rStyle w:val="PageNumber"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Tem</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296DA1">
-[...1 lines deleted...]
-          <w:rStyle w:val="PageNumber"/>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...36 lines deleted...]
-        <w:t>2</w:t>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>plate approved by the Treasurer, December 2022</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19F8C0D1" w14:textId="7709D522" w:rsidR="00433713" w:rsidRDefault="00433713" w:rsidP="008838A9">
-[...3 lines deleted...]
-          <w:rStyle w:val="PageNumber"/>
+    <w:p w14:paraId="1887E778" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F4276EE" w14:textId="43D972C9" w:rsidR="00433713" w:rsidRDefault="00433713" w:rsidP="008838A9">
-[...3 lines deleted...]
-          <w:rStyle w:val="PageNumber"/>
+    <w:p w14:paraId="30C79EF1" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08155932" w14:textId="360B9447" w:rsidR="00433713" w:rsidRDefault="00433713" w:rsidP="008838A9">
-[...3 lines deleted...]
-          <w:rStyle w:val="PageNumber"/>
+    <w:p w14:paraId="75294DCD" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75443BB6" w14:textId="1FC5339E" w:rsidR="00433713" w:rsidRDefault="00433713" w:rsidP="008838A9">
-[...3 lines deleted...]
-          <w:rStyle w:val="PageNumber"/>
+    <w:p w14:paraId="4C9AB1E6" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B17714E" w14:textId="77777777" w:rsidR="00433713" w:rsidRDefault="00433713">
-      <w:r>
+    <w:p w14:paraId="65A7AB48" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4974" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2234"/>
         <w:gridCol w:w="2527"/>
         <w:gridCol w:w="2852"/>
         <w:gridCol w:w="1221"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007B2257" w:rsidRPr="00FE1094" w14:paraId="04393A67" w14:textId="77777777" w:rsidTr="00296DA1">
+      <w:tr w:rsidR="003325CE" w:rsidRPr="003325CE" w14:paraId="727D224E" w14:textId="77777777" w:rsidTr="00D02BD8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1264" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47AF866C" w14:textId="6A5A73C0" w:rsidR="007B2257" w:rsidRPr="00FE1094" w:rsidRDefault="007B2257" w:rsidP="008838A9">
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="6C62C41E" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33C4B26E" w14:textId="77777777" w:rsidR="007B2257" w:rsidRPr="00FE1094" w:rsidRDefault="007B2257" w:rsidP="008838A9">
-[...2 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="240AA05F" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>NAME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1614" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BFDED98" w14:textId="77777777" w:rsidR="007B2257" w:rsidRPr="00FE1094" w:rsidRDefault="007B2257" w:rsidP="008838A9">
-[...2 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="46B71E86" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>TITLE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7790AC91" w14:textId="77777777" w:rsidR="007B2257" w:rsidRPr="00FE1094" w:rsidRDefault="007B2257" w:rsidP="008838A9">
-[...2 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="7A1AD57D" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>DATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D60FD9" w:rsidRPr="00FE1094" w14:paraId="1099D685" w14:textId="77777777" w:rsidTr="00296DA1">
+      <w:tr w:rsidR="003325CE" w:rsidRPr="003325CE" w14:paraId="1431C2D1" w14:textId="77777777" w:rsidTr="00D02BD8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1264" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2282417C" w14:textId="77777777" w:rsidR="00D60FD9" w:rsidRPr="00FE1094" w:rsidRDefault="00D60FD9" w:rsidP="008838A9">
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="4599FAF4" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...8 lines deleted...]
-              <w:t>:</w:t>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Author:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A16F122" w14:textId="03598B71" w:rsidR="00D60FD9" w:rsidRPr="00F40026" w:rsidRDefault="00310ADB" w:rsidP="008838A9">
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="3F3D3CC8" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Treasury</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1614" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D2DA34E" w14:textId="77777777" w:rsidR="00D60FD9" w:rsidRPr="002450D7" w:rsidRDefault="00D60FD9" w:rsidP="008838A9">
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="2B518BD7" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3ADECE37" w14:textId="77777777" w:rsidR="00D60FD9" w:rsidRPr="00F40026" w:rsidRDefault="00D60FD9" w:rsidP="008838A9">
-[...2 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="726E8002" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002450D7" w:rsidRPr="002450D7" w14:paraId="2590E44D" w14:textId="77777777" w:rsidTr="00296DA1">
+      <w:tr w:rsidR="003325CE" w:rsidRPr="003325CE" w14:paraId="2BCC2CF9" w14:textId="77777777" w:rsidTr="00D02BD8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1264" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78C76B2E" w14:textId="77777777" w:rsidR="002450D7" w:rsidRPr="00FE1094" w:rsidRDefault="002450D7" w:rsidP="00D0795B">
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="540B8997" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...16 lines deleted...]
-              <w:t>:</w:t>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Review/Update:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1567ACC3" w14:textId="77777777" w:rsidR="002450D7" w:rsidRPr="00F40026" w:rsidRDefault="002450D7" w:rsidP="00D0795B">
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="59AA5280" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1614" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="455B81CB" w14:textId="77777777" w:rsidR="002450D7" w:rsidRPr="002450D7" w:rsidRDefault="002450D7" w:rsidP="00D0795B">
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="762BE0DF" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="628F1120" w14:textId="77777777" w:rsidR="002450D7" w:rsidRPr="002450D7" w:rsidRDefault="002450D7" w:rsidP="00D0795B">
-[...2 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="0C5ECC31" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D60FD9" w:rsidRPr="00FE1094" w14:paraId="11F264E9" w14:textId="77777777" w:rsidTr="00296DA1">
+      <w:tr w:rsidR="003325CE" w:rsidRPr="003325CE" w14:paraId="0DD252A1" w14:textId="77777777" w:rsidTr="00D02BD8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1264" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4293121F" w14:textId="77777777" w:rsidR="00D60FD9" w:rsidRPr="00FE1094" w:rsidRDefault="00D60FD9" w:rsidP="008838A9">
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="52E616A3" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...16 lines deleted...]
-              <w:t>:</w:t>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Review/Update:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F2B194A" w14:textId="77777777" w:rsidR="00D60FD9" w:rsidRPr="00F40026" w:rsidRDefault="00D60FD9" w:rsidP="008838A9">
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="5FFF3E4F" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1614" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5375E02F" w14:textId="77777777" w:rsidR="00D60FD9" w:rsidRPr="00F40026" w:rsidRDefault="00D60FD9" w:rsidP="0077547E">
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="5E064765" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C263CAB" w14:textId="77777777" w:rsidR="00D60FD9" w:rsidRPr="00F40026" w:rsidRDefault="00D60FD9" w:rsidP="008838A9">
-[...2 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="31EDE0B5" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077547E" w:rsidRPr="00FE1094" w14:paraId="3635521C" w14:textId="77777777" w:rsidTr="00296DA1">
+      <w:tr w:rsidR="003325CE" w:rsidRPr="003325CE" w14:paraId="530E386C" w14:textId="77777777" w:rsidTr="00D02BD8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1264" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B15EAA1" w14:textId="77777777" w:rsidR="0077547E" w:rsidRPr="00FE1094" w:rsidRDefault="0077547E" w:rsidP="00A81562">
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="58B899EB" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Review:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32D6EDDE" w14:textId="1BCCC8AC" w:rsidR="0077547E" w:rsidRPr="00F40026" w:rsidRDefault="0077547E" w:rsidP="00A81562">
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="3CF5A563" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1614" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A702D25" w14:textId="5F618885" w:rsidR="0077547E" w:rsidRPr="00F40026" w:rsidRDefault="0077547E" w:rsidP="00A81562">
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="36D698B6" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C80D9EE" w14:textId="77777777" w:rsidR="0077547E" w:rsidRPr="00F40026" w:rsidRDefault="0077547E" w:rsidP="00A81562">
-[...2 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="61AD5E79" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D60FD9" w:rsidRPr="00FE1094" w14:paraId="53511645" w14:textId="77777777" w:rsidTr="00296DA1">
+      <w:tr w:rsidR="003325CE" w:rsidRPr="003325CE" w14:paraId="4F8DFC9C" w14:textId="77777777" w:rsidTr="00D02BD8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1264" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="369BBD10" w14:textId="77777777" w:rsidR="00D60FD9" w:rsidRPr="00FE1094" w:rsidRDefault="00D60FD9" w:rsidP="008838A9">
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="639779B9" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Approved by :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FB0CDD5" w14:textId="314FD9C1" w:rsidR="00D60FD9" w:rsidRPr="00F40026" w:rsidRDefault="00D60FD9" w:rsidP="008838A9">
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="45259D07" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1614" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CD50EA4" w14:textId="6AF85873" w:rsidR="00D60FD9" w:rsidRPr="00F40026" w:rsidRDefault="00955B4E" w:rsidP="00337AD6">
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="4F05E1D2" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>esident Representative</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="649F6E23" w14:textId="77777777" w:rsidR="00D60FD9" w:rsidRPr="00F40026" w:rsidRDefault="00D60FD9" w:rsidP="008838A9">
-[...2 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="2FB50BAF" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="68D041EF" w14:textId="77777777" w:rsidR="004C7937" w:rsidRPr="00FE1094" w:rsidRDefault="004C7937" w:rsidP="008838A9">
-[...3 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+    <w:p w14:paraId="1520C3D1" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="187E6B1B" w14:textId="77777777" w:rsidR="0011263D" w:rsidRPr="00FE1094" w:rsidRDefault="004C7937" w:rsidP="008838A9">
-[...3 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+    <w:p w14:paraId="2504E5EB" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44DFB942" w14:textId="77777777" w:rsidR="0011263D" w:rsidRPr="00FE1094" w:rsidRDefault="004D2B3F" w:rsidP="008838A9">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="47F53CAA" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55D2F9A2" w14:textId="77777777" w:rsidR="000A7E9F" w:rsidRPr="00FE1094" w:rsidRDefault="000A7E9F" w:rsidP="008838A9">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="26252CDC" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-540"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19BFA1D5" w14:textId="299FDA16" w:rsidR="00297637" w:rsidRDefault="000A7E9F">
-[...5 lines deleted...]
-          <w:caps w:val="0"/>
+    <w:p w14:paraId="7B36CB5C" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FE1094">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00FE1094">
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00FE1094">
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc450909449" w:history="1">
-        <w:r w:rsidR="00297637" w:rsidRPr="00DC281F">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:caps/>
             <w:noProof/>
-            <w:lang w:val="en-US"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>1.</w:t>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-            <w:caps w:val="0"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
             <w:noProof/>
-            <w:lang w:val="en-US"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00297637" w:rsidRPr="00DC281F">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Calibri"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:caps/>
             <w:noProof/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>OVERVIEW</w:t>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:caps/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:caps/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:caps/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc450909449 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:caps/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:caps/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00A73F2E">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:caps/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:caps/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="67B02405" w14:textId="2B5BB651" w:rsidR="00297637" w:rsidRDefault="00620E95">
-[...5 lines deleted...]
-          <w:caps w:val="0"/>
+    <w:p w14:paraId="002487A8" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc450909450" w:history="1">
-        <w:r w:rsidR="00297637" w:rsidRPr="00DC281F">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:caps/>
             <w:noProof/>
-            <w:lang w:val="en-US"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>2.</w:t>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-            <w:caps w:val="0"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
             <w:noProof/>
-            <w:lang w:val="en-US"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00297637" w:rsidRPr="00DC281F">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Calibri"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:caps/>
             <w:noProof/>
-            <w:lang w:val="en-US"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>business process</w:t>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:caps/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:caps/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:caps/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc450909450 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:caps/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:caps/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00A73F2E">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:caps/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:caps/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6B62C422" w14:textId="2E110B50" w:rsidR="00297637" w:rsidRDefault="00620E95">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="1474D5A2" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="270" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc450909451" w:history="1">
-        <w:r w:rsidR="00297637" w:rsidRPr="00DC281F">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Calibri"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
-            <w:lang w:val="en-US"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>2.1</w:t>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
             <w:noProof/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
-            <w:lang w:val="en-US"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00297637" w:rsidRPr="00DC281F">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Calibri"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
-            <w:lang w:val="en-US"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Summary</w:t>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc450909451 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00A73F2E">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="470B30E8" w14:textId="192648D5" w:rsidR="00297637" w:rsidRDefault="00620E95">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="613451A9" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="270" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc450909454" w:history="1">
-        <w:r w:rsidR="00297637" w:rsidRPr="00DC281F">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Calibri"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
-            <w:lang w:val="en-US"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>2.2</w:t>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
             <w:noProof/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
-            <w:lang w:val="en-US"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00297637" w:rsidRPr="00DC281F">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Calibri"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
-            <w:lang w:val="en-US"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Flowchart of process</w:t>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc450909454 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00A73F2E">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="13600522" w14:textId="572CAD47" w:rsidR="00297637" w:rsidRDefault="00620E95">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+    <w:p w14:paraId="2F2DB63D" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="270" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc450909455" w:history="1">
-        <w:r w:rsidR="00297637" w:rsidRPr="00DC281F">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Calibri"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
-            <w:lang w:val="en-US"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>2.3      Narrative</w:t>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc450909455 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00A73F2E">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="65B19C73" w14:textId="70C04E3E" w:rsidR="00297637" w:rsidRDefault="00620E95">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+    <w:p w14:paraId="07B51928" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="270" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc450909456" w:history="1">
-        <w:r w:rsidR="00297637" w:rsidRPr="00DC281F">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Calibri"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
-            <w:lang w:val="en-US"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>2.4     Step by Step Processes</w:t>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc450909456 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00A73F2E">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="69CBE355" w14:textId="747789D0" w:rsidR="00297637" w:rsidRDefault="00620E95">
-[...5 lines deleted...]
-          <w:caps w:val="0"/>
+    <w:p w14:paraId="4992C296" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc450909457" w:history="1">
-        <w:r w:rsidR="00297637" w:rsidRPr="00DC281F">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Calibri"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:caps/>
             <w:noProof/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>3.</w:t>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-            <w:caps w:val="0"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
             <w:noProof/>
-            <w:lang w:val="en-US"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00297637" w:rsidRPr="00DC281F">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Calibri"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:caps/>
             <w:noProof/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Segregation of tasks and control</w:t>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:caps/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:caps/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:caps/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc450909457 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:caps/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:caps/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00A73F2E">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:caps/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:caps/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4DDD21E0" w14:textId="713E44E2" w:rsidR="00297637" w:rsidRDefault="00620E95">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="1E3FD108" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="270" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc450909458" w:history="1">
-        <w:r w:rsidR="00297637" w:rsidRPr="00DC281F">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Calibri"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
-            <w:lang w:val="en-US"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>3.1</w:t>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
             <w:noProof/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
-            <w:lang w:val="en-US"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00297637" w:rsidRPr="00DC281F">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Calibri"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
-            <w:lang w:val="en-US"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Segregation of Tasks</w:t>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc450909458 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00A73F2E">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="37695ABA" w14:textId="0A3F594C" w:rsidR="00297637" w:rsidRDefault="00620E95">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="1142DFE6" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="270" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc450909459" w:history="1">
-        <w:r w:rsidR="00297637" w:rsidRPr="00DC281F">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Calibri"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
-            <w:lang w:val="en-US"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>3.2</w:t>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
             <w:noProof/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
-            <w:lang w:val="en-US"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00297637" w:rsidRPr="00DC281F">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Calibri"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
-            <w:lang w:val="en-US"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Control Points</w:t>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc450909459 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00A73F2E">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00297637">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5FCA6EEE" w14:textId="77777777" w:rsidR="004F1EED" w:rsidRPr="00FE1094" w:rsidRDefault="000A7E9F" w:rsidP="008838A9">
+    <w:p w14:paraId="4D9432AD" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="270"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="740E86BC" w14:textId="77777777" w:rsidR="001F0CC1" w:rsidRPr="00C20530" w:rsidRDefault="009D6001" w:rsidP="00E828F1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="4968F28F" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450" w:hanging="414"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00FE1094">
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Toc287949308"/>
       <w:bookmarkStart w:id="1" w:name="_Toc450909449"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="00D60FD9">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>OVERVIEW</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidR="00E66E7D" w:rsidRPr="00FE1094">
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Toc319074681"/>
       <w:bookmarkStart w:id="3" w:name="_Toc319074684"/>
       <w:bookmarkStart w:id="4" w:name="_Toc319074686"/>
       <w:bookmarkStart w:id="5" w:name="_Toc319074687"/>
       <w:bookmarkStart w:id="6" w:name="_Toc319074688"/>
       <w:bookmarkStart w:id="7" w:name="_Toc319074690"/>
       <w:bookmarkStart w:id="8" w:name="_Toc319074691"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="6C53D82D" w14:textId="77777777" w:rsidR="00F260BF" w:rsidRDefault="00F260BF" w:rsidP="008838A9">
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="5A2E3E60" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48CAE5F7" w14:textId="77777777" w:rsidR="004439ED" w:rsidRPr="00C62E80" w:rsidRDefault="004439ED" w:rsidP="004439ED">
-      <w:pPr>
+    <w:p w14:paraId="3B1BCE54" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">This e-banking solution will be used to process domestic AP, Payroll, and T&amp;E payments as electronic payment method and considered as an alternative until a fully Host-to-Host (H2H) Straight Through Process (STP) is implemented. This solution is implemented in accordance with the Treasury policy on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="00C62E80">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="003325CE">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="20"/>
-            <w:lang w:val="en-US"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Establishment and Use of Electronic Banking Systems.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C62E80">
-        <w:rPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C62E80">
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>All the users of this solution is familiarized with this policy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F4C8D6" w14:textId="61335653" w:rsidR="00063835" w:rsidRPr="00C62E80" w:rsidRDefault="003373DD" w:rsidP="00E828F1">
-      <w:pPr>
+    <w:p w14:paraId="34C7441C" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...39 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This document details the business process for using the e-banking platform using bank’s web platform/online system </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[specify the name of the e-banking solution]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> facility of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>{(Bank Name}</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the purpose of transmitting pre-approved UFF payment file downloaded from UNDP ERP, for UNDP and Quantum agencies in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{Country} </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>by UNDP CO in [Country].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B8CA69C" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>{Provide brief description of the bank’s solution being used</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE0909B" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name of the e-banking solution] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>is a secured web-based e-banking platform providing domestic payment capabilities. The application provides facilities for uploading pre-formatted payment instructions and then allow authorized officers to release these payments online.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B184D4B" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-US"/>
-[...128 lines deleted...]
-        <w:t>.</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>{Provide brief description of the banking relationship and technical capacity of the bank.  This section should describe, at least, the agreement framework entered between UNDP and the bank, and how the e-banking solution is governed by the agreement}</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27C9A9B0" w14:textId="3E2BA35E" w:rsidR="0073784C" w:rsidRPr="00C62E80" w:rsidRDefault="00F93ED5" w:rsidP="00E828F1">
-      <w:pPr>
+    <w:p w14:paraId="1E5A1EEC" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Given the need to make payment in local currency in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:i/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>{Country</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>}</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and in order to maintain proper control and ensure efficiency in operations, the CO with the support of HQ Treasury is implementing the e-banking solution provided by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-          <w:i/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>{Bank Name}</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for its operations in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>{Country</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-US"/>
-[...20 lines deleted...]
-        <w:t>}</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>}.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E7F86CC" w14:textId="386BA2C8" w:rsidR="0062173E" w:rsidRPr="00C62E80" w:rsidRDefault="00754519" w:rsidP="00E828F1">
-[...189 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="02611423" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="61B5C541" w14:textId="12DB1754" w:rsidR="0073784C" w:rsidRPr="00C62E80" w:rsidRDefault="00F93ED5" w:rsidP="004439ED">
-[...89 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="614E325E" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="155D4C6C" w14:textId="62A16B3F" w:rsidR="003474FD" w:rsidRPr="00C62E80" w:rsidRDefault="0051281D" w:rsidP="00C62E80">
-[...135 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="0FEF2E13" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="37497DBD" w14:textId="77777777" w:rsidR="002C6BF7" w:rsidRPr="005051CF" w:rsidRDefault="002C6BF7" w:rsidP="00AE3C2B">
-[...36 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId23"/>
+    <w:p w14:paraId="65C744EC" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidSect="003325CE">
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:headerReference w:type="first" r:id="rId11"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1196" w:bottom="1800" w:left="1800" w:header="0" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40E50B90" w14:textId="77777777" w:rsidR="00CC4320" w:rsidRDefault="00D60FD9" w:rsidP="002833A6">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="28AC1084" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="1134"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc450909450"/>
-      <w:r w:rsidRPr="006160A1">
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>business process</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
-      <w:r w:rsidRPr="006160A1">
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DF96596" w14:textId="77777777" w:rsidR="008838A9" w:rsidRPr="008838A9" w:rsidRDefault="008838A9" w:rsidP="008838A9">
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="6C025850" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53BAEFE7" w14:textId="77777777" w:rsidR="006160A1" w:rsidRPr="00C62E80" w:rsidRDefault="002833A6" w:rsidP="002833A6">
-[...5 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="3102F664" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="1134"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc450909451"/>
-      <w:r w:rsidRPr="00C62E80">
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>2.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C62E80">
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Summary</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="4592448A" w14:textId="77777777" w:rsidR="006160A1" w:rsidRPr="006160A1" w:rsidRDefault="006160A1" w:rsidP="008838A9">
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="59B32195" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3333"/>
         <w:gridCol w:w="5567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F56F53" w:rsidRPr="0068255D" w14:paraId="20984090" w14:textId="77777777" w:rsidTr="001F365A">
+      <w:tr w:rsidR="003325CE" w:rsidRPr="003325CE" w14:paraId="68F22627" w14:textId="77777777" w:rsidTr="003325CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4604" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3"/>
           </w:tcPr>
-          <w:p w14:paraId="175C30E3" w14:textId="77777777" w:rsidR="00F56F53" w:rsidRPr="00C62E80" w:rsidRDefault="00F56F53" w:rsidP="00BA0B2B">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="481C475E" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Items</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8171" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3"/>
           </w:tcPr>
-          <w:p w14:paraId="46CC2445" w14:textId="77777777" w:rsidR="00F56F53" w:rsidRPr="00C62E80" w:rsidRDefault="00F56F53" w:rsidP="00BA0B2B">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="7FEAACBF" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F56F53" w:rsidRPr="0068255D" w14:paraId="5AE9A85F" w14:textId="77777777" w:rsidTr="001F365A">
+      <w:tr w:rsidR="003325CE" w:rsidRPr="003325CE" w14:paraId="2AF2EA24" w14:textId="77777777" w:rsidTr="00D02BD8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4604" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0BF19175" w14:textId="77777777" w:rsidR="00F56F53" w:rsidRPr="00C62E80" w:rsidRDefault="00F56F53" w:rsidP="0068255D">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+          <w:p w14:paraId="2CAE8F4B" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>System</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8171" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4D65F15F" w14:textId="74AF5489" w:rsidR="00F56F53" w:rsidRPr="00C62E80" w:rsidRDefault="008D5930">
-[...14 lines deleted...]
-              <w:t>Quantum</w:t>
+          <w:p w14:paraId="3FBC0404" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quantum Finance, T&amp;E, Quantum HCM for Payroll and </w:t>
             </w:r>
-            <w:r w:rsidR="003373DD" w:rsidRPr="00C62E80">
-[...65 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:highlight w:val="lightGray"/>
-                <w:lang w:val="en-US"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>{</w:t>
             </w:r>
-            <w:r w:rsidR="004A4B91" w:rsidRPr="00C62E80">
-              <w:rPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:highlight w:val="lightGray"/>
-                <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-              <w:t>name of the e-</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>name of the e-banking solution</w:t>
             </w:r>
-            <w:r w:rsidR="006478F3" w:rsidRPr="00C62E80">
-              <w:rPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:highlight w:val="lightGray"/>
-                <w:lang w:val="en-US"/>
-[...30 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>}</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F56F53" w:rsidRPr="0068255D" w14:paraId="5C82B9F1" w14:textId="77777777" w:rsidTr="001F365A">
+      <w:tr w:rsidR="003325CE" w:rsidRPr="003325CE" w14:paraId="15C33FC6" w14:textId="77777777" w:rsidTr="00D02BD8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4604" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="50ED1CB4" w14:textId="77777777" w:rsidR="00F56F53" w:rsidRPr="00C62E80" w:rsidRDefault="00BA0B2B" w:rsidP="0068255D">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+          <w:p w14:paraId="440D3501" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Information providers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8171" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3372F737" w14:textId="3624B8B6" w:rsidR="003373DD" w:rsidRPr="00C62E80" w:rsidRDefault="003373DD" w:rsidP="0068255D">
-[...5 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w14:paraId="49B73D9B" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F56F53" w:rsidRPr="0068255D" w14:paraId="2D8D6662" w14:textId="77777777" w:rsidTr="001F365A">
+      <w:tr w:rsidR="003325CE" w:rsidRPr="003325CE" w14:paraId="6C841470" w14:textId="77777777" w:rsidTr="00D02BD8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4604" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1E243EE6" w14:textId="77777777" w:rsidR="00F56F53" w:rsidRPr="00C62E80" w:rsidRDefault="00F56F53" w:rsidP="0068255D">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+          <w:p w14:paraId="7E7247F2" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Input</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8171" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6F8DCA0E" w14:textId="054B0E00" w:rsidR="00F56F53" w:rsidRPr="00C62E80" w:rsidRDefault="008D5930" w:rsidP="003373DD">
-[...30 lines deleted...]
-              <w:t>s.</w:t>
+          <w:p w14:paraId="013F17E3" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Quantum Generated ‘UFF’ files.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F56F53" w:rsidRPr="0068255D" w14:paraId="40150B79" w14:textId="77777777" w:rsidTr="001F365A">
+      <w:tr w:rsidR="003325CE" w:rsidRPr="003325CE" w14:paraId="4FE1D272" w14:textId="77777777" w:rsidTr="00D02BD8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4604" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="249D9BA3" w14:textId="77777777" w:rsidR="00F56F53" w:rsidRPr="00C62E80" w:rsidRDefault="00F56F53" w:rsidP="0068255D">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+          <w:p w14:paraId="2210F6A4" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Deliverables / Output</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8171" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4D68947B" w14:textId="2B64BDCA" w:rsidR="00F56F53" w:rsidRPr="00C62E80" w:rsidRDefault="002C05F3" w:rsidP="002032D4">
-[...14 lines deleted...]
-              <w:t>Pre-approved UFF file</w:t>
+          <w:p w14:paraId="7FD2AA72" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pre-approved UFF file generated in and extracted from Quantum are uploaded in </w:t>
             </w:r>
-            <w:r w:rsidR="00BA29D0" w:rsidRPr="00C62E80">
-[...41 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:highlight w:val="lightGray"/>
-                <w:lang w:val="en-US"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>{</w:t>
             </w:r>
-            <w:r w:rsidR="004A4B91" w:rsidRPr="00C62E80">
-              <w:rPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:highlight w:val="lightGray"/>
-                <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-              <w:t>name of the e-</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>name of the e-banking solution</w:t>
             </w:r>
-            <w:r w:rsidR="006478F3" w:rsidRPr="00C62E80">
-              <w:rPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:highlight w:val="lightGray"/>
-                <w:lang w:val="en-US"/>
-[...30 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>}</w:t>
             </w:r>
-            <w:r w:rsidR="00BA29D0" w:rsidRPr="00C62E80">
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> electronically to bank.</w:t>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and then sent electronically to bank.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA0B2B" w:rsidRPr="0068255D" w14:paraId="7081C1EE" w14:textId="77777777" w:rsidTr="001F365A">
+      <w:tr w:rsidR="003325CE" w:rsidRPr="003325CE" w14:paraId="05747CA4" w14:textId="77777777" w:rsidTr="00D02BD8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4604" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0266042B" w14:textId="77777777" w:rsidR="00BA0B2B" w:rsidRPr="00C62E80" w:rsidRDefault="00BA0B2B" w:rsidP="0068255D">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+          <w:p w14:paraId="25534325" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Customers / users of output</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8171" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1EBA859E" w14:textId="4CA46D79" w:rsidR="00BA0B2B" w:rsidRPr="00C62E80" w:rsidRDefault="002032D4" w:rsidP="00BA0B2B">
-[...14 lines deleted...]
-              <w:t>Bank</w:t>
+          <w:p w14:paraId="0643B338" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Banks – domestic banks</w:t>
             </w:r>
-            <w:r w:rsidR="002C05F3" w:rsidRPr="00C62E80">
-[...38 lines deleted...]
-                <w:lang w:val="en-US"/>
+          </w:p>
+          <w:p w14:paraId="6E3F1779" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002833A6" w:rsidRPr="005F48A3" w14:paraId="52EBE493" w14:textId="77777777" w:rsidTr="001F365A">
+      <w:tr w:rsidR="003325CE" w:rsidRPr="003325CE" w14:paraId="57305E75" w14:textId="77777777" w:rsidTr="00D02BD8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4604" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3CF9C4AB" w14:textId="77777777" w:rsidR="002833A6" w:rsidRPr="00C62E80" w:rsidRDefault="002833A6" w:rsidP="0068255D">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+          <w:p w14:paraId="60DE4078" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Roles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8171" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="54FA9BAD" w14:textId="6CE9A3BC" w:rsidR="00BA29D0" w:rsidRPr="00C62E80" w:rsidRDefault="00BA29D0" w:rsidP="001F365A">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="495C31D5" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="25"/>
+                <w:numId w:val="4"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">Downloading UFF File </w:t>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Downloading UFF File (for AP, GP, T&amp;E) from Quantum after running Payment Process Request (PPR) in Quantum or receiving from the Payroll team</w:t>
             </w:r>
-            <w:r w:rsidR="00C72E63" w:rsidRPr="00C62E80">
-[...130 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          </w:p>
+          <w:p w14:paraId="70F083FB" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="25"/>
+                <w:numId w:val="4"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...12 lines deleted...]
-              <w:t>Upload</w:t>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uploading UFF file into </w:t>
             </w:r>
-            <w:r w:rsidR="00BA29D0" w:rsidRPr="00C62E80">
-[...33 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:highlight w:val="lightGray"/>
-                <w:lang w:val="en-US"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>{</w:t>
             </w:r>
-            <w:r w:rsidR="006478F3" w:rsidRPr="00C62E80">
-              <w:rPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:highlight w:val="lightGray"/>
-                <w:lang w:val="en-US"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>name of the e-banking solution</w:t>
             </w:r>
-            <w:r w:rsidR="006478F3" w:rsidRPr="00C62E80">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:highlight w:val="lightGray"/>
-                <w:lang w:val="en-US"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>}</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E82D3B4" w14:textId="327D681D" w:rsidR="00BA29D0" w:rsidRPr="00C62E80" w:rsidRDefault="00BA29D0" w:rsidP="001F365A">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="56041896" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="25"/>
+                <w:numId w:val="4"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviewing uploaded information and instructions against UFF </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C005FEF" w14:textId="77777777" w:rsidR="00BA29D0" w:rsidRPr="00C62E80" w:rsidRDefault="00BA29D0" w:rsidP="001F365A">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="76301B9D" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="25"/>
+                <w:numId w:val="4"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Approving Uploaded instructions</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="556D087F" w14:textId="77777777" w:rsidR="002C05F3" w:rsidRPr="00C62E80" w:rsidRDefault="00BA29D0" w:rsidP="001F365A">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="2EA0502B" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="25"/>
+                <w:numId w:val="4"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Releasing Payments </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002833A6" w:rsidRPr="0068255D" w14:paraId="6E74B576" w14:textId="77777777" w:rsidTr="001F365A">
+      <w:tr w:rsidR="003325CE" w:rsidRPr="003325CE" w14:paraId="067FFAAB" w14:textId="77777777" w:rsidTr="00D02BD8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4604" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3EACBF95" w14:textId="77777777" w:rsidR="002833A6" w:rsidRPr="00C62E80" w:rsidRDefault="002833A6" w:rsidP="0068255D">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+          <w:p w14:paraId="75A48A5D" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Reference documents</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8171" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="03C15ED4" w14:textId="77777777" w:rsidR="005F4127" w:rsidRPr="005F4127" w:rsidRDefault="00B90717">
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w14:paraId="445D0626" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">UNDP policy on: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="043E8B5A" w14:textId="657641AA" w:rsidR="00B90717" w:rsidRPr="00C62E80" w:rsidRDefault="00620E95">
-[...9 lines deleted...]
-              <w:r w:rsidR="00B90717" w:rsidRPr="005F4127">
+          <w:p w14:paraId="3FC1BD17" w14:textId="47F00CFE" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="003325CE">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:eastAsia="Calibri"/>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:kern w:val="0"/>
                   <w:sz w:val="20"/>
-                  <w:lang w:val="en-US"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                  <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>Establishment and Use of Electronic Banking Systems</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00B90717" w:rsidRPr="005F4127">
-[...5 lines deleted...]
-              <w:t>;</w:t>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
             </w:r>
-            <w:r w:rsidR="00B90717" w:rsidRPr="00C62E80">
-[...8 lines deleted...]
-              <w:r w:rsidR="00B90717" w:rsidRPr="00C62E80">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidRPr="003325CE">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:eastAsia="Calibri"/>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:kern w:val="0"/>
                   <w:sz w:val="20"/>
-                  <w:lang w:val="en-US"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                  <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>Electronic Funds Transfer Standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002833A6" w:rsidRPr="0068255D" w14:paraId="541AC507" w14:textId="77777777" w:rsidTr="001F365A">
+      <w:tr w:rsidR="003325CE" w:rsidRPr="003325CE" w14:paraId="3594943F" w14:textId="77777777" w:rsidTr="00D02BD8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4604" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0E6271CC" w14:textId="100FE3E6" w:rsidR="002833A6" w:rsidRPr="00C62E80" w:rsidRDefault="002833A6" w:rsidP="0068255D">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+          <w:p w14:paraId="76C02764" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Key considerations </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8171" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="71B45162" w14:textId="5A3B4D8B" w:rsidR="002C05F3" w:rsidRPr="00C62E80" w:rsidRDefault="002C05F3" w:rsidP="002C05F3">
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Security of UFF file for no tampering once </w:t>
+          <w:p w14:paraId="44B42D26" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Security of UFF file for no tampering once payment is finalized in Quantum and before and after being uploaded in </w:t>
             </w:r>
-            <w:r w:rsidR="00A63F8A" w:rsidRPr="00C62E80">
-[...57 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:highlight w:val="lightGray"/>
-                <w:lang w:val="en-US"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>{</w:t>
             </w:r>
-            <w:r w:rsidR="00A63F8A" w:rsidRPr="00C62E80">
-              <w:rPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:highlight w:val="lightGray"/>
-                <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-              <w:t>name of the e-</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>name of the e-banking solution</w:t>
             </w:r>
-            <w:r w:rsidR="006478F3" w:rsidRPr="00C62E80">
-              <w:rPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:highlight w:val="lightGray"/>
-                <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-              <w:t>banking</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>}</w:t>
             </w:r>
-            <w:r w:rsidR="00A63F8A" w:rsidRPr="00C62E80">
-              <w:rPr>
+          </w:p>
+          <w:p w14:paraId="4F34F487" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D95C432" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:highlight w:val="lightGray"/>
-                <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> solution</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>{</w:t>
             </w:r>
-            <w:r w:rsidR="00A63F8A" w:rsidRPr="00C62E80">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:highlight w:val="lightGray"/>
-                <w:lang w:val="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>name of the e-banking solution</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="lightGray"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>}</w:t>
             </w:r>
-          </w:p>
-[...21 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> will be used only for the purpose of transmitting payment file once completed and generated from Quantum.  No modification or new payment instruction or any other instruction of financial liability will be created solely from the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:highlight w:val="lightGray"/>
-                <w:lang w:val="en-US"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>{</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C62E80">
-              <w:rPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:highlight w:val="lightGray"/>
-                <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-              <w:t>name of the e-</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>name of the e-banking solution</w:t>
             </w:r>
-            <w:r w:rsidR="006478F3" w:rsidRPr="00C62E80">
-              <w:rPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:highlight w:val="lightGray"/>
-                <w:lang w:val="en-US"/>
-[...20 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>}</w:t>
             </w:r>
-            <w:r w:rsidR="00121748" w:rsidRPr="00C62E80">
-[...129 lines deleted...]
-              <w:t>required.</w:t>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>.  The process must be rerun should a modification or new instruction be required.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2205730A" w14:textId="77777777" w:rsidR="006160A1" w:rsidRPr="006160A1" w:rsidRDefault="006160A1" w:rsidP="008838A9">
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="200805D0" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="461B03C6" w14:textId="77777777" w:rsidR="00E0684E" w:rsidRPr="00AD53DB" w:rsidRDefault="00E0684E" w:rsidP="008838A9">
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="6ED3B6A1" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="156CA52A" w14:textId="77777777" w:rsidR="00750240" w:rsidRDefault="00750240">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4B1235EC" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0408F4C2" w14:textId="77777777" w:rsidR="00297637" w:rsidRPr="009D2230" w:rsidRDefault="00A55A7C" w:rsidP="00C338C9">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="14AB8D42" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="270" w:hanging="330"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc450908767"/>
       <w:bookmarkStart w:id="12" w:name="_Toc450909341"/>
       <w:bookmarkStart w:id="13" w:name="_Toc450909452"/>
       <w:bookmarkStart w:id="14" w:name="_Toc450908768"/>
       <w:bookmarkStart w:id="15" w:name="_Toc450909342"/>
       <w:bookmarkStart w:id="16" w:name="_Toc450909453"/>
       <w:bookmarkStart w:id="17" w:name="_Toc450909454"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
-      <w:r w:rsidRPr="009D2230">
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Flowchart</w:t>
-[...15 lines deleted...]
-        <w:t>of process</w:t>
+        <w:t>Flowchart of process</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="66A2684D" w14:textId="151E08AF" w:rsidR="00A55A7C" w:rsidRDefault="007037E6" w:rsidP="00296DA1">
-      <w:pPr>
+    <w:p w14:paraId="1456CD62" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-630"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:object w:dxaOrig="15795" w:dyaOrig="9840" w14:anchorId="6E594655">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:object w:dxaOrig="15795" w:dyaOrig="9840" w14:anchorId="03209A9B">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:523.5pt;height:363pt" o:ole="">
-            <v:imagedata r:id="rId26" o:title=""/>
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:523.8pt;height:363pt" o:ole="">
+            <v:imagedata r:id="rId14" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Visio.Drawing.11" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1738508352" r:id="rId27"/>
+          <o:OLEObject Type="Embed" ProgID="Visio.Drawing.11" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1840948522" r:id="rId15"/>
         </w:object>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F884A27" w14:textId="4521B7C9" w:rsidR="00297637" w:rsidRPr="00C338C9" w:rsidRDefault="00297637" w:rsidP="00297637">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+    <w:p w14:paraId="6111E91D" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...78 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(Figure above provided as a sample, to be adapted to the bank’s solution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35AD08FB" w14:textId="77777777" w:rsidR="009C0CEE" w:rsidRPr="00C338C9" w:rsidRDefault="00A14189" w:rsidP="001B6BDD">
-[...4 lines deleted...]
-          <w:i w:val="0"/>
+    <w:p w14:paraId="0728E670" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
           <w:iCs/>
-          <w:lang w:val="en-US"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc450909455"/>
-      <w:r w:rsidRPr="00C338C9">
-[...2 lines deleted...]
-          <w:i w:val="0"/>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
           <w:iCs/>
-          <w:lang w:val="en-US"/>
-[...10 lines deleted...]
-        <w:t>Narrative</w:t>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2.3      Narrative</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="4A3E58A7" w14:textId="77777777" w:rsidR="00B04EF8" w:rsidRPr="00C338C9" w:rsidRDefault="00B04EF8" w:rsidP="00B04EF8">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+    <w:p w14:paraId="471D158D" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54DBE5D8" w14:textId="77777777" w:rsidR="00F001A0" w:rsidRPr="00C338C9" w:rsidRDefault="00A52F14" w:rsidP="00C338C9">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C338C9">
+    <w:p w14:paraId="41D0AB46" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Payment process</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="053D257C" w14:textId="17C73579" w:rsidR="009017E7" w:rsidRPr="00C338C9" w:rsidRDefault="00EC08C5" w:rsidP="00C338C9">
+    <w:p w14:paraId="7D47693A" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
-          <w:sz w:val="20"/>
-[...65 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Supplier and/or Staff information are entered and approved in Quantum. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D3CA3C" w14:textId="0CDAAE7B" w:rsidR="009017E7" w:rsidRPr="00C338C9" w:rsidRDefault="009017E7" w:rsidP="00C338C9">
+    <w:p w14:paraId="379CDD3E" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
-          <w:sz w:val="20"/>
-[...140 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Payment requests are entered in Quantum and approved by the respective approvers in CO/GSSC/GPS. Once approved the PPR for Country Office is run by Finance/Treasury Associate (or by GSSC if clustered) to process the payments.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{Specify here who runs the PPR </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Payroll file is finalized by GPS/PFU and shared with the respective CO focal point or GSSC for clustered offices.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17E06114" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Payment instructions are downloaded in the form of ‘Universal Flat File’ (UFF) format from Quantum, protected and saved on a secured computer. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>{Specify here who completes this process}</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> For clustered CO where GSSC is running the PPR, GSSC will download and save the UFF file and the link and password to the ONE DRIVE is sent to authorised  CO finance unit staff for CO to download the secured file for further processing.  Payroll file </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
-          <w:sz w:val="20"/>
-[...65 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">received from GPS/PFU is uploaded on that same location by CO focal point or GSSC for clustered offices. Only limited and authorized staff have access to this computer.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E320EA" w14:textId="754B1BE0" w:rsidR="00240361" w:rsidRPr="00C338C9" w:rsidRDefault="009017E7" w:rsidP="00C338C9">
-[...9 lines deleted...]
-        <w:ind w:left="1080"/>
+    <w:p w14:paraId="15F8EFAB" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...399 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Note: Reference to AP UFF file throughout this document refers to the output file for T&amp;E payments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A0F3DD4" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>{For the purpose of data security, please arrange and specify the secured location where the UFF file will be saved and access to this will be limited to only authorized staff.}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C3A52B" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Hlk121215570"/>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Uploading in {</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>name of the e-banking solution}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DA40A1C" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5924A372" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Finance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Assistant/Associate/GSSC (where access to bank’s online portal is provided to GSSC)  logs in the web based </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>{</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>name of the e-banking solution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>}</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">using combination of dynamic generated password/token provided by the bank  and PIN assigned to s/m and upload the UFF file. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D9F2CFF" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Finance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Asst/Associate/GSSC cross checks and compares data on  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>{</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>name of the e-banking solution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>}</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>with the finalized UFF data.  If the data does not match at this stage, the payment will be rejected.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p w14:paraId="0E8E11A6" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Finance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Asst/Associate confirms the data match and sends for further approval by the Disbursing officer for next stage of approval.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B47CD11" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note: UFF AP/GP files should be secured either using encryption or any other secured </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tool</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to protect the file from unwanted tampering.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>possible</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, option should be explored to send or upload the encrypted file on the bank’s platform and have the bank unencrypt the file.  Under this method, the encryption keys are shared with the bank .  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C92F51F" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CD2681F" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Releasing/Approving payments </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EF16081" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D0FF66C" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Operations Manager(OM) or DRR/Disbursing officer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>{specify who is the approving officer.}</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> securely logs into the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>{</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>name of the e-banking solution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>}</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to review and confirms the data match with finalized UFF and approves/releases the payment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="686D8AF6" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> second approving officer/The RR or Senior Manager acts as the second person to release the payment after necessary verification of authenticity of authorized payment.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>{In some cases, two approving officers can be assigned, if so, specify the role of each approving officer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> otherwise remove this section.}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D78F7C7" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34C66329" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Verification of payment status</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39D6FBE1" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0789B45E" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CO Finance Assistant/Associate downloads the approved file from </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>{</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>name of the e-banking solution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>}</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and saves in a secured location.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC098E6" w14:textId="35CC5F40" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="00CF35B9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Finance Assistant/Associate in CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE" w:rsidDel="004A7CBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">check status of payment online in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>{</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>name of the e-banking solution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AB68D71" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc450909456"/>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="333333"/>
-[...1611 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:br w:type="page"/>
-[...53 lines deleted...]
-        <w:t>es</w:t>
+        <w:t>2.4     Step by Step Processes</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9332" w:type="dxa"/>
         <w:tblInd w:w="-162" w:type="dxa"/>
         <w:tblBorders>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3482"/>
         <w:gridCol w:w="5850"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FD7165" w:rsidRPr="00087433" w14:paraId="1F7723ED" w14:textId="77777777" w:rsidTr="00A87F1C">
+      <w:tr w:rsidR="003325CE" w:rsidRPr="003325CE" w14:paraId="2DAF8B15" w14:textId="77777777" w:rsidTr="00D02BD8">
         <w:trPr>
           <w:trHeight w:val="411"/>
           <w:hidden/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9332" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A51AF13" w14:textId="77777777" w:rsidR="004D74E4" w:rsidRPr="004D74E4" w:rsidRDefault="004D74E4" w:rsidP="004D74E4">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="385CF261" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="0"/>
               </w:numPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="435" w:hanging="435"/>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:vanish/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US" w:eastAsia="en-MY"/>
-[...29 lines deleted...]
-              <w:pStyle w:val="ListNumber3"/>
+                <w:lang w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60CB5445" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
               <w:numPr>
-                <w:ilvl w:val="0"/>
+                <w:ilvl w:val="2"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="21" w:name="_Hlk36214856"/>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Downloading UFF File for AP and T&amp;E Payments</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="736CBD85" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1080"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD7165" w14:paraId="6A62B03D" w14:textId="77777777" w:rsidTr="00A87F1C">
+      <w:tr w:rsidR="003325CE" w:rsidRPr="003325CE" w14:paraId="5CB5CD4E" w14:textId="77777777" w:rsidTr="00D02BD8">
         <w:trPr>
           <w:trHeight w:val="4115"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3482" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="38AA074D" w14:textId="3C3E0B61" w:rsidR="00FD7165" w:rsidRPr="00296DA1" w:rsidRDefault="008C75B6">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="42777088" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
-              </w:rPr>
-              <w:t xml:space="preserve">After the </w:t>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">After the PPR process is completed, the user needs to go to the Schedule Request and under Process Name look for Fomat Payment File.   </w:t>
             </w:r>
-            <w:r w:rsidR="00B41B06" w:rsidRPr="00ED0D9A">
-              <w:rPr>
+          </w:p>
+          <w:p w14:paraId="7B24EB51" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5264816E" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74C62E4D" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71EB3BE7" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6865F78A" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2AD65542" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B917C92" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1764E4B4" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14A68404" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="532350E3" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0CE30097" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
-              </w:rPr>
-              <w:t>PPR</w:t>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Then click on the view output link</w:t>
             </w:r>
-            <w:r w:rsidRPr="00ED0D9A">
-              <w:rPr>
+          </w:p>
+          <w:p w14:paraId="7B9A5873" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B402B6F" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17CF44AD" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="058A645D" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2938EA26" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
-              </w:rPr>
-              <w:t xml:space="preserve">Schedule Request and under Process Name look for </w:t>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Click on the hyperlink highlighted to download the UFF payment file</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...245 lines deleted...]
-              <w:rPr>
+          </w:p>
+          <w:p w14:paraId="077B8DA6" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5AE47042" w14:textId="77777777" w:rsidR="00FD7165" w:rsidRDefault="00FD7165" w:rsidP="008C75B6">
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29F5C49D" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1080"/>
               </w:tabs>
-              <w:spacing w:after="120"/>
-              <w:rPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A8B8436" w14:textId="67727589" w:rsidR="00FD7165" w:rsidRDefault="00990536">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w14:paraId="5484946C" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:lang w:val="en-US"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CF664C9" wp14:editId="21667A22">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="22D60001" wp14:editId="434FB94D">
                   <wp:extent cx="3577590" cy="2581275"/>
                   <wp:effectExtent l="0" t="0" r="3810" b="9525"/>
                   <wp:docPr id="15" name="Picture 15"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 15"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId28" cstate="print">
+                          <a:blip r:embed="rId16" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3577590" cy="2581275"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidR="00CB58EC" w:rsidDel="00CB58EC">
-              <w:rPr>
+            <w:r w:rsidRPr="003325CE" w:rsidDel="00CB58EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:lang w:val="en-US"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45B59051" w14:textId="09CCFF79" w:rsidR="00CB58EC" w:rsidRDefault="00990536" w:rsidP="00CB58EC">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w14:paraId="7D3EE7D2" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54398AB1" wp14:editId="2DBB698D">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F8F7938" wp14:editId="2E2A1AFB">
                   <wp:extent cx="3577590" cy="2230755"/>
                   <wp:effectExtent l="0" t="0" r="3810" b="0"/>
                   <wp:docPr id="16" name="Picture 16"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 17"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId29">
+                          <a:blip r:embed="rId17">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3577590" cy="2230755"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="609B7BD5" w14:textId="6FCED080" w:rsidR="00B219B7" w:rsidRDefault="00B219B7" w:rsidP="00B219B7">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w14:paraId="71505567" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0881F9A2" wp14:editId="7D526283">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2059ED85" wp14:editId="34F9D518">
                   <wp:extent cx="3577590" cy="814705"/>
                   <wp:effectExtent l="0" t="0" r="3810" b="4445"/>
                   <wp:docPr id="13" name="Picture 13"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 11"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30">
+                          <a:blip r:embed="rId18">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3577590" cy="814705"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08B38785" w14:textId="4FF0B6A3" w:rsidR="00B219B7" w:rsidRPr="00ED0D9A" w:rsidRDefault="00B219B7">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w14:paraId="31E942D6" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="670FF378" w14:textId="77777777" w:rsidR="00AD53DB" w:rsidRDefault="00AD53DB" w:rsidP="00AD53DB">
-[...1 lines deleted...]
-        <w:spacing w:after="200"/>
+    <w:p w14:paraId="459200B4" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69FC1E3B" w14:textId="77777777" w:rsidR="00733C38" w:rsidRPr="00733C38" w:rsidRDefault="00733C38" w:rsidP="00733C38">
-      <w:pPr>
+    <w:p w14:paraId="0D31CB4A" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9175" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3325"/>
         <w:gridCol w:w="5850"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00733C38" w14:paraId="202902CB" w14:textId="77777777" w:rsidTr="00A87F1C">
+      <w:tr w:rsidR="003325CE" w:rsidRPr="003325CE" w14:paraId="3C6008A3" w14:textId="77777777" w:rsidTr="00D02BD8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="08209CE5" w14:textId="77777777" w:rsidR="00733C38" w:rsidRDefault="00733C38" w:rsidP="008C75B6">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="4A509DD0" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="1F497D"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11C31CCA" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-              <w:t xml:space="preserve">Save the downloaded file in the respective CO’s </w:t>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Save the downloaded file in the respective CO’s sharefolders. </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-              <w:rPr>
+          </w:p>
+          <w:p w14:paraId="05343E43" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="1F497D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="404551C1" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1620"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...32 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6CAC1185" w14:textId="1C2D8F2C" w:rsidR="00733C38" w:rsidRDefault="00B219B7">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w14:paraId="3E5E228B" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="79750049" wp14:editId="61D72B1F">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F70C206" wp14:editId="53D044E2">
                   <wp:extent cx="3284220" cy="1013460"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="14" name="Picture 14"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 13"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId31">
+                          <a:blip r:embed="rId19">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3284220" cy="1013460"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidDel="00CB58EC">
-              <w:rPr>
+            <w:r w:rsidRPr="003325CE" w:rsidDel="00CB58EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:lang w:val="en-US"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="605CF9BD" w14:textId="77777777" w:rsidR="00733C38" w:rsidRDefault="00733C38" w:rsidP="00AD53DB">
-[...1 lines deleted...]
-        <w:spacing w:after="200"/>
+    <w:p w14:paraId="4B381C65" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9180" w:type="dxa"/>
         <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9180"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002707CB" w:rsidRPr="00087433" w14:paraId="017046D1" w14:textId="77777777" w:rsidTr="00A87F1C">
+      <w:tr w:rsidR="003325CE" w:rsidRPr="003325CE" w14:paraId="1064E3CC" w14:textId="77777777" w:rsidTr="00D02BD8">
         <w:trPr>
           <w:trHeight w:val="411"/>
           <w:hidden/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="588189AB" w14:textId="77777777" w:rsidR="002707CB" w:rsidRPr="004D74E4" w:rsidRDefault="002707CB" w:rsidP="006D3EB4">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="42A63DF6" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="0"/>
               </w:numPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="435" w:hanging="435"/>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:vanish/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US" w:eastAsia="en-MY"/>
-[...6 lines deleted...]
-              <w:spacing w:after="0"/>
+                <w:lang w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7EA3D616" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="435"/>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E591462" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">2.4.2 </w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2.4.2 Receiving UFF file for Payroll</w:t>
             </w:r>
-            <w:r w:rsidR="006522EF" w:rsidRPr="00296DA1">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Receiving </w:t>
+          </w:p>
+          <w:p w14:paraId="6A6FE052" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="22" w:name="_Hlk36483627"/>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The GPS/PFU team runs the process to calculate and finalize the banking UFF file for payroll in Quantum.  The GPS/PFU team shares the file with CO focal point  xxxxx (please specify which staff receives and handles this file in CO)  using a secured UNDP email channel or allow download option similar to AP files from Quantum designated site.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00296DA1">
-[...4 lines deleted...]
-              <w:t>UFF file for Payroll</w:t>
+          </w:p>
+          <w:bookmarkEnd w:id="22"/>
+          <w:p w14:paraId="60FD9935" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(Please append here the the screen shots of the process)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53119A46" w14:textId="41338B32" w:rsidR="003336BC" w:rsidRPr="00F56C82" w:rsidRDefault="003336BC" w:rsidP="006D3EB4">
-[...205 lines deleted...]
-          <w:p w14:paraId="10BB6DCF" w14:textId="6558516F" w:rsidR="003336BC" w:rsidRPr="00087433" w:rsidRDefault="003336BC" w:rsidP="006D3EB4"/>
+          <w:p w14:paraId="7BEB63E9" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6DCFD093" w14:textId="77777777" w:rsidR="002707CB" w:rsidRPr="00C07805" w:rsidRDefault="002707CB" w:rsidP="00C07805">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0983D038" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C065722" w14:textId="716FD175" w:rsidR="007D49A6" w:rsidRDefault="007D49A6">
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="20D7B648" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9294" w:type="dxa"/>
         <w:tblInd w:w="-162" w:type="dxa"/>
         <w:tblBorders>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3482"/>
         <w:gridCol w:w="5812"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F64589" w:rsidRPr="00087433" w14:paraId="3F06F52A" w14:textId="77777777" w:rsidTr="00A87F1C">
+      <w:tr w:rsidR="003325CE" w:rsidRPr="003325CE" w14:paraId="476C2D5C" w14:textId="77777777" w:rsidTr="00D02BD8">
         <w:trPr>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9294" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A499B20" w14:textId="18F02F79" w:rsidR="00F030EE" w:rsidRPr="00744BCB" w:rsidRDefault="003D0DF7" w:rsidP="00296DA1">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0E78BC01" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">2.4.3 </w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2.4.3 Uploading</w:t>
             </w:r>
-            <w:r w:rsidR="00F030EE" w:rsidRPr="00744BCB">
-[...8 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00F030EE" w:rsidRPr="00744BCB">
-              <w:rPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">UFF </w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>UFF File and Releasing Payments</w:t>
             </w:r>
-            <w:r w:rsidR="00B07798" w:rsidRPr="00744BCB">
-              <w:rPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48D12FA8" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:t>F</w:t>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>{name of the e-banking solution}</w:t>
             </w:r>
-            <w:r w:rsidR="00E25AD6" w:rsidRPr="00744BCB">
-              <w:rPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-              <w:t>ile and R</w:t>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pages to upload and release payments [screen shots provided as samples, please append the screen shot from your specific e-banking solution]</w:t>
             </w:r>
-            <w:r w:rsidR="00B07798" w:rsidRPr="00744BCB">
-[...122 lines deleted...]
-              </w:numPr>
+          </w:p>
+          <w:p w14:paraId="1C1E09D7" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1080"/>
-              <w:rPr>
-                <w:lang w:val="en-US" w:eastAsia="en-MY"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="21"/>
-      <w:tr w:rsidR="00F64589" w14:paraId="603081C7" w14:textId="77777777" w:rsidTr="00A87F1C">
+      <w:tr w:rsidR="003325CE" w:rsidRPr="003325CE" w14:paraId="336E3541" w14:textId="77777777" w:rsidTr="00D02BD8">
         <w:trPr>
           <w:trHeight w:val="4115"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3482" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0D47E5C0" w14:textId="77777777" w:rsidR="00313663" w:rsidRDefault="00313663" w:rsidP="00AA7618">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1C14FB5D" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BFBE990" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-              <w:t>Log</w:t>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Log-in page with dynamically generated password/token/key provided by </w:t>
             </w:r>
-            <w:r w:rsidR="00F82DAB" w:rsidRPr="00603061">
-              <w:rPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...35 lines deleted...]
-                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>{</w:t>
             </w:r>
-            <w:r w:rsidR="004D74E4" w:rsidRPr="00603061">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="0070C0"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
-              </w:rPr>
-              <w:t>Bank</w:t>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Bank’s Name</w:t>
             </w:r>
-            <w:r w:rsidR="00313663" w:rsidRPr="00603061">
-[...27 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>}</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="305F1B56" w14:textId="77777777" w:rsidR="00F64589" w:rsidRDefault="00F64589" w:rsidP="00AA7618"/>
-[...10 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3A3C1DCB" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F4FBE8D" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="214DFDD8" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="480FFA0C" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27F86924" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FE64831" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="406C6FE5" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B0D73D8" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E21DC2A" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24082807" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67F45641" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Uploading page, for payment file generated from </w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Uploading page, for payment file generated from Quantum</w:t>
             </w:r>
-            <w:r w:rsidR="008D5930">
-              <w:rPr>
+          </w:p>
+          <w:p w14:paraId="239DE0EB" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7ACA6106" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40F91239" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E3CF60A" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73B7B599" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69BE91DC" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4EEE98AF" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="326463C4" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50542926" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47BB7391" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D4D5691" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...16 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...8 lines deleted...]
-              <w:t>Releasing</w:t>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Releasing/Approving payments showing list of payments awaiting authorisation in </w:t>
             </w:r>
-            <w:r w:rsidR="002707CB" w:rsidRPr="00603061">
-[...47 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="0070C0"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
-                <w:lang w:val="en-US"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>{</w:t>
             </w:r>
-            <w:r w:rsidR="002707CB" w:rsidRPr="00603061">
-              <w:rPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:highlight w:val="lightGray"/>
-                <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-              <w:t>name of the e-</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>name of the e-banking solution</w:t>
             </w:r>
-            <w:r w:rsidR="006478F3" w:rsidRPr="00603061">
-              <w:rPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
-                <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-              <w:t>banking</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>}</w:t>
             </w:r>
-            <w:r w:rsidR="002707CB" w:rsidRPr="00603061">
-              <w:rPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AFEF12A" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>User to select payment and click on authorize multiple button below.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41768EBB" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="lightGray"/>
-                <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-                <w:bCs/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C4E77CB" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:highlight w:val="lightGray"/>
-                <w:lang w:val="en-US"/>
-[...34 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69569B1C" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0070C0"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:highlight w:val="lightGray"/>
-                <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:highlight w:val="lightGray"/>
-                <w:lang w:val="en-US"/>
-[...19 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>{Add another level if secondary approval is required}</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DEE44FF" w14:textId="77777777" w:rsidR="00F64589" w:rsidRDefault="00F64589" w:rsidP="00AA7618">
+          <w:p w14:paraId="3A895E75" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1080"/>
               </w:tabs>
-              <w:spacing w:after="120"/>
-              <w:rPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="520ED3A0" w14:textId="77777777" w:rsidR="002707CB" w:rsidRDefault="002707CB" w:rsidP="00AA7618">
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42F98DD0" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1080"/>
               </w:tabs>
-              <w:spacing w:after="120"/>
-              <w:rPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="3CBF16D9" w14:textId="77777777" w:rsidR="002707CB" w:rsidRDefault="002707CB" w:rsidP="00AA7618">
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7AC24032" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1080"/>
               </w:tabs>
-              <w:spacing w:after="120"/>
-              <w:rPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="673AB460" w14:textId="77777777" w:rsidR="002707CB" w:rsidRDefault="002707CB" w:rsidP="00AA7618">
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0925C3FD" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1080"/>
               </w:tabs>
-              <w:spacing w:after="120"/>
-              <w:rPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="3403A3B3" w14:textId="77777777" w:rsidR="002707CB" w:rsidRDefault="002707CB" w:rsidP="00AA7618">
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08DC8446" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1080"/>
               </w:tabs>
-              <w:spacing w:after="120"/>
-              <w:rPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="7C0FF2D2" w14:textId="77777777" w:rsidR="002707CB" w:rsidRDefault="002707CB" w:rsidP="00AA7618">
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0ECB3039" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1080"/>
               </w:tabs>
-              <w:spacing w:after="120"/>
-              <w:rPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="44B9967D" w14:textId="77777777" w:rsidR="002707CB" w:rsidRPr="00603061" w:rsidRDefault="002707CB" w:rsidP="00AA7618">
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2405B66D" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1080"/>
               </w:tabs>
-              <w:spacing w:after="120"/>
-              <w:rPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="51154435" w14:textId="3D89B3DF" w:rsidR="002707CB" w:rsidRPr="00603061" w:rsidRDefault="00536078" w:rsidP="00AA7618">
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A344486" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1080"/>
               </w:tabs>
-              <w:spacing w:after="120"/>
-              <w:rPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-              <w:t>Review, download</w:t>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Review, download and save the approved payment file.</w:t>
             </w:r>
-            <w:r w:rsidR="002707CB" w:rsidRPr="00603061">
-              <w:rPr>
+          </w:p>
+          <w:p w14:paraId="123582C1" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1080"/>
+              </w:tabs>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29E5D0D3" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1080"/>
+              </w:tabs>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7088F6A8" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1080"/>
+              </w:tabs>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="516B7A39" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1080"/>
+              </w:tabs>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w14:paraId="2327908E" w14:textId="77777777" w:rsidR="002707CB" w:rsidRPr="00296DA1" w:rsidRDefault="002707CB" w:rsidP="00AA7618">
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="233CCBD4" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1080"/>
               </w:tabs>
-              <w:spacing w:after="120"/>
-              <w:rPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="413A5449" w14:textId="77777777" w:rsidR="002707CB" w:rsidRPr="00296DA1" w:rsidRDefault="002707CB" w:rsidP="00AA7618">
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E6445CD" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1080"/>
               </w:tabs>
-              <w:spacing w:after="120"/>
-[...2 lines deleted...]
-                <w:bCs/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="6E79865B" w14:textId="77777777" w:rsidR="002707CB" w:rsidRPr="00296DA1" w:rsidRDefault="002707CB" w:rsidP="00AA7618">
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17D6B5BF" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1080"/>
               </w:tabs>
-              <w:spacing w:after="120"/>
-[...2 lines deleted...]
-                <w:bCs/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="23327B82" w14:textId="77777777" w:rsidR="002707CB" w:rsidRPr="00296DA1" w:rsidRDefault="002707CB" w:rsidP="00AA7618">
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="230725FF" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1080"/>
               </w:tabs>
-              <w:spacing w:after="120"/>
-[...2 lines deleted...]
-                <w:bCs/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="6A0129D8" w14:textId="77777777" w:rsidR="002707CB" w:rsidRPr="00296DA1" w:rsidRDefault="002707CB" w:rsidP="00AA7618">
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="644977A9" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1080"/>
               </w:tabs>
-              <w:spacing w:after="120"/>
-[...2 lines deleted...]
-                <w:bCs/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
-                <w:sz w:val="20"/>
-[...44 lines deleted...]
-                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20CC8356" w14:textId="77777777" w:rsidR="00F64589" w:rsidRDefault="00F64589" w:rsidP="00AA7618">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w14:paraId="718067EE" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:lang w:val="en-US"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="22B0F37B" wp14:editId="797977D8">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="77EF70BC" wp14:editId="37C4C5F2">
                   <wp:extent cx="3607594" cy="2886075"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="4" name="Picture 4"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId32"/>
+                          <a:blip r:embed="rId20"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3614323" cy="2891458"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60D7373B" w14:textId="77777777" w:rsidR="00F64589" w:rsidRDefault="00F64589" w:rsidP="00AA7618">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w14:paraId="662017FC" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78450891" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:lang w:val="en-US"/>
-              </w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43F78238" wp14:editId="094B75CA">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="12EAB340" wp14:editId="50EB6C06">
                   <wp:extent cx="3583781" cy="2867025"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="5" name="Picture 5"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId33"/>
+                          <a:blip r:embed="rId21"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3585609" cy="2868488"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24BED275" w14:textId="77777777" w:rsidR="00F64589" w:rsidRDefault="00F64589" w:rsidP="00AA7618">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w14:paraId="0B66A3B5" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BA30222" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2EF278E3" wp14:editId="27146047">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="729C10D9" wp14:editId="683F3989">
                   <wp:extent cx="3559175" cy="2847340"/>
                   <wp:effectExtent l="0" t="0" r="3175" b="0"/>
                   <wp:docPr id="6" name="Picture 6"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId34"/>
+                          <a:blip r:embed="rId22"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3559878" cy="2847902"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DB42734" w14:textId="77777777" w:rsidR="002707CB" w:rsidRDefault="002707CB" w:rsidP="00AA7618">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w14:paraId="3795D913" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AB57829" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6ECF7098" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="271F5DCC" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="795E2835" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:pPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C3975F0" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Screen shot</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3FEF9977" w14:textId="77777777" w:rsidR="00F64589" w:rsidRDefault="00F64589" w:rsidP="00F64589">
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="25FDD9E1" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65DF52D4" w14:textId="300EB9EB" w:rsidR="00F64589" w:rsidRDefault="00F64589" w:rsidP="00F64589">
-      <w:pPr>
+    <w:p w14:paraId="169C495C" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FFF3D38" w14:textId="0F1D3928" w:rsidR="00B25250" w:rsidRDefault="00B25250">
-[...10 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="04B6FFE1" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F2679F6" w14:textId="77777777" w:rsidR="002707CB" w:rsidRDefault="002707CB" w:rsidP="00F64589">
-      <w:pPr>
+    <w:p w14:paraId="7B8309B7" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9294" w:type="dxa"/>
         <w:tblInd w:w="-162" w:type="dxa"/>
         <w:tblBorders>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3482"/>
         <w:gridCol w:w="5812"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F64589" w:rsidRPr="00F030EE" w14:paraId="7503DB15" w14:textId="77777777" w:rsidTr="00A87F1C">
+      <w:tr w:rsidR="003325CE" w:rsidRPr="003325CE" w14:paraId="0A48441E" w14:textId="77777777" w:rsidTr="00D02BD8">
         <w:trPr>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9294" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43797EBC" w14:textId="089ADE35" w:rsidR="00F030EE" w:rsidRPr="00B25250" w:rsidRDefault="003D0DF7" w:rsidP="00296DA1">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6D18AD69" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">2.4.4 </w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2.4.4 Checking Payment Status</w:t>
             </w:r>
-            <w:r w:rsidR="00B07798" w:rsidRPr="00B25250">
-              <w:rPr>
+          </w:p>
+          <w:p w14:paraId="66C17FC4" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:iCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...14 lines deleted...]
-              <w:rPr>
                 <w:bCs/>
-                <w:iCs w:val="0"/>
+                <w:snapToGrid w:val="0"/>
                 <w:color w:val="0070C0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>{name of the e-banking solution}</w:t>
             </w:r>
-            <w:r w:rsidRPr="00376255">
-[...1 lines deleted...]
-                <w:snapToGrid/>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pages to check payment status</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00F030EE" w:rsidRPr="00603061">
-[...27 lines deleted...]
-              </w:numPr>
+          </w:p>
+          <w:p w14:paraId="284F6E54" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1080"/>
-              <w:rPr>
-                <w:lang w:val="en-US" w:eastAsia="en-MY"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F64589" w14:paraId="4B46F467" w14:textId="77777777" w:rsidTr="00A87F1C">
+      <w:tr w:rsidR="003325CE" w:rsidRPr="003325CE" w14:paraId="47B3E090" w14:textId="77777777" w:rsidTr="00D02BD8">
         <w:trPr>
           <w:trHeight w:val="4115"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3482" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2FF8AE3D" w14:textId="77777777" w:rsidR="00F64589" w:rsidRPr="00296DA1" w:rsidRDefault="00F64589" w:rsidP="00AA7618">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1169DDD6" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Page to check payment status.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72412C81" w14:textId="79E965DA" w:rsidR="00F64589" w:rsidRPr="00296DA1" w:rsidRDefault="00F64589" w:rsidP="00AA7618">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2570114B" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-              <w:t xml:space="preserve">User can check payment status by </w:t>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>User can check payment status by Supplier.</w:t>
             </w:r>
-            <w:r w:rsidR="00EC08C5">
-              <w:rPr>
+          </w:p>
+          <w:p w14:paraId="575426B6" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="525E045C" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BDA1B01" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="794AF08B" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4AFAF603" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18BCB220" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A0A31B8" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14222D3F" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E2E95B6" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C32606D" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-              <w:t>.</w:t>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Payment status query by data range.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4955429B" w14:textId="77777777" w:rsidR="00F64589" w:rsidRDefault="00F64589" w:rsidP="00AA7618"/>
-[...10 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="13AA1270" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E92082F" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-              <w:t>a</w:t>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Format of Bank Statement MT940 statements (daily basis) are also available. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00296DA1">
-[...66 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="0070C0"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
-                <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">{Please amend this </w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>{Please amend this section based on the kind of reports provided by the bank}</w:t>
             </w:r>
-            <w:r w:rsidR="00F82DAB" w:rsidRPr="00296DA1">
-[...30 lines deleted...]
-              <w:rPr>
+          </w:p>
+          <w:p w14:paraId="4350E770" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3DE0BF12" w14:textId="77777777" w:rsidR="00F64589" w:rsidRDefault="00F64589" w:rsidP="00AA7618">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w14:paraId="11CB90FA" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:lang w:val="en-US"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="53BE4607" wp14:editId="45916A43">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5C8F1B67" wp14:editId="791B2810">
                   <wp:extent cx="3482975" cy="2786380"/>
                   <wp:effectExtent l="0" t="0" r="3175" b="0"/>
                   <wp:docPr id="7" name="Picture 7"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId35"/>
+                          <a:blip r:embed="rId23"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3483670" cy="2786936"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="720EE902" w14:textId="77777777" w:rsidR="00F64589" w:rsidRDefault="00F64589" w:rsidP="00AA7618">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w14:paraId="49857FC4" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21835DD8" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:lang w:val="en-US"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="76A65F82" wp14:editId="67AAEFE4">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21DCF25D" wp14:editId="344A99B3">
                   <wp:extent cx="3502025" cy="2801620"/>
                   <wp:effectExtent l="0" t="0" r="3175" b="0"/>
                   <wp:docPr id="9" name="Picture 9"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId36"/>
+                          <a:blip r:embed="rId24"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3502811" cy="2802249"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7C1AEF20" w14:textId="77777777" w:rsidR="00F64589" w:rsidRDefault="00F64589" w:rsidP="00F64589">
-      <w:pPr>
+    <w:p w14:paraId="5ABADDE3" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="524D652C" w14:textId="7D5C7856" w:rsidR="00EB2C9C" w:rsidRDefault="00A41467" w:rsidP="00296DA1">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4DDF24AE" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="23" w:name="_Toc450909457"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9332" w:type="dxa"/>
         <w:tblInd w:w="-162" w:type="dxa"/>
         <w:tblBorders>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3482"/>
         <w:gridCol w:w="5850"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB2C9C" w:rsidRPr="00F030EE" w14:paraId="660D1BDB" w14:textId="77777777" w:rsidTr="00A87F1C">
+      <w:tr w:rsidR="003325CE" w:rsidRPr="003325CE" w14:paraId="7FA084F0" w14:textId="77777777" w:rsidTr="00D02BD8">
         <w:trPr>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9332" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="179FBC72" w14:textId="2E729B28" w:rsidR="00EB2C9C" w:rsidRPr="00A077E3" w:rsidRDefault="00EB2C9C" w:rsidP="00296DA1">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="048F118A" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2.4.5 Data storage for future reference</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2C9C" w14:paraId="7FD40AF2" w14:textId="77777777" w:rsidTr="00A87F1C">
+      <w:tr w:rsidR="003325CE" w:rsidRPr="003325CE" w14:paraId="5C94B7A8" w14:textId="77777777" w:rsidTr="00D02BD8">
         <w:trPr>
           <w:trHeight w:val="4115"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3482" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="341A3C13" w14:textId="77777777" w:rsidR="00A077E3" w:rsidRDefault="00A077E3" w:rsidP="006D3EB4">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4C18F907" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75165589" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-              <w:t>UNDP finalized UFF file</w:t>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>UNDP finalized UFF files are protected and stored on a secured folder</w:t>
             </w:r>
-            <w:r w:rsidR="003F7084">
-              <w:rPr>
+          </w:p>
+          <w:p w14:paraId="74DC5A5C" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44836359" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-              <w:t xml:space="preserve">protected </w:t>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Payment file approved on the bank’s platform is protected and stored on the same secured folder.</w:t>
             </w:r>
-            <w:r w:rsidR="00BE33DD">
-[...79 lines deleted...]
-              <w:rPr>
+          </w:p>
+          <w:p w14:paraId="7F8724C5" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E9A98CB" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BE48E13" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A2B18C9" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6AC69432" w14:textId="61B50B69" w:rsidR="00EB2C9C" w:rsidRDefault="00EB2C9C" w:rsidP="006D3EB4">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w14:paraId="4262C577" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="623E3607" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:pPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07AB958B" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+            <w:pPr>
+              <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003325CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Screen shot</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="75F3267A" w14:textId="0C18133B" w:rsidR="00EB2C9C" w:rsidRDefault="00EB2C9C" w:rsidP="00EB2C9C">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="505690C8" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="688CB25D" w14:textId="6A2176EA" w:rsidR="00EC4363" w:rsidRDefault="00E31F66" w:rsidP="00EC4363">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="23FD1FF3" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450" w:hanging="414"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B40E709" w14:textId="45EA2FC8" w:rsidR="009F68EA" w:rsidRPr="00AA1C68" w:rsidRDefault="00EC4363" w:rsidP="00296DA1">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="40BF7835" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450" w:hanging="414"/>
-        <w:rPr>
-[...14 lines deleted...]
-        <w:t>Segregation of tasks and control</w:t>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>3. Segregation of tasks and control</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w14:paraId="43EC22D4" w14:textId="77777777" w:rsidR="00B04EF8" w:rsidRPr="001B6BDD" w:rsidRDefault="00B04EF8" w:rsidP="00B04EF8">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+    <w:p w14:paraId="0C73554F" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="550101B2" w14:textId="09F54BEB" w:rsidR="00237FD2" w:rsidRPr="00296DA1" w:rsidRDefault="00237FD2" w:rsidP="00237FD2">
-[...10 lines deleted...]
-          <w:sz w:val="20"/>
+    <w:p w14:paraId="3F9C7930" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
-        </w:rPr>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> not be tampered with.</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The following control is put in place to ensure that  payment instructions generated by Quantum in the UFF file is not be tampered with.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22AAEBF9" w14:textId="7B665F83" w:rsidR="00237FD2" w:rsidRDefault="00237FD2" w:rsidP="00237FD2">
-[...1 lines deleted...]
-        <w:spacing w:after="200"/>
+    <w:p w14:paraId="70E1F6D5" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> at two levels with segregation of tasks</w:t>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The UFF file is controlled at two levels with segregation of tasks</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="216B1882" w14:textId="77777777" w:rsidR="00A077E3" w:rsidRPr="00296DA1" w:rsidRDefault="00A077E3" w:rsidP="00237FD2">
-[...1 lines deleted...]
-        <w:spacing w:after="200"/>
+    <w:p w14:paraId="27C745C3" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="en-MY"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="274B27CE" w14:textId="276FB407" w:rsidR="00ED6E6C" w:rsidRPr="00296DA1" w:rsidRDefault="00FF3B7A" w:rsidP="00296DA1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="22CC1166" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:tabs>
-[...6 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc450909458"/>
-      <w:r w:rsidRPr="00296DA1">
-[...13 lines deleted...]
-        <w:t>asks</w:t>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Segregation of Tasks</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w14:paraId="3D048019" w14:textId="77777777" w:rsidR="00313663" w:rsidRPr="00296DA1" w:rsidRDefault="00313663" w:rsidP="00296DA1">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="09C43B71" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0942DC09" w14:textId="226E2341" w:rsidR="00ED6E6C" w:rsidRPr="00296DA1" w:rsidRDefault="00237FD2" w:rsidP="00A077E3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4829192B" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...70 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Finance Assistant/Associate/GSSC downloading the file from Quantum will be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>{Specify the designated person performing this function</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>}</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This staff must be different from the staff that will upload the file on the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>{name of the e-banking solution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="20"/>
-[...45 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>}</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BB76C85" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Finance Assistant/Associate/GSSC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(where access to bank’s online portal is provided to GSSC) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uploading the file will be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>{Specify the designated person performing this function</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>}</w:t>
       </w:r>
-      <w:r w:rsidR="00A81746" w:rsidRPr="00296DA1">
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This staff must not be the same person releasing/approving the payment on the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>{name of the e-banking solution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>}</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="650002B5" w14:textId="764B46E2" w:rsidR="00237FD2" w:rsidRPr="00296DA1" w:rsidRDefault="00237FD2" w:rsidP="00A077E3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="76CB2BB7" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...87 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The approving officer(s) will be OM/DRR/RR </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>{Specify the designated person performing this function</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>}</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>This staff should be the signer on bank account, a disbursement officer but not be the one performing bank reconciliation, nor creating AP vouchers or deposits; and where only one bank account signatory is authorized by the Treasurer, the signatory cannot also be a Supplier approver.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B58FFFE" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>The staff performing Bank Account reconciliation should be different from staff downloading the file from Quantum and from staff uploading the file onto the bank platform.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50619E7F" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc450909459"/>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Control Points</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="4C0A4547" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41109826" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Finance </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Assistant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>/Associate- checks integrity of data uploaded in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>{</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="20"/>
-[...77 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>name of the e-banking solution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>}</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>by comparing the final payment file with approved UFF file with more detail sampling, number of transactions and absolute amount.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34A9BE1A" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>approving</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> officer(s) before releasing the payment ensure that the final payment file in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>{</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>name of the e-banking solution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>}</w:t>
       </w:r>
-      <w:r w:rsidR="008C536D" w:rsidRPr="00296DA1">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>matches with the UFF file finalized in Quantum, number of transactions and absolute amount.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A1573B7" w14:textId="40EB36E0" w:rsidR="006A0B80" w:rsidRDefault="00A81746" w:rsidP="00563125">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6EEEAC2E" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...134 lines deleted...]
-        <w:t xml:space="preserve"> approver.</w:t>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bank </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>reconciliation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> done by GSSC B2B Team with payment details based on the daily bank statement provided by the Bank.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003325CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C74D7DC" w14:textId="39B17906" w:rsidR="00A14189" w:rsidRPr="006A0B80" w:rsidRDefault="00A14189" w:rsidP="00563125">
-[...7 lines deleted...]
-        <w:ind w:left="1170"/>
+    <w:p w14:paraId="55505E84" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...76 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="7994FA4C" w14:textId="672B4F3A" w:rsidR="00237FD2" w:rsidRPr="00296DA1" w:rsidRDefault="00ED6E6C" w:rsidP="00A077E3">
-[...25 lines deleted...]
-      <w:bookmarkEnd w:id="25"/>
+    <w:p w14:paraId="0746C6E6" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B8A1BC3" w14:textId="77777777" w:rsidR="00313663" w:rsidRPr="00296DA1" w:rsidRDefault="00313663" w:rsidP="00296DA1">
-[...7 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="414909F8" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="003325CE" w:rsidRDefault="003325CE" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63531FB5" w14:textId="667E30E7" w:rsidR="00237FD2" w:rsidRPr="00296DA1" w:rsidRDefault="00237FD2" w:rsidP="00A077E3">
-[...453 lines deleted...]
-    <w:sectPr w:rsidR="00F97961" w:rsidRPr="00F93299" w:rsidSect="006160A1">
+    <w:p w14:paraId="235412AD" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="003325CE">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1196" w:bottom="1800" w:left="1800" w:header="0" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FEC6B2A" w14:textId="77777777" w:rsidR="00A67B77" w:rsidRDefault="00A67B77">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="234F6BA6" w14:textId="77777777" w:rsidR="00263809" w:rsidRDefault="00263809" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1ED922EE" w14:textId="77777777" w:rsidR="00A67B77" w:rsidRDefault="00A67B77">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="3CAF6C4F" w14:textId="77777777" w:rsidR="00263809" w:rsidRDefault="00263809" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...28 lines deleted...]
-    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...5 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="7986FB6C" w14:textId="2E98925F" w:rsidR="00C353EF" w:rsidRDefault="00C353EF" w:rsidP="00EA7806">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2DE9675D" w14:textId="77777777" w:rsidR="003325CE" w:rsidRDefault="003325CE" w:rsidP="00EA7806">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve"> Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="004A3EB1">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="004A3EB1">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>13</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5392785E" w14:textId="77777777" w:rsidR="00A67B77" w:rsidRDefault="00A67B77">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="66A8A886" w14:textId="77777777" w:rsidR="00263809" w:rsidRDefault="00263809" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FC81BA5" w14:textId="77777777" w:rsidR="00A67B77" w:rsidRDefault="00A67B77">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="53D5D056" w14:textId="77777777" w:rsidR="00263809" w:rsidRDefault="00263809" w:rsidP="003325CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5859" w:type="pct"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3241"/>
       <w:gridCol w:w="3418"/>
       <w:gridCol w:w="1708"/>
       <w:gridCol w:w="568"/>
       <w:gridCol w:w="1506"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00C353EF" w:rsidRPr="00E878CD" w14:paraId="54936FD4" w14:textId="77777777" w:rsidTr="00296DA1">
+    <w:tr w:rsidR="003325CE" w:rsidRPr="00E878CD" w14:paraId="2E333EA7" w14:textId="77777777" w:rsidTr="00296DA1">
       <w:trPr>
         <w:gridAfter w:val="1"/>
         <w:wAfter w:w="721" w:type="pct"/>
         <w:trHeight w:val="240"/>
         <w:tblHeader/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4279" w:type="pct"/>
           <w:gridSpan w:val="4"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="568F5A98" w14:textId="77777777" w:rsidR="00C353EF" w:rsidRPr="00E878CD" w:rsidRDefault="00C353EF" w:rsidP="00D60FD9">
+        <w:p w14:paraId="4FB35791" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="00E878CD" w:rsidRDefault="003325CE" w:rsidP="00D60FD9">
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
             <w:spacing w:before="500"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:t>Business Process</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00313663" w14:paraId="2EA2ACAB" w14:textId="77777777" w:rsidTr="00313663">
+    <w:tr w:rsidR="003325CE" w14:paraId="7124DD6D" w14:textId="77777777" w:rsidTr="00313663">
       <w:trPr>
         <w:trHeight w:val="240"/>
         <w:tblHeader/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5000" w:type="pct"/>
           <w:gridSpan w:val="5"/>
           <w:tcBorders>
             <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="37360676" w14:textId="73F198FB" w:rsidR="00C353EF" w:rsidRDefault="00C353EF">
+        <w:p w14:paraId="7EF7527F" w14:textId="77777777" w:rsidR="003325CE" w:rsidRDefault="003325CE">
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
             <w:spacing w:before="60" w:after="60"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
-            <w:t xml:space="preserve">Area:                       </w:t>
-[...6 lines deleted...]
-            <w:t>BMS/OFM Treasury</w:t>
+            <w:t>Area:                       BMS/OFM Treasury</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00313663" w14:paraId="29565B3A" w14:textId="77777777" w:rsidTr="00296DA1">
+    <w:tr w:rsidR="003325CE" w14:paraId="358B73E1" w14:textId="77777777" w:rsidTr="00296DA1">
       <w:trPr>
         <w:trHeight w:val="240"/>
         <w:tblHeader/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1552" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="31C6E0C2" w14:textId="77777777" w:rsidR="00C353EF" w:rsidRDefault="00C353EF" w:rsidP="00B672BD">
+        <w:p w14:paraId="2E4F9237" w14:textId="77777777" w:rsidR="003325CE" w:rsidRDefault="003325CE" w:rsidP="00B672BD">
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
             <w:spacing w:before="60" w:after="60"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>BP Reference No:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1637" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="35A934A4" w14:textId="621201AA" w:rsidR="00C353EF" w:rsidRDefault="00313663" w:rsidP="00F53D00">
+        <w:p w14:paraId="3DA905F2" w14:textId="77777777" w:rsidR="003325CE" w:rsidRDefault="003325CE" w:rsidP="00F53D00">
           <w:pPr>
             <w:spacing w:after="0"/>
-            <w:rPr>
-[...1 lines deleted...]
-            </w:rPr>
           </w:pPr>
           <w:r>
-            <w:rPr>
-[...14 lines deleted...]
-            <w:t xml:space="preserve">for </w:t>
+            <w:t xml:space="preserve">SOP Template for </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="375539F7" w14:textId="431BC3F2" w:rsidR="00C353EF" w:rsidRPr="00783700" w:rsidRDefault="00433713" w:rsidP="00F53D00">
+        <w:p w14:paraId="1855F713" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="00783700" w:rsidRDefault="003325CE" w:rsidP="00F53D00">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
-            <w:rPr>
-[...14 lines deleted...]
-            <w:t>/Online Banking</w:t>
+            <w:t>Web e-banking/Online Banking</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="818" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="5B9D9005" w14:textId="77777777" w:rsidR="00C353EF" w:rsidRDefault="00C353EF" w:rsidP="00B672BD">
+        <w:p w14:paraId="34F4456E" w14:textId="77777777" w:rsidR="003325CE" w:rsidRDefault="003325CE" w:rsidP="00B672BD">
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="823"/>
             </w:tabs>
             <w:spacing w:before="60" w:after="60"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Version No.:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="992" w:type="pct"/>
           <w:gridSpan w:val="2"/>
           <w:tcBorders>
             <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="46AB011C" w14:textId="56CC8439" w:rsidR="00C353EF" w:rsidRDefault="00B41B06" w:rsidP="00296DA1">
+        <w:p w14:paraId="1A186946" w14:textId="7C6ED78A" w:rsidR="003325CE" w:rsidRDefault="003325CE" w:rsidP="00296DA1">
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
             <w:spacing w:before="60" w:after="60"/>
             <w:ind w:right="-104"/>
           </w:pPr>
           <w:r>
-            <w:t>4</w:t>
-[...20 lines deleted...]
-            <w:t>)</w:t>
+            <w:t>4   (December 2022)</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="70F6818E" w14:textId="7D6E4D65" w:rsidR="00C353EF" w:rsidRDefault="00C353EF">
+  <w:p w14:paraId="41E94339" w14:textId="77777777" w:rsidR="003325CE" w:rsidRDefault="003325CE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1808"/>
       <w:gridCol w:w="677"/>
       <w:gridCol w:w="1892"/>
       <w:gridCol w:w="2058"/>
       <w:gridCol w:w="2475"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00C353EF" w14:paraId="784B452B" w14:textId="77777777" w:rsidTr="009D6001">
+    <w:tr w:rsidR="003325CE" w14:paraId="5C90851F" w14:textId="77777777" w:rsidTr="009D6001">
       <w:trPr>
         <w:trHeight w:val="240"/>
         <w:tblHeader/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1014" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="1F49B3E4" w14:textId="77777777" w:rsidR="00C353EF" w:rsidRPr="006D7181" w:rsidRDefault="00C353EF" w:rsidP="009D6001">
+        <w:p w14:paraId="225F02AE" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="006D7181" w:rsidRDefault="003325CE" w:rsidP="009D6001">
           <w:pPr>
             <w:pStyle w:val="Header"/>
-            <w:rPr>
-[...1 lines deleted...]
-            </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3986" w:type="pct"/>
           <w:gridSpan w:val="4"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="6986ED52" w14:textId="77777777" w:rsidR="00C353EF" w:rsidRPr="00E878CD" w:rsidRDefault="00C353EF" w:rsidP="00D60FD9">
+        <w:p w14:paraId="31F69A77" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="00E878CD" w:rsidRDefault="003325CE" w:rsidP="00D60FD9">
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
             <w:spacing w:before="500"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:t>Business Process</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00C353EF" w14:paraId="51242BD2" w14:textId="77777777" w:rsidTr="009D6001">
+    <w:tr w:rsidR="003325CE" w14:paraId="242304CB" w14:textId="77777777" w:rsidTr="009D6001">
       <w:trPr>
         <w:trHeight w:val="240"/>
         <w:tblHeader/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5000" w:type="pct"/>
           <w:gridSpan w:val="5"/>
           <w:tcBorders>
             <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="7AA96F6A" w14:textId="77777777" w:rsidR="00C353EF" w:rsidRDefault="00C353EF" w:rsidP="00D60FD9">
+        <w:p w14:paraId="2F4FD173" w14:textId="77777777" w:rsidR="003325CE" w:rsidRDefault="003325CE" w:rsidP="00D60FD9">
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
             <w:spacing w:before="60" w:after="60"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Area:                       OFRM Administrative Services Management</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00C353EF" w14:paraId="597A81FF" w14:textId="77777777" w:rsidTr="00930C57">
+    <w:tr w:rsidR="003325CE" w14:paraId="7D37D158" w14:textId="77777777" w:rsidTr="00930C57">
       <w:trPr>
         <w:trHeight w:val="240"/>
         <w:tblHeader/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1394" w:type="pct"/>
           <w:gridSpan w:val="2"/>
           <w:tcBorders>
             <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="73B1E9EF" w14:textId="77777777" w:rsidR="00C353EF" w:rsidRDefault="00C353EF" w:rsidP="009D6001">
+        <w:p w14:paraId="6E7B9551" w14:textId="77777777" w:rsidR="003325CE" w:rsidRDefault="003325CE" w:rsidP="009D6001">
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
             <w:spacing w:before="60" w:after="60"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>BP Reference No:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1062" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="0B685D14" w14:textId="3F8843A9" w:rsidR="00C353EF" w:rsidRPr="00783700" w:rsidRDefault="00C353EF" w:rsidP="00D60FD9">
+        <w:p w14:paraId="161C3FC3" w14:textId="77777777" w:rsidR="003325CE" w:rsidRPr="00783700" w:rsidRDefault="003325CE" w:rsidP="00D60FD9">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
-            <w:rPr>
-[...8 lines deleted...]
-            <w:t>- PAYMENT</w:t>
+            <w:t>BP001 - PAYMENT</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1155" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="3DC7876E" w14:textId="77777777" w:rsidR="00C353EF" w:rsidRDefault="00C353EF" w:rsidP="009D6001">
+        <w:p w14:paraId="54C6CEB7" w14:textId="77777777" w:rsidR="003325CE" w:rsidRDefault="003325CE" w:rsidP="009D6001">
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="823"/>
             </w:tabs>
             <w:spacing w:before="60" w:after="60"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Version No.:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1389" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="2AA36586" w14:textId="77777777" w:rsidR="00C353EF" w:rsidRDefault="00C353EF" w:rsidP="00C72784">
+        <w:p w14:paraId="69F52921" w14:textId="77777777" w:rsidR="003325CE" w:rsidRDefault="003325CE" w:rsidP="00C72784">
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
             <w:spacing w:before="60" w:after="60"/>
           </w:pPr>
           <w:r>
             <w:t>1</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="4BD9F5F1" w14:textId="77777777" w:rsidR="00C353EF" w:rsidRDefault="00C353EF">
+  <w:p w14:paraId="61670E8F" w14:textId="77777777" w:rsidR="003325CE" w:rsidRDefault="003325CE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7E"/>
-[...17 lines deleted...]
-    <w:nsid w:val="084D2DB6"/>
+    <w:nsid w:val="0FF557A7"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="C526D25C"/>
+    <w:tmpl w:val="D83AC9F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="480" w:hanging="480"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="480" w:hanging="480"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
-      <w:start w:val="3"/>
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -12538,2306 +11228,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...2254 lines deleted...]
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EB22658"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="591E3854"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1500" w:hanging="1140"/>
       </w:pPr>
       <w:rPr>
@@ -14923,140 +11358,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65B35824"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4DE4A9DC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15125,194 +11471,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...142 lines deleted...]
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73095EE4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3D30CD5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15417,1667 +11620,301 @@
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...115 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="2089837168">
+  <w:num w:numId="1" w16cid:durableId="1903054915">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="161511767">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="2" w16cid:durableId="511184259">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1903054915">
-[...119 lines deleted...]
-  <w:num w:numId="17" w16cid:durableId="2000189662">
+  <w:num w:numId="3" w16cid:durableId="1186334024">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="789250733">
-[...2 lines deleted...]
-  <w:num w:numId="19" w16cid:durableId="987441332">
+  <w:num w:numId="4" w16cid:durableId="1163546535">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1186334024">
-[...80 lines deleted...]
-  <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:embedSystemFonts/>
-[...3 lines deleted...]
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
-[...3 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00B57EF8"/>
-[...1041 lines deleted...]
-    <w:rsid w:val="00FF774D"/>
+    <w:rsidRoot w:val="003325CE"/>
+    <w:rsid w:val="00263809"/>
+    <w:rsid w:val="003325CE"/>
+    <w:rsid w:val="003D5954"/>
+    <w:rsid w:val="006642E1"/>
+    <w:rsid w:val="00905680"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00CF35B9"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7891EF60"/>
-  <w15:docId w15:val="{8547AA15-7857-498C-99F9-5E9030CFEB05}"/>
+  <w14:docId w14:val="019CDEB6"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{3490AD8C-D3A2-456D-9970-29973E33F69B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-[...4 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="No List" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -17259,3054 +12096,966 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008F44AF"/>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="008F44AF"/>
+    <w:rsid w:val="003325CE"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="60"/>
-      <w:jc w:val="both"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="007D48EB"/>
+    <w:rsid w:val="003325CE"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="ListNumber3"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
-    <w:autoRedefine/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C338C9"/>
+    <w:rsid w:val="003325CE"/>
     <w:pPr>
-      <w:numPr>
-[...5 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Calibri"/>
-[...4 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-MY"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="003325CE"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="both"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:snapToGrid w:val="0"/>
-[...1 lines deleted...]
-      <w:u w:val="single"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="003325CE"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:snapToGrid w:val="0"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="003325CE"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:snapToGrid w:val="0"/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="003325CE"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:snapToGrid w:val="0"/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="003325CE"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:snapToGrid w:val="0"/>
-      <w:sz w:val="20"/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="003325CE"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-[...9 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003325CE"/>
     <w:rPr>
-      <w:snapToGrid w:val="0"/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...9 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003325CE"/>
     <w:rPr>
-      <w:lang w:eastAsia="x-none"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
-[...2 lines deleted...]
-    <w:link w:val="FootnoteTextChar"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003325CE"/>
     <w:rPr>
-      <w:snapToGrid w:val="0"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
-[...4 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003325CE"/>
     <w:rPr>
-      <w:snapToGrid w:val="0"/>
-      <w:lang w:val="nl-NL"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
-[...11 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003325CE"/>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-      <w:lang w:val="nl-NL"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003325CE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText3">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003325CE"/>
     <w:rPr>
-      <w:sz w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003325CE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003325CE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00C54FA0"/>
+    <w:rsid w:val="003325CE"/>
     <w:pPr>
-      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="003325CE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="003325CE"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="003325CE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="003325CE"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
-[...13 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="003325CE"/>
     <w:rPr>
-      <w:b/>
-[...262 lines deleted...]
-      <w:b/>
+      <w:i/>
       <w:iCs/>
-      <w:snapToGrid w:val="0"/>
-[...33 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="009F2799"/>
+    <w:rsid w:val="003325CE"/>
     <w:pPr>
       <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightShading-Accent3">
-[...3 lines deleted...]
-    <w:rsid w:val="006160A1"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="003325CE"/>
     <w:rPr>
-      <w:color w:val="76923C"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
-    <w:tblPr>
-[...82 lines deleted...]
-    </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent1">
-[...342 lines deleted...]
-    <w:rsid w:val="00AE3C2B"/>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="003325CE"/>
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-      <w:adjustRightInd w:val="0"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ms-rtefontsize-21">
-    <w:name w:val="ms-rtefontsize-21"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00754519"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="003325CE"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="srch-url2">
-    <w:name w:val="srch-url2"/>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00DF5AA1"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="003325CE"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListNumber3">
-    <w:name w:val="List Number 3"/>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00733C38"/>
+    <w:rsid w:val="003325CE"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:contextualSpacing/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003325CE"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E33309"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="003325CE"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003325CE"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003325CE"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003325CE"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="003325CE"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003325CE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...753 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10731" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10686" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/sanjeeb.bhattarai/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/104L993D/Establishment%20and%20Use%20of%20Electronic%20Banking%20Systems" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/Microsoft_Visio_2003-2010_Drawing.vsd"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10731" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10686" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/establishment-and-use-electronic-banking-systems" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/Microsoft_Visio_2003-2010_Drawing.vsd"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...639 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>15</Pages>
-[...1 lines deleted...]
-  <Characters>10370</Characters>
+  <Pages>14</Pages>
+  <Words>1772</Words>
+  <Characters>10105</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>86</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>84</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>Microsoft</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12034</CharactersWithSpaces>
+  <CharactersWithSpaces>11854</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...146 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>User Requirement Specification</dc:title>
-  <dc:creator>Philip Ball</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...30 lines deleted...]
-</file>