--- v0 (2025-10-22)
+++ v1 (2026-04-10)
@@ -1,254 +1,342 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="3B7CC0B5" w14:textId="77777777" w:rsidR="00B51B7C" w:rsidRPr="006B0E56" w:rsidRDefault="00E0453F">
       <w:pPr>
         <w:spacing w:after="119" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk224058940"/>
       <w:r w:rsidRPr="006B0E56">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Executive Board Papers  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74511318" w14:textId="5AB57447" w:rsidR="00B51B7C" w:rsidRPr="006B0E56" w:rsidRDefault="00E0453F">
+    <w:p w14:paraId="74511318" w14:textId="0A55DE2F" w:rsidR="00B51B7C" w:rsidRPr="006B0E56" w:rsidRDefault="00E0453F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="33"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B0E56">
+      <w:r w:rsidRPr="7D98B52C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="009C1E73" w:rsidRPr="006B0E56">
-[...21 lines deleted...]
-        <w:t xml:space="preserve">Office of Financial Management (OFM), prepares three main papers for the Executive Board: </w:t>
+      <w:r w:rsidR="009C1E73" w:rsidRPr="7D98B52C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bureau for Management Services (BMS), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7D98B52C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Office of Financial</w:t>
+      </w:r>
+      <w:r w:rsidR="66DF579B" w:rsidRPr="7D98B52C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007F2957">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and Resource </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7D98B52C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Management (OF</w:t>
+      </w:r>
+      <w:r w:rsidR="007F2957">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7D98B52C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">M), prepares </w:t>
+      </w:r>
+      <w:r w:rsidR="005C2E41">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>four</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7D98B52C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> main papers for the Executive Board: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59AB1855" w14:textId="75D45916" w:rsidR="000C4627" w:rsidRDefault="00E0453F" w:rsidP="00E0453F">
+    <w:p w14:paraId="59AB1855" w14:textId="449F261A" w:rsidR="000C4627" w:rsidRDefault="00E0453F" w:rsidP="00E0453F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B0E56">
+      <w:r w:rsidRPr="16059728">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Statistical Annex to the Annual Report of the Administrator</w:t>
       </w:r>
+      <w:r w:rsidR="4F8F27F7" w:rsidRPr="16059728">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ARA)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="719CCC05" w14:textId="6E6AA3F7" w:rsidR="00B51B7C" w:rsidRPr="006B0E56" w:rsidRDefault="00F31332" w:rsidP="00E0453F">
+    <w:p w14:paraId="719CCC05" w14:textId="471CEDD1" w:rsidR="00B51B7C" w:rsidRPr="006B0E56" w:rsidRDefault="00F31332" w:rsidP="16059728">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="16059728">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Structured Funding </w:t>
       </w:r>
-      <w:r w:rsidR="00E71526">
+      <w:r w:rsidR="00E71526" w:rsidRPr="16059728">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Dialogue</w:t>
       </w:r>
-      <w:r w:rsidR="00D6527A" w:rsidRPr="00D6527A">
+      <w:r w:rsidR="00D6527A" w:rsidRPr="16059728">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D6527A">
-[...3 lines deleted...]
-        <w:t>in collaboration with BERA</w:t>
+      <w:r w:rsidR="02649D32" w:rsidRPr="16059728">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(SFD) </w:t>
+      </w:r>
+      <w:r w:rsidR="00D6527A" w:rsidRPr="16059728">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in collaboration with </w:t>
+      </w:r>
+      <w:r w:rsidR="37D150C5" w:rsidRPr="16059728">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Bureau for External Relations and Advocacy (</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6527A" w:rsidRPr="16059728">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>BERA</w:t>
+      </w:r>
+      <w:r w:rsidR="1DDA4CA2" w:rsidRPr="16059728">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DE910E5" w14:textId="6F0A5529" w:rsidR="00B51B7C" w:rsidRDefault="003879F4" w:rsidP="00E0453F">
+    <w:p w14:paraId="4DE910E5" w14:textId="114E0375" w:rsidR="00B51B7C" w:rsidRDefault="003879F4" w:rsidP="00E0453F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="16059728">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Detailed a</w:t>
       </w:r>
-      <w:r w:rsidR="000925BB" w:rsidRPr="006B0E56">
-[...5 lines deleted...]
-      <w:r w:rsidR="005D3132">
+      <w:r w:rsidR="000925BB" w:rsidRPr="16059728">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>nnual review of the financial situation</w:t>
+      </w:r>
+      <w:r w:rsidR="2B06D914" w:rsidRPr="16059728">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ARFS)</w:t>
+      </w:r>
+      <w:r w:rsidR="000925BB" w:rsidRPr="16059728">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="005D3132" w:rsidRPr="16059728">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>appendixes</w:t>
       </w:r>
-      <w:r w:rsidR="00057945">
+      <w:r w:rsidR="00057945" w:rsidRPr="16059728">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009070D6">
+      <w:r w:rsidR="009070D6" w:rsidRPr="16059728">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidR="000925BB">
+      <w:r w:rsidR="000925BB" w:rsidRPr="16059728">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009070D6">
+      <w:r w:rsidR="009070D6" w:rsidRPr="16059728">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">integrated as </w:t>
       </w:r>
-      <w:r w:rsidR="00E71526">
-[...11 lines deleted...]
-      <w:r w:rsidR="00EA7D4A">
+      <w:r w:rsidR="00E71526" w:rsidRPr="16059728">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Annex I to </w:t>
+      </w:r>
+      <w:r w:rsidR="0002459F">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>SFD</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7D4A" w:rsidRPr="16059728">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78E7627D" w14:textId="3F1EAC59" w:rsidR="00380C33" w:rsidRDefault="00380C33" w:rsidP="00E0453F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00380C33">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Update on differentiated cost-recovery rates and general management services cost-recovery waivers – integrated as Annex III to SFD</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="616B1BE3" w14:textId="77777777" w:rsidR="004A3484" w:rsidRDefault="004A3484" w:rsidP="00F96ED3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0361508D" w14:textId="2B83FA49" w:rsidR="004A3484" w:rsidRDefault="004A3484" w:rsidP="004A3484">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F96ED3">
         <w:rPr>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -482,51 +570,51 @@
       </w:r>
       <w:r w:rsidR="0021628F">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>; by country, region or territory; by expense category</w:t>
       </w:r>
       <w:r w:rsidR="00A81F70">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="00A81F70" w:rsidRPr="006B0E56">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">by trust fund, territory and country </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1145EC61" w14:textId="77777777" w:rsidR="0049655B" w:rsidRDefault="0049655B" w:rsidP="0049655B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="298FFBC1" w14:textId="3DF22955" w:rsidR="0049655B" w:rsidRPr="006B0E56" w:rsidRDefault="007E5C09" w:rsidP="00F96ED3">
+    <w:p w14:paraId="298FFBC1" w14:textId="28DFCF0D" w:rsidR="0049655B" w:rsidRPr="006B0E56" w:rsidRDefault="007E5C09" w:rsidP="00F96ED3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In collaboration with BERA, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="0049655B" w:rsidRPr="00F96ED3">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
@@ -584,57 +672,81 @@
         </w:rPr>
         <w:t xml:space="preserve">next </w:t>
       </w:r>
       <w:r w:rsidR="0049655B" w:rsidRPr="00563A59">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Strategic Plan.</w:t>
       </w:r>
       <w:r w:rsidR="00566EE3">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009C4E62">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>BMS/</w:t>
       </w:r>
       <w:r w:rsidR="00566EE3">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">OFM inputs focus on the financial situation </w:t>
+        <w:t>OF</w:t>
+      </w:r>
+      <w:r w:rsidR="008437C7">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00566EE3">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">M inputs focus on the financial situation </w:t>
       </w:r>
       <w:r w:rsidR="00566EE3" w:rsidRPr="00F96ED3">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>which is detailed in annex I and the section relating to Working with United Nations system assets where feedback is sought from relevant areas such as UNV, UNCDF.</w:t>
+        <w:t xml:space="preserve">which is detailed in </w:t>
+      </w:r>
+      <w:r w:rsidR="007A1283">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00566EE3" w:rsidRPr="00F96ED3">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>nnex I and the section relating to Working with United Nations system assets where feedback is sought from relevant areas such as UNV, UNCDF.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AE842B5" w14:textId="587F2851" w:rsidR="00DC5C56" w:rsidRDefault="00DC5C56" w:rsidP="00F96ED3">
       <w:pPr>
         <w:ind w:left="1065" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5167AC4B" w14:textId="41BC8620" w:rsidR="003E1EC8" w:rsidRPr="00057945" w:rsidRDefault="00DE2BEC" w:rsidP="00F96ED3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -709,430 +821,473 @@
       <w:r w:rsidR="00953CC7" w:rsidRPr="00953CC7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>financial position of UNDP with prior year comparatives</w:t>
       </w:r>
       <w:r w:rsidR="006969A1" w:rsidRPr="006B0E56">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>. All tables in the narrative report provide summary information based on detailed data that can be found in the statistical a</w:t>
       </w:r>
       <w:r w:rsidR="005D3132">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ppendixes</w:t>
       </w:r>
       <w:r w:rsidR="003E1EC8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3508FBD0" w14:textId="4E56E5BC" w:rsidR="003E1EC8" w:rsidRDefault="003E1EC8" w:rsidP="00F96ED3">
+    <w:p w14:paraId="3508FBD0" w14:textId="4E56E5BC" w:rsidR="003E1EC8" w:rsidRDefault="003E1EC8" w:rsidP="005573D9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:ind w:left="1440"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Statement of financial performance and financial position</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3155D379" w14:textId="77AEF37C" w:rsidR="003E1EC8" w:rsidRDefault="003E1EC8" w:rsidP="00F96ED3">
+    <w:p w14:paraId="3155D379" w14:textId="77AEF37C" w:rsidR="003E1EC8" w:rsidRDefault="003E1EC8" w:rsidP="005573D9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:ind w:left="1440"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Comparison of regular resources budget to actual for the reporting year, and for the past four years</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="683EFA26" w14:textId="76302B67" w:rsidR="003E1EC8" w:rsidRDefault="003E1EC8" w:rsidP="00F96ED3">
+    <w:p w14:paraId="683EFA26" w14:textId="76302B67" w:rsidR="003E1EC8" w:rsidRDefault="003E1EC8" w:rsidP="005573D9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:ind w:left="1440"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Integrated resources comparison between plan and actuals</w:t>
       </w:r>
       <w:r w:rsidR="004B3EB3">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> for period of four years to reporting year</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="559A353E" w14:textId="1A5BFFED" w:rsidR="004B3EB3" w:rsidRDefault="00880A38" w:rsidP="00F96ED3">
+    <w:p w14:paraId="559A353E" w14:textId="1A5BFFED" w:rsidR="004B3EB3" w:rsidRDefault="00880A38" w:rsidP="005573D9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:ind w:left="1440"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Annual top 10 donors for regular resources</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09666444" w14:textId="230C713A" w:rsidR="00880A38" w:rsidRDefault="00880A38" w:rsidP="00F96ED3">
+    <w:p w14:paraId="4B775DE2" w14:textId="1DBF225E" w:rsidR="00057945" w:rsidRPr="003E1EC8" w:rsidRDefault="00057945" w:rsidP="005573D9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>Update on general management services cost-recovery waivers</w:t>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96ED3">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Supporting information relating to the detailed annual review of the financial situation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B775DE2" w14:textId="1DBF225E" w:rsidR="00057945" w:rsidRPr="003E1EC8" w:rsidRDefault="00057945" w:rsidP="00F96ED3">
+    <w:p w14:paraId="2200C693" w14:textId="48963B14" w:rsidR="006969A1" w:rsidRPr="006B0E56" w:rsidRDefault="006969A1" w:rsidP="00F96ED3">
+      <w:pPr>
+        <w:ind w:left="705" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64F1EDA4" w14:textId="77777777" w:rsidR="00380C33" w:rsidRPr="00380C33" w:rsidRDefault="00380C33" w:rsidP="00380C33">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...7 lines deleted...]
-      </w:r>
+          <w:vanish/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="2200C693" w14:textId="48963B14" w:rsidR="006969A1" w:rsidRPr="006B0E56" w:rsidRDefault="006969A1" w:rsidP="00F96ED3">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="39FA2413" w14:textId="77777777" w:rsidR="00380C33" w:rsidRPr="00380C33" w:rsidRDefault="00380C33" w:rsidP="00380C33">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:vanish/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50FC40D1" w14:textId="2E4C3DD9" w:rsidR="009D2D96" w:rsidRPr="006B0E56" w:rsidRDefault="009D2D96" w:rsidP="00F96ED3">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="5082CCDF" w14:textId="77777777" w:rsidR="00380C33" w:rsidRPr="00380C33" w:rsidRDefault="00380C33" w:rsidP="00380C33">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:vanish/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C7B5358" w14:textId="77777777" w:rsidR="00DC5C56" w:rsidRPr="0064113B" w:rsidRDefault="00DC5C56" w:rsidP="00F96ED3">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="52ECADAE" w14:textId="77777777" w:rsidR="00380C33" w:rsidRPr="00380C33" w:rsidRDefault="00380C33" w:rsidP="00380C33">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:vanish/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C7D80DE" w14:textId="77777777" w:rsidR="00B51B7C" w:rsidRPr="006B0E56" w:rsidRDefault="00E0453F" w:rsidP="00F96ED3">
+    <w:p w14:paraId="29A8B580" w14:textId="77777777" w:rsidR="00380C33" w:rsidRPr="00380C33" w:rsidRDefault="00380C33" w:rsidP="00380C33">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41EA3175" w14:textId="507837CF" w:rsidR="00380C33" w:rsidRDefault="00380C33" w:rsidP="00380C33">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00380C33">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Update on differentiated cost-recovery rates and general management services cost-recovery waivers (Annex III) presents a joint report on the progress of the policy's implementation, including the financial impact of the harmonized differentiated rates applied and waivers granted, the resulting effective cost-recovery rates and actual cost-recovery amounts realized, and details pertaining to each waiver or discount, specifying the donor, programme name, contribution amount, cost-recovery rate applied, and the amount of the waiver or discount.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F01F17E" w14:textId="6CE597D2" w:rsidR="00380C33" w:rsidRDefault="00380C33" w:rsidP="00380C33">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EFE32C0" w14:textId="1F03E0CD" w:rsidR="00380C33" w:rsidRPr="00380C33" w:rsidRDefault="00380C33" w:rsidP="00380C33">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0E56">
         <w:rPr>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Frequency of reporting</w:t>
       </w:r>
       <w:r w:rsidRPr="006B0E56">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29F8B58B" w14:textId="77777777" w:rsidR="00B51B7C" w:rsidRPr="006B0E56" w:rsidRDefault="00E0453F">
-[...13 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="165726B9" w14:textId="77777777" w:rsidR="00380C33" w:rsidRDefault="00380C33" w:rsidP="00380C33">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="019A8FF3" w14:textId="1FD27083" w:rsidR="00473208" w:rsidRDefault="00D253E3" w:rsidP="00473208">
-      <w:pPr>
+    <w:p w14:paraId="22E4CC92" w14:textId="77777777" w:rsidR="00380C33" w:rsidRDefault="00D253E3" w:rsidP="00380C33">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...4 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00380C33">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The reports are</w:t>
       </w:r>
-      <w:r w:rsidR="00E0453F" w:rsidRPr="006B0E56">
+      <w:r w:rsidR="00E0453F" w:rsidRPr="00380C33">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> prepared and provided annually to the Executive Board and all UNDP offices</w:t>
       </w:r>
-      <w:r w:rsidR="00BF5CFC">
+      <w:r w:rsidR="00BF5CFC" w:rsidRPr="00380C33">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and located on the</w:t>
       </w:r>
-      <w:r w:rsidR="00BB44F0">
+      <w:r w:rsidR="00BB44F0" w:rsidRPr="00380C33">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12">
-        <w:r w:rsidR="00BB44F0" w:rsidRPr="006B0E56">
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidR="00BB44F0" w:rsidRPr="00380C33">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>Executive Board Website</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E0453F" w:rsidRPr="006B0E56">
+      <w:r w:rsidR="00E0453F" w:rsidRPr="00380C33">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk124501633"/>
     </w:p>
-    <w:p w14:paraId="405A6202" w14:textId="77777777" w:rsidR="004A3484" w:rsidRDefault="004A3484" w:rsidP="00F96ED3">
-[...1 lines deleted...]
-        <w:ind w:left="705" w:firstLine="0"/>
+    <w:p w14:paraId="3E88B982" w14:textId="77777777" w:rsidR="00380C33" w:rsidRPr="00380C33" w:rsidRDefault="00380C33" w:rsidP="00380C33">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C0F34F8" w14:textId="08AE3D4D" w:rsidR="00473208" w:rsidRDefault="0085387D" w:rsidP="00473208">
-      <w:pPr>
+    <w:p w14:paraId="7C0F34F8" w14:textId="063463C9" w:rsidR="00473208" w:rsidRPr="00380C33" w:rsidRDefault="0085387D" w:rsidP="00380C33">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0085387D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00380C33">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The Statistical Annex is prepared for the June Executive Board session</w:t>
       </w:r>
-      <w:r w:rsidR="00E9314F">
+      <w:r w:rsidR="00E9314F" w:rsidRPr="00380C33">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0085387D">
+      <w:r w:rsidRPr="00380C33">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Building on financial information provided to the Executive Board in its first (January) and annual (June) sessions, the </w:t>
       </w:r>
-      <w:r w:rsidR="00E9314F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00E9314F" w:rsidRPr="00D6527A">
+      <w:r w:rsidR="00E9314F" w:rsidRPr="00380C33">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Structured Funding Dialogue and detailed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00380C33">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Annual Review of the Financial Situation</w:t>
+      </w:r>
+      <w:r w:rsidR="00057945" w:rsidRPr="00380C33">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00380C33">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>presented to the second regular session</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4ECC" w:rsidRPr="00380C33">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E9314F">
-[...29 lines deleted...]
-      <w:r w:rsidR="00BF5CFC">
+      <w:r w:rsidR="00BF5CFC" w:rsidRPr="00380C33">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>held in August/</w:t>
       </w:r>
-      <w:r w:rsidR="00CA4ECC">
+      <w:r w:rsidR="00CA4ECC" w:rsidRPr="00380C33">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>September</w:t>
       </w:r>
-      <w:r w:rsidRPr="0085387D">
+      <w:r w:rsidRPr="00380C33">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="63A466C9" w14:textId="0B9D1467" w:rsidR="00B51B7C" w:rsidRPr="006B0E56" w:rsidRDefault="00B51B7C" w:rsidP="00F96ED3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B51B7C" w:rsidRPr="006B0E56">
-      <w:headerReference w:type="even" r:id="rId13"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1176" w:right="846" w:bottom="709" w:left="1702" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65155904" w14:textId="77777777" w:rsidR="00B6731D" w:rsidRDefault="00B6731D" w:rsidP="00E0453F">
+    <w:p w14:paraId="7FDADEEC" w14:textId="77777777" w:rsidR="00785172" w:rsidRDefault="00785172" w:rsidP="00E0453F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77D4DC46" w14:textId="77777777" w:rsidR="00B6731D" w:rsidRDefault="00B6731D" w:rsidP="00E0453F">
+    <w:p w14:paraId="416C213F" w14:textId="77777777" w:rsidR="00785172" w:rsidRDefault="00785172" w:rsidP="00E0453F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -1153,236 +1308,272 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="4F07F339" w14:textId="77777777" w:rsidR="00CB0C38" w:rsidRDefault="00CB0C38">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4E408C6D" w14:textId="202324F2" w:rsidR="00E0453F" w:rsidRPr="00791D21" w:rsidRDefault="00F762A9" w:rsidP="00F762A9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
     </w:pPr>
-  </w:p>
-[...9 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="0042157A">
+      <w:rPr>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0042157A">
       <w:rPr>
         <w:b/>
+        <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0042157A">
       <w:rPr>
         <w:b/>
+        <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0042157A">
       <w:rPr>
         <w:b/>
+        <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
-        <w:noProof/>
-[...1 lines deleted...]
-      <w:t>2</w:t>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0042157A">
       <w:rPr>
         <w:b/>
+        <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0042157A">
+      <w:rPr>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0042157A">
       <w:rPr>
         <w:b/>
+        <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0042157A">
       <w:rPr>
         <w:b/>
+        <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0042157A">
       <w:rPr>
         <w:b/>
+        <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
-        <w:noProof/>
+        <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0042157A">
       <w:rPr>
         <w:b/>
+        <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0042157A">
+      <w:rPr>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="006B0E56">
-      <w:t>Effective Date:</w:t>
+    <w:r w:rsidRPr="0042157A">
+      <w:rPr>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Effective Date: </w:t>
     </w:r>
-    <w:r>
-[...8 lines deleted...]
-    <w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:alias w:val="Effective Date"/>
+        <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
+        <w:id w:val="-2055068090"/>
+        <w:placeholder>
+          <w:docPart w:val="7A6D919CC6F0445C81F600A44B353DF2"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{9213EB15-F2E9-402F-950C-DA768C4AE071}"/>
+        <w:date w:fullDate="2026-02-15T00:00:00Z">
+          <w:dateFormat w:val="dd/MM/yyyy"/>
+          <w:lid w:val="en-US"/>
+          <w:storeMappedDataAs w:val="dateTime"/>
+          <w:calendar w:val="gregorian"/>
+        </w:date>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="00EE6EC9">
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:t>/02/2026</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidRPr="0042157A">
+      <w:rPr>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="006B0E56">
+    <w:r w:rsidRPr="0042157A">
+      <w:rPr>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
       <w:t>Version #:</w:t>
     </w:r>
     <w:r>
+      <w:rPr>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
-        <w:id w:val="-1997485593"/>
+        <w:id w:val="2123952831"/>
         <w:placeholder>
-          <w:docPart w:val="7B9A5016F7A94E68AA55A6E8F8BBA220"/>
+          <w:docPart w:val="41239483F66A48279B116F6BDBF529EE"/>
         </w:placeholder>
-        <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{01237CDB-461E-4433-9DA6-50BF08BC0987}"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{9213EB15-F2E9-402F-950C-DA768C4AE071}"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="005A6826">
+        <w:r>
+          <w:rPr>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
           <w:t>3</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="656FA301" w14:textId="77777777" w:rsidR="00B6731D" w:rsidRDefault="00B6731D" w:rsidP="00E0453F">
+    <w:p w14:paraId="42ED7DAF" w14:textId="77777777" w:rsidR="00785172" w:rsidRDefault="00785172" w:rsidP="00E0453F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0DDC28C0" w14:textId="77777777" w:rsidR="00B6731D" w:rsidRDefault="00B6731D" w:rsidP="00E0453F">
+    <w:p w14:paraId="69486708" w14:textId="77777777" w:rsidR="00785172" w:rsidRDefault="00785172" w:rsidP="00E0453F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="1EAE0E61" w14:textId="5D4B2882" w:rsidR="00E0453F" w:rsidRDefault="00E0453F" w:rsidP="00E0453F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6085A5DB" wp14:editId="36E9AAB3">
           <wp:extent cx="299022" cy="606711"/>
           <wp:effectExtent l="0" t="0" r="6350" b="3175"/>
           <wp:docPr id="24" name="Picture 24"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
@@ -1402,62 +1593,52 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="303508" cy="615813"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18C32FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2DCAFDDE"/>
     <w:lvl w:ilvl="0" w:tplc="B930135E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -1626,50 +1807,139 @@
     <w:lvl w:ilvl="8" w:tplc="D7E6283A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6317"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="31"/>
         <w:szCs w:val="31"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="superscript"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D1B28BE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5C7436B2"/>
+    <w:lvl w:ilvl="0" w:tplc="FEBC28A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="370"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1430" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2150" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2870" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3590" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4310" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5030" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5750" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6470" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="358A3C97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4B2E82C2"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1711,51 +1981,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EC07AE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65BA0794"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1425" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2145" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1824,51 +2094,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6465" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7185" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44466C5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D9505B96"/>
     <w:lvl w:ilvl="0" w:tplc="B930135E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1065"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -2035,51 +2305,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D7E6283A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6677"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="31"/>
         <w:szCs w:val="31"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="superscript"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CA01F63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E08619A"/>
     <w:lvl w:ilvl="0" w:tplc="B930135E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -2247,51 +2517,142 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D7E6283A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6317"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="31"/>
         <w:szCs w:val="31"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="superscript"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="667C7472"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E21259A6"/>
+    <w:lvl w:ilvl="0" w:tplc="B1D00E28">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F8F1D54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="88ACBB1C"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1065"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
@@ -2457,51 +2818,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D7E6283A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6677"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="31"/>
         <w:szCs w:val="31"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="superscript"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FC35ED4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="841CB724"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2570,233 +2931,377 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1293634063">
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1920408960">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="496729630">
-[...2 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="123086528">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1812402663">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1933583479">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="728773826">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B51B7C"/>
     <w:rsid w:val="00003A11"/>
+    <w:rsid w:val="00004559"/>
     <w:rsid w:val="00017BD3"/>
+    <w:rsid w:val="0002459F"/>
+    <w:rsid w:val="00054D9A"/>
     <w:rsid w:val="00057945"/>
     <w:rsid w:val="00065820"/>
+    <w:rsid w:val="000674BC"/>
+    <w:rsid w:val="000868CF"/>
     <w:rsid w:val="000925BB"/>
     <w:rsid w:val="000A5D05"/>
+    <w:rsid w:val="000A7699"/>
     <w:rsid w:val="000C4627"/>
     <w:rsid w:val="000F2153"/>
+    <w:rsid w:val="000F4D97"/>
+    <w:rsid w:val="00101A9A"/>
+    <w:rsid w:val="00136188"/>
+    <w:rsid w:val="00141144"/>
+    <w:rsid w:val="00173FC4"/>
     <w:rsid w:val="001A5A9C"/>
+    <w:rsid w:val="001B0805"/>
+    <w:rsid w:val="001D5714"/>
+    <w:rsid w:val="001E74AB"/>
     <w:rsid w:val="001F1C17"/>
     <w:rsid w:val="0021628F"/>
+    <w:rsid w:val="002209DF"/>
+    <w:rsid w:val="00246C80"/>
     <w:rsid w:val="002560DD"/>
+    <w:rsid w:val="002607E2"/>
+    <w:rsid w:val="00277C39"/>
     <w:rsid w:val="002D2D94"/>
     <w:rsid w:val="00301E28"/>
     <w:rsid w:val="00307836"/>
     <w:rsid w:val="00315384"/>
+    <w:rsid w:val="00322672"/>
+    <w:rsid w:val="00323FC3"/>
     <w:rsid w:val="00327F59"/>
+    <w:rsid w:val="003448B3"/>
     <w:rsid w:val="00364ABB"/>
     <w:rsid w:val="003807F5"/>
+    <w:rsid w:val="00380C33"/>
+    <w:rsid w:val="00382E56"/>
     <w:rsid w:val="003879F4"/>
+    <w:rsid w:val="003A6C08"/>
+    <w:rsid w:val="003C1A27"/>
+    <w:rsid w:val="003D1860"/>
     <w:rsid w:val="003E1EC8"/>
+    <w:rsid w:val="003E2563"/>
     <w:rsid w:val="00425565"/>
     <w:rsid w:val="00473208"/>
     <w:rsid w:val="0049655B"/>
     <w:rsid w:val="004A2BA2"/>
     <w:rsid w:val="004A3484"/>
+    <w:rsid w:val="004A7DC4"/>
     <w:rsid w:val="004B0D3E"/>
     <w:rsid w:val="004B3EB3"/>
     <w:rsid w:val="004D2E0F"/>
     <w:rsid w:val="004D5D5E"/>
+    <w:rsid w:val="004D7B2F"/>
+    <w:rsid w:val="004E2271"/>
+    <w:rsid w:val="004F2816"/>
+    <w:rsid w:val="004F7433"/>
+    <w:rsid w:val="004F7DB7"/>
     <w:rsid w:val="00504BC0"/>
+    <w:rsid w:val="00520286"/>
+    <w:rsid w:val="0053245F"/>
+    <w:rsid w:val="005573D9"/>
     <w:rsid w:val="00566EE3"/>
     <w:rsid w:val="0058691D"/>
+    <w:rsid w:val="005A42D2"/>
     <w:rsid w:val="005A6826"/>
+    <w:rsid w:val="005B6ED5"/>
+    <w:rsid w:val="005C2E41"/>
     <w:rsid w:val="005D228E"/>
     <w:rsid w:val="005D3132"/>
+    <w:rsid w:val="006030F7"/>
+    <w:rsid w:val="00611666"/>
+    <w:rsid w:val="00613A4B"/>
     <w:rsid w:val="006212FE"/>
     <w:rsid w:val="00625A82"/>
+    <w:rsid w:val="00627B6D"/>
+    <w:rsid w:val="00630ADA"/>
     <w:rsid w:val="0064113B"/>
     <w:rsid w:val="006611A8"/>
     <w:rsid w:val="00691944"/>
     <w:rsid w:val="006969A1"/>
     <w:rsid w:val="006B0E56"/>
+    <w:rsid w:val="006D4B03"/>
     <w:rsid w:val="006D4C9F"/>
+    <w:rsid w:val="006D5118"/>
+    <w:rsid w:val="006E125F"/>
+    <w:rsid w:val="006F1A8D"/>
+    <w:rsid w:val="006F716B"/>
+    <w:rsid w:val="007119F8"/>
+    <w:rsid w:val="00721D23"/>
+    <w:rsid w:val="007222AD"/>
     <w:rsid w:val="0073255D"/>
+    <w:rsid w:val="0073754C"/>
+    <w:rsid w:val="00741F54"/>
+    <w:rsid w:val="00753FAD"/>
+    <w:rsid w:val="00755A52"/>
+    <w:rsid w:val="00785172"/>
+    <w:rsid w:val="00785E4F"/>
+    <w:rsid w:val="00791D21"/>
+    <w:rsid w:val="007A1283"/>
+    <w:rsid w:val="007B63FB"/>
+    <w:rsid w:val="007C3500"/>
     <w:rsid w:val="007C4569"/>
     <w:rsid w:val="007D6C6A"/>
     <w:rsid w:val="007D7F96"/>
+    <w:rsid w:val="007E1637"/>
     <w:rsid w:val="007E5C09"/>
+    <w:rsid w:val="007F2957"/>
+    <w:rsid w:val="00801E33"/>
     <w:rsid w:val="00820A71"/>
+    <w:rsid w:val="008437C7"/>
+    <w:rsid w:val="00852A1F"/>
     <w:rsid w:val="0085387D"/>
     <w:rsid w:val="00880A38"/>
+    <w:rsid w:val="00881A1B"/>
+    <w:rsid w:val="00894C10"/>
+    <w:rsid w:val="008A18A0"/>
+    <w:rsid w:val="008B04FA"/>
     <w:rsid w:val="009070D6"/>
+    <w:rsid w:val="00921E8E"/>
     <w:rsid w:val="009404F8"/>
+    <w:rsid w:val="00940636"/>
     <w:rsid w:val="00953CC7"/>
+    <w:rsid w:val="0096297A"/>
+    <w:rsid w:val="00970C44"/>
+    <w:rsid w:val="00980ABC"/>
+    <w:rsid w:val="00994458"/>
     <w:rsid w:val="009C1E73"/>
+    <w:rsid w:val="009C4CBD"/>
     <w:rsid w:val="009C4E62"/>
+    <w:rsid w:val="009D2628"/>
     <w:rsid w:val="009D2D96"/>
     <w:rsid w:val="00A15C27"/>
     <w:rsid w:val="00A253F2"/>
+    <w:rsid w:val="00A659DF"/>
     <w:rsid w:val="00A81F70"/>
+    <w:rsid w:val="00A8315B"/>
+    <w:rsid w:val="00AA7C02"/>
+    <w:rsid w:val="00AB4186"/>
     <w:rsid w:val="00AB46B0"/>
     <w:rsid w:val="00AC268F"/>
+    <w:rsid w:val="00AF680A"/>
+    <w:rsid w:val="00B05518"/>
+    <w:rsid w:val="00B2502B"/>
+    <w:rsid w:val="00B47665"/>
     <w:rsid w:val="00B50256"/>
     <w:rsid w:val="00B51B7C"/>
     <w:rsid w:val="00B56ACF"/>
     <w:rsid w:val="00B6731D"/>
     <w:rsid w:val="00B73D59"/>
     <w:rsid w:val="00BB44F0"/>
+    <w:rsid w:val="00BD19CB"/>
     <w:rsid w:val="00BD1ECD"/>
+    <w:rsid w:val="00BD481A"/>
+    <w:rsid w:val="00BD5DD1"/>
     <w:rsid w:val="00BE15BD"/>
     <w:rsid w:val="00BF5CFC"/>
+    <w:rsid w:val="00C058BE"/>
+    <w:rsid w:val="00C0772F"/>
+    <w:rsid w:val="00C679A8"/>
+    <w:rsid w:val="00C91DB8"/>
     <w:rsid w:val="00CA4ECC"/>
     <w:rsid w:val="00CB0C38"/>
+    <w:rsid w:val="00CC107B"/>
     <w:rsid w:val="00D01929"/>
+    <w:rsid w:val="00D12724"/>
     <w:rsid w:val="00D253E3"/>
+    <w:rsid w:val="00D601C9"/>
     <w:rsid w:val="00D6527A"/>
     <w:rsid w:val="00D67EB4"/>
     <w:rsid w:val="00D85B59"/>
+    <w:rsid w:val="00D87283"/>
     <w:rsid w:val="00D929A4"/>
     <w:rsid w:val="00D95F9A"/>
+    <w:rsid w:val="00DA5015"/>
+    <w:rsid w:val="00DC09AF"/>
     <w:rsid w:val="00DC115F"/>
     <w:rsid w:val="00DC5C56"/>
     <w:rsid w:val="00DE2BEC"/>
     <w:rsid w:val="00E0453F"/>
+    <w:rsid w:val="00E3331F"/>
     <w:rsid w:val="00E3583D"/>
+    <w:rsid w:val="00E67A3C"/>
     <w:rsid w:val="00E70F62"/>
     <w:rsid w:val="00E71526"/>
     <w:rsid w:val="00E7678F"/>
+    <w:rsid w:val="00E8642B"/>
     <w:rsid w:val="00E9314F"/>
+    <w:rsid w:val="00EA2E8B"/>
+    <w:rsid w:val="00EA48BC"/>
     <w:rsid w:val="00EA7D4A"/>
+    <w:rsid w:val="00ED5E8E"/>
     <w:rsid w:val="00ED72FD"/>
+    <w:rsid w:val="00EE4127"/>
+    <w:rsid w:val="00EE6EC9"/>
     <w:rsid w:val="00F013A4"/>
+    <w:rsid w:val="00F04A55"/>
     <w:rsid w:val="00F12D6A"/>
     <w:rsid w:val="00F131B4"/>
     <w:rsid w:val="00F20F72"/>
     <w:rsid w:val="00F31332"/>
+    <w:rsid w:val="00F52475"/>
     <w:rsid w:val="00F63FD9"/>
+    <w:rsid w:val="00F762A9"/>
     <w:rsid w:val="00F85FEA"/>
     <w:rsid w:val="00F96ED3"/>
+    <w:rsid w:val="00FA0443"/>
+    <w:rsid w:val="00FA187B"/>
+    <w:rsid w:val="00FA7ABA"/>
+    <w:rsid w:val="00FB2163"/>
+    <w:rsid w:val="00FB2A58"/>
+    <w:rsid w:val="00FB7E92"/>
     <w:rsid w:val="00FE1F79"/>
+    <w:rsid w:val="02649D32"/>
+    <w:rsid w:val="0878B9BD"/>
+    <w:rsid w:val="13B1F8D6"/>
+    <w:rsid w:val="16059728"/>
+    <w:rsid w:val="1DDA4CA2"/>
+    <w:rsid w:val="1DE61078"/>
+    <w:rsid w:val="1F2156D4"/>
+    <w:rsid w:val="2B06D914"/>
+    <w:rsid w:val="310730EA"/>
+    <w:rsid w:val="37D150C5"/>
+    <w:rsid w:val="3F9910DC"/>
+    <w:rsid w:val="4F8F27F7"/>
+    <w:rsid w:val="53F8B6EC"/>
+    <w:rsid w:val="5EC83DA0"/>
+    <w:rsid w:val="5F8E8B1A"/>
+    <w:rsid w:val="66DF579B"/>
+    <w:rsid w:val="695DE024"/>
+    <w:rsid w:val="78E06BB9"/>
+    <w:rsid w:val="7D98B52C"/>
+    <w:rsid w:val="7ECAFB49"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3B7CC0B5"/>
-  <w15:docId w15:val="{A62D3C67-8C80-479A-9F73-9AF345B739C6}"/>
+  <w15:docId w15:val="{69BF3089-A9D6-45E0-AA9E-71DEA460C7F6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3337,159 +3842,189 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CA4ECC"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CA4ECC"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00CA4ECC"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CA4ECC"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CA4ECC"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur03.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.undp.org%2Fexecutive-board%2Fdocuments-for-sessions&amp;data=05%7C01%7Cpablo.morete%40undp.org%7Cfa6856f28a78447b4a4408db049e1ced%7Cb3e5db5e2944483799f57488ace54319%7C0%7C0%7C638108849371049041%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=GsZqlaAsP0OpZHaeo3FLC7VjPZSJ7nif4jKRIUhN6e4%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.undp.org/executive-board/documents-for-sessions" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="7B9A5016F7A94E68AA55A6E8F8BBA220"/>
+        <w:name w:val="7A6D919CC6F0445C81F600A44B353DF2"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{8F94500F-A87F-49FA-BAA9-1D6B1AADAC30}"/>
+        <w:guid w:val="{54BF383A-40B2-4E2C-AD24-03197F2820F9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0085735C" w:rsidRDefault="00BD19CB">
-          <w:r w:rsidRPr="00EC38FF">
+        <w:p w:rsidR="00D17333" w:rsidRDefault="0070085F" w:rsidP="0070085F">
+          <w:pPr>
+            <w:pStyle w:val="7A6D919CC6F0445C81F600A44B353DF2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00501F33">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[Effective Date]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="41239483F66A48279B116F6BDBF529EE"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E78A1795-3F3A-4AFB-86BD-6E76D43D6D37}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00D17333" w:rsidRDefault="0070085F" w:rsidP="0070085F">
+          <w:pPr>
+            <w:pStyle w:val="41239483F66A48279B116F6BDBF529EE"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00501F33">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[POPPRefItemVersion]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -3510,132 +4045,144 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...4 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...4 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00145697"/>
+    <w:rsid w:val="00036765"/>
     <w:rsid w:val="000A5D05"/>
     <w:rsid w:val="00145697"/>
+    <w:rsid w:val="00155E88"/>
+    <w:rsid w:val="001D5714"/>
+    <w:rsid w:val="00431243"/>
+    <w:rsid w:val="004512A0"/>
+    <w:rsid w:val="00496E73"/>
+    <w:rsid w:val="004D5B00"/>
+    <w:rsid w:val="004F2816"/>
     <w:rsid w:val="0063134A"/>
+    <w:rsid w:val="0070085F"/>
     <w:rsid w:val="0085735C"/>
+    <w:rsid w:val="00A61F19"/>
     <w:rsid w:val="00B01196"/>
+    <w:rsid w:val="00B27098"/>
+    <w:rsid w:val="00B64AA2"/>
     <w:rsid w:val="00BD19CB"/>
+    <w:rsid w:val="00C0772F"/>
+    <w:rsid w:val="00D17333"/>
+    <w:rsid w:val="00D87283"/>
     <w:rsid w:val="00F84C21"/>
+    <w:rsid w:val="00FA7ABA"/>
+    <w:rsid w:val="00FB2A58"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5356D888"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4021,60 +4568,68 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00BD19CB"/>
+    <w:rsid w:val="0070085F"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7A6D919CC6F0445C81F600A44B353DF2">
+    <w:name w:val="7A6D919CC6F0445C81F600A44B353DF2"/>
+    <w:rsid w:val="0070085F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="41239483F66A48279B116F6BDBF529EE">
+    <w:name w:val="41239483F66A48279B116F6BDBF529EE"/>
+    <w:rsid w:val="0070085F"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -4309,354 +4864,231 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...22 lines deleted...]
-</p:Policy>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="7ef5284c-a724-486d-9c6e-6b46d35db2dd" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9c9e5014-7273-40ba-95fc-e628b777c505">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
-[...3 lines deleted...]
-    <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C70F24FAA7BA5249BDEB0641E59DC52A" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d971145f1b56e9c13361b9e0ab868cd7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9c9e5014-7273-40ba-95fc-e628b777c505" xmlns:ns3="7ef5284c-a724-486d-9c6e-6b46d35db2dd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f55cf61d224918266b7d54861f14722c" ns2:_="" ns3:_="">
+    <xsd:import namespace="9c9e5014-7273-40ba-95fc-e628b777c505"/>
+    <xsd:import namespace="7ef5284c-a724-486d-9c6e-6b46d35db2dd"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
-[...26 lines deleted...]
-                <xsd:element ref="ns3:POPPIsArchived" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9c9e5014-7273-40ba-95fc-e628b777c505" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_dlc_Exempt" ma:index="30" nillable="true" ma:displayName="Exempt from Policy" ma:hidden="true" ma:internalName="_dlc_Exempt" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-  </xsd:schema>
-[...3 lines deleted...]
-    <xsd:element name="UNDP_POPP_TITLE_EN" ma:index="1" nillable="true" ma:displayName="Title_EN" ma:indexed="true" ma:internalName="UNDP_POPP_TITLE_EN">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="16" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text">
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f8ebb0a5-c57d-4c3a-bec7-8a38252dd05c" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="23" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="UNDP_POPP_FOCALPOINT" ma:index="3" nillable="true" ma:displayName="Focal Point" ma:SharePointGroup="0" ma:internalName="UNDP_POPP_FOCALPOINT" ma:showField="ImnName">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7ef5284c-a724-486d-9c6e-6b46d35db2dd" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="UNDP_POPP_DOCUMENT_TYPE" ma:index="5" ma:displayName="Document TYPE" ma:default="Template" ma:format="Dropdown" ma:indexed="true" ma:internalName="UNDP_POPP_DOCUMENT_TYPE" ma:readOnly="false">
-[...29 lines deleted...]
-    <xsd:element name="UNDP_POPP_VERSION_COMMENTS" ma:index="9" nillable="true" ma:displayName="Version Comments" ma:internalName="UNDP_POPP_VERSION_COMMENTS">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="UNDP_POPP_FILEVERSION" ma:index="10" nillable="true" ma:displayName="FileVersionID" ma:decimals="0" ma:internalName="UNDP_POPP_FILEVERSION">
-[...21 lines deleted...]
-    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{ee792a02-1c68-437d-afee-526d4eee3bde}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{795fc9f7-b0fa-4401-b58e-16dde1209691}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="7ef5284c-a724-486d-9c6e-6b46d35db2dd">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
-    </xsd:element>
-[...100 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="24" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -4701,256 +5133,156 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...109 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A053E840-4A68-4D52-B065-A49E936D2773}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01237CDB-461E-4433-9DA6-50BF08BC0987}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="office.server.policy"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="7ef5284c-a724-486d-9c6e-6b46d35db2dd"/>
+    <ds:schemaRef ds:uri="9c9e5014-7273-40ba-95fc-e628b777c505"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2FEAF25-BBB3-441F-AB02-8070B51CDFB8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E16F0EF-35E7-4826-9CA5-F8272E8F08AA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66DEC683-A0F3-4EBC-A9E5-294143B2CD8E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+    <ds:schemaRef ds:uri="9c9e5014-7273-40ba-95fc-e628b777c505"/>
+    <ds:schemaRef ds:uri="7ef5284c-a724-486d-9c6e-6b46d35db2dd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>581</Words>
-  <Characters>3315</Characters>
+  <Words>627</Words>
+  <Characters>3576</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>29</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3889</CharactersWithSpaces>
+  <CharactersWithSpaces>4195</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:i4>3211315</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://eur03.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.undp.org%2Fexecutive-board%2Fdocuments-for-sessions&amp;data=05%7C01%7Cpablo.morete%40undp.org%7Cfa6856f28a78447b4a4408db049e1ced%7Cb3e5db5e2944483799f57488ace54319%7C0%7C0%7C638108849371049041%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=GsZqlaAsP0OpZHaeo3FLC7VjPZSJ7nif4jKRIUhN6e4%3D&amp;reserved=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>admin</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
+    <vt:lpwstr>0x010100C70F24FAA7BA5249BDEB0641E59DC52A</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>2f9edb75-8132-496f-abe8-1e0b340479c6</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="POPPBusinessProcess">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="UNDP_POPP_BUSINESSUNIT">
     <vt:lpwstr>350;#Financial Resources Management|682d4c54-a288-412d-bfec-ce5587bbd25c</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>