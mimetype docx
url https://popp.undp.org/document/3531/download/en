--- v0 (2025-10-30)
+++ v1 (2026-05-16)
@@ -1,3303 +1,1956 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1CD1520F" w14:textId="77777777" w:rsidR="006A295A" w:rsidRPr="00FB259E" w:rsidRDefault="006A295A" w:rsidP="006A295A">
-[...20 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+    <w:p w14:paraId="351356AD" w14:textId="77777777" w:rsidR="00542034" w:rsidRPr="00542034" w:rsidRDefault="00542034" w:rsidP="00542034">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542034">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pass-through Management when UNDP as Administrative Agent </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41F0F840" w14:textId="77777777" w:rsidR="00542034" w:rsidRPr="00542034" w:rsidRDefault="00542034" w:rsidP="00542034">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54707B14" w14:textId="77777777" w:rsidR="00542034" w:rsidRPr="00542034" w:rsidRDefault="00542034" w:rsidP="00542034">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542034">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Accountability for the Administrative Agent function</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A2E8135" w14:textId="77777777" w:rsidR="00542034" w:rsidRPr="00542034" w:rsidRDefault="00542034" w:rsidP="00542034">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...33 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="651FD160" w14:textId="77777777" w:rsidR="00542034" w:rsidRPr="00542034" w:rsidRDefault="00542034" w:rsidP="00542034">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542034">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP is often called upon to play the role of Administrative Agent (AA) for Multi-Donor Trust Funds (MDTFs), One UN Funds and Joint Programmes (JPs) using the pass-through fund management modality established by the UN system. The pass-through modality is used for UN inter-agency pooled funds that operate in humanitarian, transition, development and climate change contexts. It is used both for global, regional, sub-regional and country level inter-agency pooled funds.</w:t>
       </w:r>
-      <w:r w:rsidR="00883A2F" w:rsidRPr="00FB259E">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00542034">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45D5B7C8" w14:textId="77777777" w:rsidR="00883A2F" w:rsidRPr="00FB259E" w:rsidRDefault="00883A2F" w:rsidP="00D52B05">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="10B04B49" w14:textId="77777777" w:rsidR="00542034" w:rsidRPr="00542034" w:rsidRDefault="00542034" w:rsidP="00542034">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
-        <w:jc w:val="both"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5644E937" w14:textId="77777777" w:rsidR="00542034" w:rsidRPr="00542034" w:rsidRDefault="00542034" w:rsidP="00542034">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542034">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>As outlined in the UNDG “</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00FB259E">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00542034">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:bCs/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Protocol on the Administrative Agent for Multi Donor Trust Funds, Joint Programmes, and One UN Funds</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00FB259E">
-[...60 lines deleted...]
-        <w:r w:rsidR="009975AB" w:rsidRPr="007F3692">
+      <w:r w:rsidRPr="00542034">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”, the AA is the administrative interface between the donors contributing to the particular MDTFs/JPs/One UN Fund and the Participating UN Organizations responsible for fund implementation. The AA is accountable for effective and impartial fiduciary management of the Fund in accordance with UNSDG agreed policies and procedures. Further details on the fund administration functions of the AA as well the AA’s role in fund design, knowledge management and information sharing are outlined in the UNDG Protocol as well as in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00542034">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:bCs/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>UNDG standard legal agreements for the pass-through fund management modality,</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009975AB" w:rsidRPr="00FB259E">
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00542034">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Memorandum of Understanding and the Standard Administrative Arrangement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="795A82F9" w14:textId="77777777" w:rsidR="005F19A5" w:rsidRPr="00FB259E" w:rsidRDefault="005F19A5" w:rsidP="00D52B05">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2CB3B793" w14:textId="77777777" w:rsidR="00542034" w:rsidRPr="00542034" w:rsidRDefault="00542034" w:rsidP="00542034">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
-        <w:jc w:val="both"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05965F05" w14:textId="77777777" w:rsidR="00542034" w:rsidRPr="00542034" w:rsidRDefault="00542034" w:rsidP="00542034">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...34 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542034">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As per the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542034">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="3366FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007F3692">
-[...11 lines deleted...]
-        <w:r w:rsidR="007F3692" w:rsidRPr="007F3692">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00542034">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:bCs/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Accountability when acting as Administrative Agent in MDTFs and/or UN Joint Programmes using the pass-through fund management modality</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00FB259E">
-[...22 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00542034">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, there will be a clear delineation between UNDP’s role as a Participating UN Organization implementing MDTF/JP/One UN Fund activities in line with its operational mandate on one hand and as AA on behalf of Participating UN Organizations on the other. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74C7E368" w14:textId="77777777" w:rsidR="00542034" w:rsidRPr="00542034" w:rsidRDefault="00542034" w:rsidP="00542034">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
-        <w:jc w:val="both"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="336C0D82" w14:textId="77777777" w:rsidR="00542034" w:rsidRPr="00542034" w:rsidRDefault="00542034" w:rsidP="00542034">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...158 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542034">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>To establish an effective delineation between these two functions, accountability for UNDP’s function as Participating UN Organization will be exercised by the concerned Regional Bureaux and the Bureau for Policy and Programme Support (BPPS). The accountability for UNDP’s function as AA in MDTFs, One UN Funds and UN JPs using pass-through arrangements is delegated to the Executive Coordinator of the Multi-Partner Trust Fund Office (MPTF Office) reporting to the Assistant Administrator and Director of the Bureau of Management Services.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542034">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77884C45" w14:textId="77777777" w:rsidR="009E0A3E" w:rsidRPr="00FB259E" w:rsidRDefault="009E0A3E" w:rsidP="00D52B05">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w14:paraId="534F1076" w14:textId="77777777" w:rsidR="00542034" w:rsidRPr="00542034" w:rsidRDefault="00542034" w:rsidP="00542034">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B376FB6" w14:textId="77777777" w:rsidR="00542034" w:rsidRPr="00542034" w:rsidRDefault="00542034" w:rsidP="00542034">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...81 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542034">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP established the MPTF Office to operate as a UN center of expertise on pooled funding mechanisms. The MPTF Office will ensure the consistent application of the relevant UNSDG policy and guidance documents related to MDTFs, One Funds and JPs for which it is the AA. Furthermore, the MPTF Office will facilitate the systematic sharing of best-practices of UNDP’s implementation of its AA functions, including by being represented in its own right in the appropriate UN inter-agency mechanisms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C561B9" w14:textId="77777777" w:rsidR="00542034" w:rsidRPr="00542034" w:rsidRDefault="00542034" w:rsidP="00542034">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
-        <w:jc w:val="both"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29428D63" w14:textId="511706EA" w:rsidR="00542034" w:rsidRPr="00675940" w:rsidRDefault="00542034" w:rsidP="00675940">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...24 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542034">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In carrying out UNDP’s AA functions, the MPTF Office will maintain the highest standards of transparency and accountability. As appropriate, the MPTF Office will consult with the BMS/Office of Legal Services and the UNSDG inter-agency oversight committees, including regarding the clearance of substantial deviations to the UNSDG standard MOU and SAA.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7936D3BF" w14:textId="77777777" w:rsidR="00542034" w:rsidRPr="00542034" w:rsidRDefault="00542034" w:rsidP="00542034">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542034">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>BMS/</w:t>
-[...94 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>Acceptance of AA role and thresholds</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47663CD9" w14:textId="77777777" w:rsidR="00542034" w:rsidRPr="00542034" w:rsidRDefault="00542034" w:rsidP="00542034">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
-        <w:jc w:val="both"/>
-[...52 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3839316A" w14:textId="77777777" w:rsidR="00542034" w:rsidRPr="00542034" w:rsidRDefault="00542034" w:rsidP="00542034">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...217 lines deleted...]
-        <w:r w:rsidR="00FC4A49" w:rsidRPr="00FB259E">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542034">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All requests for UNDP to act as an AA for an MDTF, One Fund or Joint Programme need to be routed to the MPTF Office. The MPTF Office will review the request and the Executive Coordinator will take a decision on whether or not to accept the request, taking into account factors such as quality of fund design and adherence to the UNSDG threshold policy. Details on the UNSDG and MPTFO approaches to fund design can be found in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00542034">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:bCs/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>UND</w:t>
+          <w:t>UNDG Guidance on Establishing, Managing and Closing MDTFs</w:t>
         </w:r>
-        <w:r w:rsidR="004D10AC" w:rsidRPr="00FB259E">
+      </w:hyperlink>
+      <w:r w:rsidRPr="00542034">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00542034">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:bCs/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
-          </w:rPr>
-[...31 lines deleted...]
-            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Manual on Designing Pooled Funds for Performance</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DD44FD" w:rsidRPr="00FB259E">
-[...40 lines deleted...]
-        <w:r w:rsidR="008E1FD3" w:rsidRPr="00FB259E">
+      <w:r w:rsidRPr="00542034">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2015). The UNDG thresholds for establishing new MDTFs and One Funds are outlined in the following documents: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00542034">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:bCs/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">UNDG Thresholds for </w:t>
+          <w:t>UNDG Thresholds for setting up MDTFs and One Funds</w:t>
         </w:r>
-        <w:r w:rsidR="000C0946" w:rsidRPr="00FB259E">
+      </w:hyperlink>
+      <w:r w:rsidRPr="00542034">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2014) and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00542034">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:bCs/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
-            <w:lang w:val="en-GB"/>
-[...41 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>UNSDG Guidance Note on a New Generation of Joint Programmes</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C57849" w:rsidRPr="00C57849">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00542034">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (October 2022) and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidR="00C57849" w:rsidRPr="00C57849">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00542034">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>associated annexes</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C57849" w:rsidRPr="00C57849">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00542034">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="000C0946" w:rsidRPr="00FB259E">
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00542034">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14A31EEB" w14:textId="77777777" w:rsidR="000C0946" w:rsidRPr="00FB259E" w:rsidRDefault="000C0946" w:rsidP="00D52B05">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w14:paraId="05298E85" w14:textId="77777777" w:rsidR="00542034" w:rsidRPr="00542034" w:rsidRDefault="00542034" w:rsidP="00542034">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="264D4415" w14:textId="77777777" w:rsidR="00542034" w:rsidRPr="00542034" w:rsidRDefault="00542034" w:rsidP="00542034">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...64 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542034">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In cases in which the proposed MDTF, One Fund or Joint Programme does not meet the thresholds for establishment of a new pass-through arrangements, the MPTF Office may advise alternative arrangements in line with UNSDG guidance, for structuring the financial arrangements in support of a proposed partnership. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542034">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00880BE1" w:rsidRPr="00FB259E">
-[...76 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00542034">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A3704F">
-[...13 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    </w:p>
+    <w:p w14:paraId="7D39A335" w14:textId="77777777" w:rsidR="00542034" w:rsidRPr="00542034" w:rsidRDefault="00542034" w:rsidP="00542034">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27371055" w14:textId="77777777" w:rsidR="00542034" w:rsidRPr="00542034" w:rsidRDefault="00542034" w:rsidP="00542034">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542034">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Delegation of Authority to Country Offices </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56981155" w14:textId="77777777" w:rsidR="009117D6" w:rsidRPr="00FB259E" w:rsidRDefault="009117D6" w:rsidP="00D52B05">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w14:paraId="067A4BE6" w14:textId="77777777" w:rsidR="00542034" w:rsidRPr="00542034" w:rsidRDefault="00542034" w:rsidP="00542034">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CBE60D1" w14:textId="77777777" w:rsidR="00542034" w:rsidRPr="00542034" w:rsidRDefault="00542034" w:rsidP="00542034">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...30 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542034">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>While accountability for UNDP’s AA function rests with the Executive Coordinator of the MPTF Office, specific tasks related to the AA function can be performed by UNDP Country Offices with the concurrence of the Resident Representative and with explicit delegation from the Executive Coordinator of the MPTF Office. The Delegation of Authority is only applicable to country-level MDTFs, One Funds and Joint Programmes that received an initial delegation of authority for a specific MDTF / One Fund / Joint Programme before January 2013 and whose delegation of authority has since then not been revoked.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542034">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FA4A749" w14:textId="77777777" w:rsidR="009E0A3E" w:rsidRPr="00FB259E" w:rsidRDefault="009E0A3E" w:rsidP="00D52B05">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4E94F67C" w14:textId="77777777" w:rsidR="00542034" w:rsidRPr="00542034" w:rsidRDefault="00542034" w:rsidP="00542034">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
-        <w:jc w:val="both"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43C0D49B" w14:textId="77777777" w:rsidR="00542034" w:rsidRPr="00542034" w:rsidRDefault="00542034" w:rsidP="00542034">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...42 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542034">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In cases where the Executive Coordinator of the MPTF Office has delegated authority to the UNDP Country Office, the authority is delegated to the UNDP Country Director and where there is no Country Director, to the Deputy Resident Representative. The (Deputy) Country Director will, in the performance of the AA tasks at the country level, be accountable to the Executive Coordinator of the MPTF Office. Detailed agreements on the delegated performance of specific AA tasks will be established by the MPTF Office through a Delegation of Authority document, after having ensured that capacity requirements are met. The UNDP Country Office will ensure the proper delineation of UNDP’s dual functions as a Participating Organization and AA. The Executive Coordinator of the MPTF Office will provide oversight over the delegated functions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A904D1" w14:textId="77777777" w:rsidR="00542034" w:rsidRPr="00542034" w:rsidRDefault="00542034" w:rsidP="00542034">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="08F39157" w14:textId="77777777" w:rsidR="000C0946" w:rsidRPr="00FB259E" w:rsidRDefault="007D44F2" w:rsidP="00D52B05">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A2A9CD9" w14:textId="77777777" w:rsidR="00542034" w:rsidRPr="00542034" w:rsidRDefault="00542034" w:rsidP="00542034">
       <w:pPr>
         <w:keepNext/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542034">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Administrative Agent fee </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="031B7DDE" w14:textId="77777777" w:rsidR="007D44F2" w:rsidRPr="00FB259E" w:rsidRDefault="007D44F2" w:rsidP="00D52B05">
+    <w:p w14:paraId="1FCFD8EC" w14:textId="77777777" w:rsidR="00542034" w:rsidRPr="00542034" w:rsidRDefault="00542034" w:rsidP="00542034">
       <w:pPr>
         <w:keepNext/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03C19008" w14:textId="7DB469CF" w:rsidR="00542034" w:rsidRPr="00542034" w:rsidRDefault="00542034" w:rsidP="00542034">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...86 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542034">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The AA fee (currently 1 per cent) is established by the UNSDG, reflected in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542034">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidR="00DD44FD" w:rsidRPr="00FB259E">
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00542034">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:bCs/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>UNDG standard legal agreements for the pass-through fund management modality</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00FB259E">
-[...35 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00542034">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and meant to cover the full costs of delivering the AA functions. Based on applicable guidelines of the Bureau of Management Services, a transparent apportionment of the associated AA fee revenue between the MPTF Office, (the UNDP Country Office that have received Delegations of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542034">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>between the MPTF Office, (the UNDP Country Office that have received Delegations of Authority) and HQ Central Services reflecting the division of labor and associated workload of the different units will be agreed upon.</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>Authority) and HQ Central Services reflecting the division of labor and associated workload of the different units will be agreed upon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33BF4285" w14:textId="77777777" w:rsidR="00542034" w:rsidRPr="00542034" w:rsidRDefault="00542034" w:rsidP="00542034">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
-        <w:jc w:val="both"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B67CA52" w14:textId="77777777" w:rsidR="00542034" w:rsidRPr="00542034" w:rsidRDefault="00542034" w:rsidP="00542034">
+      <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...78 lines deleted...]
-    <w:p w14:paraId="4FD4EE8E" w14:textId="77777777" w:rsidR="00637A53" w:rsidRPr="00FB259E" w:rsidRDefault="00637A53" w:rsidP="00D52B05">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542034">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>All AA fees received by UNDP will be considered exchange revenue. AA fee cash income, which is received when a donor contribution for a MDTF, One Fund or JP is applied, will be recognized as income only in relation to the proportion of AA services actually delivered for the given MDTF or JP. In line with current UNDP policy for revenue recognition of AA fees, AA fee income related to any given donor contribution is being recognized as exchange revenue in a linear fashion over a period of four years.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67C99C1B" w14:textId="77777777" w:rsidR="00542034" w:rsidRPr="00542034" w:rsidRDefault="00542034" w:rsidP="00542034">
       <w:pPr>
         <w:keepNext/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...9 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C769C5D" w14:textId="77777777" w:rsidR="00542034" w:rsidRPr="00542034" w:rsidRDefault="00542034" w:rsidP="00542034">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542034">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Reporting </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A84CB52" w14:textId="77777777" w:rsidR="00637A53" w:rsidRPr="00FB259E" w:rsidRDefault="00637A53" w:rsidP="00D52B05">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w14:paraId="2D596C7C" w14:textId="77777777" w:rsidR="00542034" w:rsidRPr="00542034" w:rsidRDefault="00542034" w:rsidP="00542034">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AA39C93" w14:textId="77777777" w:rsidR="00542034" w:rsidRPr="00542034" w:rsidRDefault="00542034" w:rsidP="00542034">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542034">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The Executive Coordinator of the MPTF Office will submit an annual report on the                              activities of the MPTF Office to the Administrator, through the Director of the Bureau of Management Services, with a copy to the Associate Administrator, by 30 April of the following year. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62866A9C" w14:textId="77777777" w:rsidR="00637A53" w:rsidRPr="00FB259E" w:rsidRDefault="00637A53" w:rsidP="00D52B05">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="51BA90D6" w14:textId="77777777" w:rsidR="00542034" w:rsidRPr="00542034" w:rsidRDefault="00542034" w:rsidP="00542034">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
-        <w:jc w:val="both"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D534EFC" w14:textId="77777777" w:rsidR="00542034" w:rsidRPr="00542034" w:rsidRDefault="00542034" w:rsidP="00542034">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...120 lines deleted...]
-      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542034">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Executive Coordinator will also submit an annual report to the UNSDG oversight bodies in line with UNSDG policies. This report will include in an annex detailed information as per the UNSDG approved templates on contributions, AA fee, transfers and expenditures. This information will be fully quality ensured in view of publication on the website of the International Aid Transparency Initiative, IATI. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000A134F" w14:textId="77777777" w:rsidR="00542034" w:rsidRPr="00542034" w:rsidRDefault="00542034" w:rsidP="00542034">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D93779F" w14:textId="77777777" w:rsidR="00542034" w:rsidRPr="00542034" w:rsidRDefault="00542034" w:rsidP="00542034">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542034">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Additional information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="639ECB19" w14:textId="77777777" w:rsidR="00F13A52" w:rsidRPr="00FB259E" w:rsidRDefault="00F13A52" w:rsidP="00D52B05">
-      <w:pPr>
+    <w:p w14:paraId="3D60D1E6" w14:textId="77777777" w:rsidR="00542034" w:rsidRPr="00542034" w:rsidRDefault="00542034" w:rsidP="00542034">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46614271" w14:textId="77777777" w:rsidR="00542034" w:rsidRPr="00542034" w:rsidRDefault="00542034" w:rsidP="00542034">
+      <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...60 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542034">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The procedures for carrying out the AA function, when UNDP is the AA have been fully documented by the MPTF Office in the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542034">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MPTF Office Operations Manual</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542034">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="3366FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542034">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00544735" w:rsidRPr="00544735">
-[...31 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    </w:p>
+    <w:p w14:paraId="1C3EB362" w14:textId="77777777" w:rsidR="00542034" w:rsidRPr="00542034" w:rsidRDefault="00542034" w:rsidP="00542034">
+      <w:pPr>
         <w:keepNext/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C747146" w14:textId="77777777" w:rsidR="00542034" w:rsidRPr="00542034" w:rsidRDefault="00542034" w:rsidP="00542034">
+      <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...24 lines deleted...]
-        <w:r w:rsidR="00512671" w:rsidRPr="00C57849">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542034">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00542034">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve"> MPTF Office G</w:t>
-[...9 lines deleted...]
-          <w:t>ateway</w:t>
+          <w:t xml:space="preserve"> MPTF Office Gateway</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00FB259E">
-[...81 lines deleted...]
-    <w:p w14:paraId="48F826B2" w14:textId="77777777" w:rsidR="00637A53" w:rsidRPr="00FB259E" w:rsidRDefault="00637A53" w:rsidP="00D52B05">
+      <w:r w:rsidRPr="00542034">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provides real time financial information for UNDP as AA, including donor commitments and deposits, and transfers to and expenditures reported by Participating UN Organization. It also gives an overview of the MPTF Office portfolio and information and key documents on individual MDTFs, One Funds and Joint Programmes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A2A4687" w14:textId="77777777" w:rsidR="00542034" w:rsidRPr="00542034" w:rsidRDefault="00542034" w:rsidP="00542034">
       <w:pPr>
         <w:keepNext/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...12 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId28"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C3DAA73" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00542034">
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1080" w:right="1800" w:bottom="90" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50F3D7AF" w14:textId="77777777" w:rsidR="002C25A8" w:rsidRDefault="002C25A8" w:rsidP="006A295A">
+    <w:p w14:paraId="78EEB0F3" w14:textId="77777777" w:rsidR="00A850B9" w:rsidRDefault="00A850B9" w:rsidP="00542034">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="438607B9" w14:textId="77777777" w:rsidR="002C25A8" w:rsidRDefault="002C25A8" w:rsidP="006A295A">
+    <w:p w14:paraId="4B9A4447" w14:textId="77777777" w:rsidR="00A850B9" w:rsidRDefault="00A850B9" w:rsidP="00542034">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...49 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="58824095" w14:textId="30330666" w:rsidR="00FB259E" w:rsidRPr="00FB259E" w:rsidRDefault="00FB259E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="36ED61B2" w14:textId="77777777" w:rsidR="00542034" w:rsidRDefault="00542034">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00FB259E">
+  </w:p>
+  <w:p w14:paraId="67576883" w14:textId="0BD2F428" w:rsidR="00542034" w:rsidRPr="00542034" w:rsidRDefault="00542034">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00542034">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00FB259E">
+    <w:r w:rsidRPr="00542034">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00FB259E">
+    <w:r w:rsidRPr="00542034">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00FB259E">
+    <w:r w:rsidRPr="00542034">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00AF29D7">
+    <w:r w:rsidRPr="00542034">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidRPr="00FB259E">
+    <w:r w:rsidRPr="00542034">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00FB259E">
+    <w:r w:rsidRPr="00542034">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidRPr="00FB259E">
+    <w:r w:rsidRPr="00542034">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00FB259E">
+    <w:r w:rsidRPr="00542034">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00FB259E">
+    <w:r w:rsidRPr="00542034">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00AF29D7">
+    <w:r w:rsidRPr="00542034">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidRPr="00FB259E">
+    <w:r w:rsidRPr="00542034">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00FB259E">
+    <w:r w:rsidRPr="00542034">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00FB259E">
+    <w:r w:rsidRPr="00542034">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>Effective Date:</w:t>
+      <w:t xml:space="preserve">Effective Date: 30/09/2015 </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00542034">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
-      </w:rPr>
-[...19 lines deleted...]
-        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00FB259E">
+    <w:r w:rsidRPr="00542034">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>Version #:</w:t>
-[...6 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="498473275"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{15B243C3-A726-4697-A075-A6D3D6EC7181}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="008255E4">
+        <w:r w:rsidRPr="00542034">
           <w:rPr>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="584E25B3" w14:textId="77777777" w:rsidR="002C25A8" w:rsidRDefault="002C25A8" w:rsidP="006A295A">
+    <w:p w14:paraId="21FE2D65" w14:textId="77777777" w:rsidR="00A850B9" w:rsidRDefault="00A850B9" w:rsidP="00542034">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D476544" w14:textId="77777777" w:rsidR="002C25A8" w:rsidRDefault="002C25A8" w:rsidP="006A295A">
+    <w:p w14:paraId="0541E24F" w14:textId="77777777" w:rsidR="00A850B9" w:rsidRDefault="00A850B9" w:rsidP="00542034">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="2E04571E" w14:textId="77777777" w:rsidR="00DF124A" w:rsidRDefault="00DF124A" w:rsidP="00DF124A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6ADDB872" w14:textId="77777777" w:rsidR="00542034" w:rsidRDefault="00542034" w:rsidP="00DF124A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5FB0FF09" wp14:editId="51D22E48">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="501FA568" wp14:editId="69195B60">
           <wp:extent cx="294688" cy="598043"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="24" name="Picture 24"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect r="3300" b="14923"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="299109" cy="607015"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="778ED3BD" w14:textId="77777777" w:rsidR="00DF124A" w:rsidRDefault="00DF124A">
-[...9 lines deleted...]
-  <w:p w14:paraId="1CFD5F25" w14:textId="77777777" w:rsidR="00EC2F59" w:rsidRDefault="00EC2F59">
+  <w:p w14:paraId="56F9F08A" w14:textId="77777777" w:rsidR="00542034" w:rsidRDefault="00542034">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AEC0DDF"/>
-[...228 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="244A6176"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A736433C"/>
     <w:lvl w:ilvl="0" w:tplc="8AAEDB30">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -3342,1319 +1995,136 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...94 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="1511793231">
+  <w:num w:numId="1" w16cid:durableId="616059343">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006A295A"/>
-[...134 lines deleted...]
-    <w:rsid w:val="00FF3899"/>
+    <w:rsidRoot w:val="00542034"/>
+    <w:rsid w:val="00542034"/>
+    <w:rsid w:val="005629C6"/>
+    <w:rsid w:val="00675940"/>
+    <w:rsid w:val="006E6F91"/>
+    <w:rsid w:val="00700CDF"/>
+    <w:rsid w:val="00806349"/>
+    <w:rsid w:val="00A850B9"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00EC7281"/>
+    <w:rsid w:val="00F02858"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="07570131"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{B448E057-4880-44FB-A920-ADD62FE59ECA}"/>
+  <w14:docId w14:val="06911222"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D17157C8-C4DE-4A8A-BC95-38E152B71231}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
-      </w:rPr>
-[...956 lines deleted...]
-        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4995,1068 +2465,953 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00923A43"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00542034"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="3276"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00542034"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00542034"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00542034"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00542034"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00542034"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00542034"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00542034"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00542034"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00542034"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00542034"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00542034"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00542034"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00542034"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00542034"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00542034"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00542034"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00542034"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00542034"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00542034"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00542034"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00542034"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00542034"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00542034"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00542034"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00542034"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00542034"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00542034"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00542034"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00E507EA"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00542034"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00542034"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00542034"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00542034"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mptf.undp.org/page/unsdg-legal-documents-and-templates-pooled-funds" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/resources/guidance-note-new-generation-joint-programmes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/626" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mptf.undp.org/page/unsdg-legal-documents-and-templates-pooled-funds" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mptf.undp.org/page/unsdg-legal-documents-and-templates-pooled-funds" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mptf.undp.org/page/unsdg-legal-documents-and-templates-pooled-funds" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mptf.undp.org/page/unsdg-legal-templates-guidance-pooled-funds" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mptf.undp.org/page/unsdg-legal-documents-and-templates-pooled-funds" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mptf.undp.org/page/unsdg-legal-documents-and-templates-pooled-funds" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/resources/annexes-guidance-note-new-generation-joint-progammes" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...584 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1354</Words>
-  <Characters>7721</Characters>
+  <Words>1353</Words>
+  <Characters>7715</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>64</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9057</CharactersWithSpaces>
+  <CharactersWithSpaces>9050</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>TEMPLATE FOR LEVEL 3 PROCESSES and SUB PROCESSES</dc:title>
-  <dc:creator>S B</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>