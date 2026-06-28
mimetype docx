--- v0 (2025-10-01)
+++ v1 (2026-06-28)
@@ -1,10541 +1,10290 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="388C635A" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00125A31" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+    <w:p w14:paraId="1CEEA9DB" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
       <w:pPr>
         <w:spacing w:after="122" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AF700BE" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contributions des gouvernements aux dépenses locales des bureaux extérieurs (GLOC) venant de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pays à faible revenu et pays à revenu intermédiaire (LIC and MIC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E425C2" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B8947D1" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cadre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...20 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Juridique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...32 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CBC4C22" w14:textId="77777777" w:rsidR="004B46E5" w:rsidRPr="00DC3F9D" w:rsidRDefault="004B46E5" w:rsidP="3F4D44BC">
-[...9 lines deleted...]
-    <w:p w14:paraId="7951F1B1" w14:textId="1750C056" w:rsidR="000B5B46" w:rsidRPr="00775D1C" w:rsidRDefault="000B5B46" w:rsidP="3F4D44BC">
+    <w:p w14:paraId="2C94C337" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6211E7D9" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="159" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...139 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Conformément aux dispositions de SBAA régissant les opérations du PNUD dans les pays de programme, les gouvernements hôtes devraient contribuer aux dépenses locales des Bureaux de pays du PNUD, en application des paragraphes 4 et 5 de l’Article VI du</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="0025391D">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> SBAA</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63F86BFD" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="159"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...11 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C53A1ED" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>« 4. Le gouvernement devra également contribuer aux dépenses de maintien de la mission du PNUD dans le pays en s’acquittant auprès du PNUD d’un montant forfaitaire convenu de commun accord entre les parties et permettant de couvrir les dépenses suivantes :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F77D2D8" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les dépenses de matériel et de fournitures pour un bureau jugé approprié pour servir de Siège local au PNUD dans le pays ;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72E088D3" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les services locaux de secrétariat et d’appui administratif appropriés,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AEDF71F" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’interprétation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et de traduction, ainsi que les services d’assistance connexes ;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="062E2C78" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...26 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les services de transport du Représentant résident et de son personnel à des fins officielles dans le pays ;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FB98A69" w14:textId="77777777" w:rsidR="000B5B46" w:rsidRPr="00775D1C" w:rsidRDefault="000B5B46" w:rsidP="3F4D44BC">
-[...1 lines deleted...]
-        <w:pStyle w:val="paragraph"/>
+    <w:p w14:paraId="346CA0A8" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...13 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les dépenses d’affranchissement et de télécommunications à des fins officielles ; et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05BFAFE4" w14:textId="4A289C0B" w:rsidR="00E33B0D" w:rsidRPr="00775D1C" w:rsidRDefault="000B5B46" w:rsidP="3F4D44BC">
-[...1 lines deleted...]
-        <w:pStyle w:val="paragraph"/>
+    <w:p w14:paraId="465C1530" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...44 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>subsistance</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...13 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du Représentant résident et son personnel en voyage autorisé dans le pays. »</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61D3D025" w14:textId="77777777" w:rsidR="000B5B46" w:rsidRPr="00775D1C" w:rsidRDefault="000B5B46" w:rsidP="3F4D44BC">
-[...163 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="55A5A934" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="730" w:hanging="370"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...11 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F5916C4" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...39 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>« 5. Les gouvernements auront la possibilité de fournir en nature les équipements mentionnés au paragraphe 4 ci-dessus, à l’exception des services b) et e) ».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BB8C3AF" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00775D1C" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+    <w:p w14:paraId="27CB461B" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...12 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78002308" w14:textId="0F94F87D" w:rsidR="000B5B46" w:rsidRPr="00775D1C" w:rsidRDefault="000B5B46" w:rsidP="3F4D44BC">
+    <w:p w14:paraId="3C4D38AD" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="159" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
-[...13 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">En cas d’absence d’un SBAA (c.-à-d., le Fonds spécial ou les Accords d’assistance technique sont encore utilisés), une annexe </w:t>
       </w:r>
-      <w:r w:rsidR="002F2C58" w:rsidRPr="00DC3F9D">
-[...114 lines deleted...]
-      <w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>standardisée  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dispositions supplémentaires) au document du projet doit être utilisée (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="0025391D">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="2E74B5"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Annexe standardisée au document du projet</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79840788" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="705" w:right="159"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="68AC3232" w14:textId="1B390956" w:rsidR="005158F9" w:rsidRPr="00775D1C" w:rsidRDefault="73FABC2E" w:rsidP="3F4D44BC">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5921DF92" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="159" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00775D1C">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les contributions sont une principale source de financement pour le budget institutionnel de base des bureaux de pays et leur utilisation est soumise à </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...13 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="0025391D">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="4472C4"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>règlement financier et règles de gestion financière du PNUD</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Toutes les contributions du GLOC reçues des gouvernements hôtes sont intégralement restituées au bureau national. Les bureaux nationaux conservent et utilisent les contributions des GLOC collectées pour les dépenses des bureaux locaux. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="038AC4ED" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
-[...31 lines deleted...]
-      <w:pPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DB16640" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="159"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19ACA142" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DC3F9D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Étendue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0EB32C22" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...21 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AB0CEF3" w14:textId="4641C99B" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="345"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> pour une période de </w:t>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cette politique est uniquement applicable aux pays classés dans les catégories des pays à revenus faibles et </w:t>
+      </w:r>
+      <w:r w:rsidR="000419C5" w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>intermédiaires pour</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> une période de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00A96C20" w:rsidRPr="00775D1C">
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>reference</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00A96C20" w:rsidRPr="00775D1C">
-[...81 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (“LIC”, “MIC”).  Elle ne s'applique pas aux pays contributeurs nets (PCN) et aux pays à revenu intermédiaire élevé qui sont réglementés conformément à la décision du bureau  exécutif  (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="0025391D">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="2E74B5"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>2013/30</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00775D1C">
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>sur le financement de la présence physique différenciée (</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...33 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="0025391D">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="2E74B5"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>DP/2013/45</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C612231" w14:textId="77777777" w:rsidR="00DF185A" w:rsidRPr="00775D1C" w:rsidRDefault="00DF185A" w:rsidP="3F4D44BC">
+    <w:p w14:paraId="3BFFF567" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="190C1D5C" w14:textId="4C729D28" w:rsidR="001C7C30" w:rsidRPr="00DC3F9D" w:rsidRDefault="001C7C30" w:rsidP="3F4D44BC">
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="657641F0" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DC3F9D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>syst</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC3F9D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ème</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DC3F9D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DC3F9D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d’exemption</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D808A2" w:rsidRPr="00DC3F9D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> GLOC</w:t>
       </w:r>
-      <w:r w:rsidR="00850005" w:rsidRPr="00DC3F9D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AE27D08" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="00EC08A7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="04CC8602" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="353DAAD5" w14:textId="0722B699" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Dans sa </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00775D1C">
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>decision</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00775D1C">
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...137 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="0025391D">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="2E74B5"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>84/9</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, le conseil d’administration du PNUD a reconnu que les conditions économiques locales peuvent avoir un impact sur la capacité des pays de programme </w:t>
+      </w:r>
+      <w:r w:rsidR="000419C5" w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>à remplir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leur obligation de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">habitant) a été mis au point. Le système de dispense est ajusté au cours de chaque cycle de programme en fonction du RNB par habitant de l'année de référence concernée. </w:t>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        <w:t xml:space="preserve">couvrir les coûts des bureaux locaux. En conséquence, il a autorisé l'Administrateur à renoncer à cette obligation, en partie, lorsque les conditions économiques le justifiaient. À cet égard, un système de dérogations fondé sur le produit national brut par habitant (remplacé par la suite par le revenu national brut (RNB) par habitant) a été mis au point. Le système de dispense est ajusté au cours de chaque cycle de programme en fonction du RNB par habitant de l'année de référence concernée. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19CF7863" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54C2A85B" w14:textId="0AAECA1F" w:rsidR="0025391D" w:rsidRPr="000419C5" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="-3"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:spacing w:val="-3"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le Conseil d'administration a établi dans la décision 2012/28 qu'il y aurait un système de mises à jour biennales. À cet égard, une approche quadriennale pour le calcul de la moyenne du RNB par habitant sera appliquée, le RNB moyen par habitant des années 2016-2019 étant appliqué aux deux premières années du budget intégré, 2022-2023, et le RNB moyen par habitant des années 2018-2021 étant appliqué aux deux dernières années du budget intégré, 2024-2025. Le système d'exemption pour les calculs de l'objectif GLOC de 2023 est donc basé sur le RNB moyen par habitant de 2016-2019, conformément au Plan de ressources intégré et aux estimations du budget intégré du PNUD pour 2022-2025, annexe I, tableau 4</w:t>
+      </w:r>
+      <w:r w:rsidR="000419C5" w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
-        </w:rPr>
-[...46 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>c. ii</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Contributions du gouvernement aux exemptions des coûts des bureaux locaux pour 2022-2023, DP/2021/29).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AC18FFD" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8761" w:type="dxa"/>
         <w:tblInd w:w="625" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4140"/>
         <w:gridCol w:w="1888"/>
         <w:gridCol w:w="2733"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000812B6" w:rsidRPr="00DC3F9D" w14:paraId="64B7221F" w14:textId="77777777" w:rsidTr="0006028D">
+      <w:tr w:rsidR="0025391D" w:rsidRPr="0025391D" w14:paraId="7989BAF3" w14:textId="77777777" w:rsidTr="00243C50">
         <w:trPr>
           <w:trHeight w:val="531"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62BC93F5" w14:textId="22C3D7C4" w:rsidR="000812B6" w:rsidRPr="00775D1C" w:rsidRDefault="00DA2B18" w:rsidP="0006028D">
+          <w:p w14:paraId="7EBDAA15" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA2B18">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
-              </w:rPr>
-              <w:t>2016-2019</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2016-2019, </w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>RNB</w:t>
             </w:r>
-            <w:r w:rsidR="000812B6" w:rsidRPr="00775D1C">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> moyen par habitant (USD)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7784F764" w14:textId="77777777" w:rsidR="000812B6" w:rsidRPr="00DC3F9D" w:rsidRDefault="000812B6" w:rsidP="0006028D">
+          <w:p w14:paraId="4D32EB47" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DC3F9D">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Pourcentage</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00DC3F9D">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DC3F9D">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>d’exemption</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2733" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4313ABEB" w14:textId="77777777" w:rsidR="000812B6" w:rsidRPr="00DC3F9D" w:rsidRDefault="000812B6" w:rsidP="0006028D">
+          <w:p w14:paraId="3578E22D" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DC3F9D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Catégorie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00DC3F9D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DC3F9D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Revenu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000812B6" w:rsidRPr="00DC3F9D" w14:paraId="61EA3B69" w14:textId="77777777" w:rsidTr="0006028D">
+      <w:tr w:rsidR="0025391D" w:rsidRPr="0025391D" w14:paraId="1438EFF4" w14:textId="77777777" w:rsidTr="00243C50">
         <w:trPr>
           <w:trHeight w:val="302"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60A4F19A" w14:textId="02A5BD5F" w:rsidR="000812B6" w:rsidRPr="00DC3F9D" w:rsidRDefault="000812B6" w:rsidP="0006028D">
+          <w:p w14:paraId="33D5FDFB" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> et </w:t>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$1,286 et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DC3F9D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>moins</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32D581D4" w14:textId="77777777" w:rsidR="000812B6" w:rsidRPr="00DC3F9D" w:rsidRDefault="000812B6" w:rsidP="0006028D">
+          <w:p w14:paraId="337D49D8" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>75%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2733" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43E27689" w14:textId="77777777" w:rsidR="000812B6" w:rsidRPr="00DC3F9D" w:rsidRDefault="000812B6" w:rsidP="0006028D">
+          <w:p w14:paraId="6886BE21" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Pays à </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DC3F9D">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Faible</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00DC3F9D">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DC3F9D">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Revenu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000812B6" w:rsidRPr="00DC3F9D" w14:paraId="3E7DC444" w14:textId="77777777" w:rsidTr="0006028D">
+      <w:tr w:rsidR="0025391D" w:rsidRPr="0025391D" w14:paraId="6C361B1C" w14:textId="77777777" w:rsidTr="00243C50">
         <w:trPr>
           <w:trHeight w:val="581"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71F61C95" w14:textId="25268B04" w:rsidR="000812B6" w:rsidRPr="00DC3F9D" w:rsidRDefault="000812B6" w:rsidP="0006028D">
+          <w:p w14:paraId="675A0FB2" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...6 lines deleted...]
-              <w:t>$1,28</w:t>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$1,287 </w:t>
             </w:r>
-            <w:r w:rsidR="00DA2B18">
-[...20 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>à</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC3F9D">
-[...24 lines deleted...]
-              <w:t>0</w:t>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> $2,150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09B3807C" w14:textId="77777777" w:rsidR="000812B6" w:rsidRPr="00DC3F9D" w:rsidRDefault="000812B6" w:rsidP="0006028D">
+          <w:p w14:paraId="05191861" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>50%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2733" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4654CE5E" w14:textId="77777777" w:rsidR="000812B6" w:rsidRPr="00DC3F9D" w:rsidRDefault="000812B6" w:rsidP="0006028D">
+          <w:p w14:paraId="2EC8E641" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Pays à </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DC3F9D">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Revenu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00DC3F9D">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DC3F9D">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Intermédiaire</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000812B6" w:rsidRPr="00DC3F9D" w14:paraId="1D5E2382" w14:textId="77777777" w:rsidTr="0006028D">
+      <w:tr w:rsidR="0025391D" w:rsidRPr="0025391D" w14:paraId="77695559" w14:textId="77777777" w:rsidTr="00243C50">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79DF2F8E" w14:textId="7713DC03" w:rsidR="000812B6" w:rsidRPr="00DC3F9D" w:rsidRDefault="000812B6" w:rsidP="0006028D">
+          <w:p w14:paraId="72BAF6A8" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...6 lines deleted...]
-              <w:t>$2,1</w:t>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$2,151 </w:t>
             </w:r>
-            <w:r w:rsidR="00DA2B18">
-[...20 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>à</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC3F9D">
-[...15 lines deleted...]
-              <w:t>92</w:t>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> $6,692</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0230460A" w14:textId="77777777" w:rsidR="000812B6" w:rsidRPr="00DC3F9D" w:rsidRDefault="000812B6" w:rsidP="0006028D">
+          <w:p w14:paraId="0995840B" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2733" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10FB8D08" w14:textId="77777777" w:rsidR="000812B6" w:rsidRPr="00DC3F9D" w:rsidRDefault="000812B6" w:rsidP="0006028D">
+          <w:p w14:paraId="47F75AF5" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Pays à </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DC3F9D">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Revenu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00DC3F9D">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DC3F9D">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Intermédiaire</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="23F62D90" w14:textId="77777777" w:rsidR="000812B6" w:rsidRPr="00DC3F9D" w:rsidRDefault="000812B6" w:rsidP="000812B6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1EFC2A33" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AEBAB89" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E208BC6" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La mise à jour biennale de la catégorisation des revenus du gouvernement hôte, qui coïncide avec l'examen à mi-parcours du budget intégré du PNUD, peut entraîner des changements dans les pourcentages de dérogation applicables.  Le pourcentage de dérogation du GLOC appliqué à l'obligation de chaque gouvernement d'accueil est indiqué dans l'objectif annuel de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00775D1C">
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>derogation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00775D1C">
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> du GLOC. Les changements du GNI moyen pourraient entraîner une modification de la dérogation au GLOC pour les pays d'accueil appartenant aux catégories de revenus </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00775D1C">
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>intermediaires</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00775D1C">
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09343B5D" w14:textId="77777777" w:rsidR="008029C6" w:rsidRPr="00775D1C" w:rsidRDefault="008029C6" w:rsidP="3F4D44BC">
-      <w:pPr>
+    <w:p w14:paraId="519EFF13" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BAC5511" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fixation d'objectifs et Mécanisme de Paiement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0778D864" w14:textId="77777777" w:rsidR="001536DC" w:rsidRPr="00775D1C" w:rsidRDefault="001536DC" w:rsidP="3F4D44BC">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7D484CDB" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59B96C09" w14:textId="41223C75" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...37 lines deleted...]
-    <w:p w14:paraId="4D0F914E" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00775D1C" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les objectifs annuels de trésorerie des GLOC pour les pays à faible et revenu intermédiaire sont calculés chaque année par BMS/OFM sur la base des coûts annuels des bureaux locaux financés par le budget institutionnel de base, comme </w:t>
+      </w:r>
+      <w:r w:rsidR="000419C5" w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>suit :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3972867D" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="799E2E7E" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-          <w:spacing w:val="-3"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Coûts du personnel local</w:t>
       </w:r>
-      <w:r w:rsidRPr="00775D1C">
-[...66 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Coûts annuels réels estimées du personnel local (recruté localement ou national). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="446A83BF" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-          <w:spacing w:val="-3"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Frais généraux de fonctionnement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00775D1C">
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Coûts annuels </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00082AFF" w:rsidRPr="00775D1C">
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>reels</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00082AFF" w:rsidRPr="00775D1C">
-[...26 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> estimées encourus pour les 12 mois. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="454D067C" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36FEA38E" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...39 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alternativement, les bureaux nationaux sont encouragés à négocier d'objectifs pluriannuels en matière de GLOC avec le gouvernement hôte, en intégrant ces engagements dans le dialogue national de planification pluriannuelle (voir le paragraphe 15 ci-dessous). Plutôt que d'être basés uniquement sur les coûts passés des bureaux locaux financés par le budget institutionnel de base, les objectifs des GLOC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>peuvent être ajustés à la hausse au-delà des objectifs de trésorerie des GLOC, si cela est convenu avec les gouvernements hôtes afin de répondre à leurs aspirations en matière de développement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61D556A0" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="705"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5069225F" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...40 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les objectifs des GLOC n'incluent pas les dépenses liées au personnel international ni les dépenses financées par les revenus du recouvrement des coûts ou les fonds du programme.  Les objectifs des GLOC établis chaque année par le BMS/OFM sont basés sur les dépenses réelles du personnel local et les dépenses de fonctionnement, par conséquent, les objectifs annuels reflètent les changements dans le financement du bureau local et ses dépenses.  Toute augmentation de l'allocation et des dépenses pour le personnel local et les dépenses de fonctionnement entraînera une augmentation des objectifs annuels du GLOC. De même, s'il y a eu une réduction de l'allocation et des dépenses du budget institutionnel de base pour le personnel local et les dépenses de fonctionnement, les objectifs annuels seront réduits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C588614" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="705"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B1C98DD" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...17 lines deleted...]
-          <w:spacing w:val="-3"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les contributions en nature du gouvernement sont considérées comme faisant partie du coût total du bureau local.  La valeur des contributions en nature pour l'établissement des objectifs des GLOC est basée sur la valeur locative annuelle des locaux fournis par le gouvernement, telle que certifiée et déclarée par les bureaux de pays à la fin d'un exercice financier et figurant dans les états financiers du PNUD. Ces valeurs sont basées sur la juste valeur locative du marché de locaux comparables. Toute variation de la valeur des locaux donnés, qu'elle soit due à des changements dans l'espace de bureau utilisable ou à son prix de marché, doit être signalée par le biais de la certification annuelle de fin d'année. La part des contributions en nature utilisée par d'autres unités de financement telles que le personnel de projet du PNUD, les agences des Nations unies, les services communs et le personnel financé par des fonds extrabudgétaires est exclue du total des contributions en nature appliquées pour les objectifs des GLOC. Pour plus d'informations, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>veuillez vous</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> référer à </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00CF4B35" w:rsidRPr="00775D1C">
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://popp.undp.org/node/2981" </w:instrText>
       </w:r>
-      <w:r w:rsidR="00CF4B35" w:rsidRPr="00DC3F9D">
-[...8 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00775D1C">
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l'évaluation des coûts des bureaux locaux du gouvernement POPP (GLOC) de la contribution en nature du gouvernement hôte.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="778AE25D" w14:textId="29094579" w:rsidR="00EC08A7" w:rsidRPr="00775D1C" w:rsidRDefault="00CF4B35" w:rsidP="00EC08A7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="332129D5" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="146D081E" w14:textId="78F6B19C" w:rsidR="00C7175C" w:rsidRPr="00775D1C" w:rsidRDefault="00C7175C" w:rsidP="00C7175C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1A4E982A" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les pourcentages de dérogation pour chaque gouvernement d'accueil sont appliqués au total des coûts annuels des bureaux locaux pour calculer l'objectif annuel du GLOC.  L'objectif en espèces est le montant net restant après que les contributions en nature du GLOC ont été prises en compte dans les calculs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75836A47" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00775D1C" w:rsidRDefault="00EC08A7" w:rsidP="00EC08A7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5430372F" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58C1DB31" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les objectifs annuels de trésorerie des GLOC sont calculés comme suit et expliqués dans la méthode de calcul des GLOC annuels.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54AD967C" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00775D1C" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+    <w:p w14:paraId="2002CDD4" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8369" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3872"/>
         <w:gridCol w:w="4497"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DF185A" w:rsidRPr="00610A5F" w14:paraId="2089E6C7" w14:textId="77777777" w:rsidTr="3F4D44BC">
+      <w:tr w:rsidR="0025391D" w:rsidRPr="0025391D" w14:paraId="3329A188" w14:textId="77777777" w:rsidTr="00243C50">
         <w:trPr>
           <w:trHeight w:val="635"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3872" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2272E851" w14:textId="43BE9640" w:rsidR="006C5C95" w:rsidRPr="00775D1C" w:rsidRDefault="00117EE6" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="269F0E7E" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00775D1C">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
-              </w:rPr>
-[...10 lines deleted...]
-              <w:t>Estimation des coûts des bureaux locaux</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>A.   Estimation des coûts des bureaux locaux</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4328DC6C" w14:textId="531AE347" w:rsidR="00D8047E" w:rsidRPr="00775D1C" w:rsidRDefault="00D8047E" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="3EFBAE66" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="370"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00775D1C">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
-              </w:rPr>
-[...20 lines deleted...]
-              <w:t>2550/02551/02990</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Basé sur le personnel local uniquement et les coûts du GOE dans les codes de fonds du budget institutionnel de base tels que 02300/02301/02550/02551/02990</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D473A07" w14:textId="77777777" w:rsidR="00D8047E" w:rsidRPr="00775D1C" w:rsidRDefault="00D8047E" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="585E427D" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="370"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF185A" w:rsidRPr="00610A5F" w14:paraId="0CA405DE" w14:textId="77777777" w:rsidTr="00D84AE1">
+      <w:tr w:rsidR="0025391D" w:rsidRPr="0025391D" w14:paraId="04637954" w14:textId="77777777" w:rsidTr="00243C50">
         <w:trPr>
           <w:trHeight w:val="572"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3872" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="656717AA" w14:textId="618E5176" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00117EE6" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="5F26BC5D" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Contribution </w:t>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">B.   Contribution </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="006C5C95" w:rsidRPr="00DC3F9D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>en</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="006C5C95" w:rsidRPr="00DC3F9D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> nature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F03B784" w14:textId="6ECBC3C9" w:rsidR="00D8047E" w:rsidRPr="00775D1C" w:rsidRDefault="00D8047E" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="6C153371" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00775D1C">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Sur la base d'une certification annuelle des droits d'utilisation des locaux donnés</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF185A" w:rsidRPr="00610A5F" w14:paraId="19F98585" w14:textId="77777777" w:rsidTr="3F4D44BC">
+      <w:tr w:rsidR="0025391D" w:rsidRPr="0025391D" w14:paraId="2B4D2B56" w14:textId="77777777" w:rsidTr="00243C50">
         <w:trPr>
           <w:trHeight w:val="196"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3872" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0B81D0FF" w14:textId="6CC70D61" w:rsidR="006C5C95" w:rsidRPr="00775D1C" w:rsidRDefault="00117EE6" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="773247FB" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00775D1C">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
-              </w:rPr>
-[...10 lines deleted...]
-              <w:t>Coût total du bureau local (C=A+B)</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>C.   Coût total du bureau local (C=A+B)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E3B74B9" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00775D1C" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="5F00586D" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF185A" w:rsidRPr="00610A5F" w14:paraId="59E818CE" w14:textId="77777777" w:rsidTr="3F4D44BC">
+      <w:tr w:rsidR="0025391D" w:rsidRPr="0025391D" w14:paraId="624ECB54" w14:textId="77777777" w:rsidTr="00243C50">
         <w:trPr>
           <w:trHeight w:val="196"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3872" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="14840E85" w14:textId="11674611" w:rsidR="00D8047E" w:rsidRPr="00DC3F9D" w:rsidRDefault="00D8047E" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="4A843EA2" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Exemption % (100% - % Exemption)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="292DB792" w14:textId="35579DC8" w:rsidR="00D8047E" w:rsidRPr="00775D1C" w:rsidRDefault="00D8047E" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="4E63B620" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="370"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00775D1C">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Basé sur le système de dérogation tel qu'approuvé par le Conseil européen et sa mise à jour biennale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF185A" w:rsidRPr="00610A5F" w14:paraId="76978251" w14:textId="77777777" w:rsidTr="004857A1">
+      <w:tr w:rsidR="0025391D" w:rsidRPr="0025391D" w14:paraId="53CDEA37" w14:textId="77777777" w:rsidTr="00243C50">
         <w:trPr>
           <w:trHeight w:val="635"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3872" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="380C7C97" w14:textId="57ADFA76" w:rsidR="00D8047E" w:rsidRPr="00775D1C" w:rsidRDefault="00D8047E" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="03DB5054" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00775D1C">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Objectif total des GLOC (E = C x D)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="521479F5" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00775D1C" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="0FA54ED5" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF185A" w:rsidRPr="00610A5F" w14:paraId="5DBBBF28" w14:textId="77777777" w:rsidTr="3F4D44BC">
+      <w:tr w:rsidR="0025391D" w:rsidRPr="0025391D" w14:paraId="4CA5DC3E" w14:textId="77777777" w:rsidTr="00243C50">
         <w:trPr>
           <w:trHeight w:val="653"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3872" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4C0B793A" w14:textId="3C366624" w:rsidR="00D8047E" w:rsidRPr="00775D1C" w:rsidRDefault="00D8047E" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="1D9F1999" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00775D1C">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Contribution en nature (F = B)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D6F6738" w14:textId="77777777" w:rsidR="00D8047E" w:rsidRPr="00775D1C" w:rsidRDefault="00D8047E" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="7BA5BF58" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="720"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25D7AAAF" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00775D1C" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="20AA9F16" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF185A" w:rsidRPr="00610A5F" w14:paraId="74682A72" w14:textId="77777777" w:rsidTr="3F4D44BC">
+      <w:tr w:rsidR="0025391D" w:rsidRPr="0025391D" w14:paraId="1807C19B" w14:textId="77777777" w:rsidTr="00243C50">
         <w:trPr>
           <w:trHeight w:val="176"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3872" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="58EABB15" w14:textId="422C5842" w:rsidR="00EE4333" w:rsidRPr="00775D1C" w:rsidRDefault="00EE4333" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="11FF1AC8" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00775D1C">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
-              </w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Objectif de trésorerie du GLOC (E - F)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06A15B98" w14:textId="77777777" w:rsidR="00D8047E" w:rsidRPr="00775D1C" w:rsidRDefault="00D8047E" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="02B31F7C" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="720"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77438592" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00775D1C" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="2CCB8DB2" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5B3153B8" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00775D1C" w:rsidRDefault="00EC08A7" w:rsidP="00EC08A7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7C9B1CEA" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="705"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65B13364" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="346"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le calcul des objectifs de trésorerie du GLOC pour les bureaux </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00775D1C">
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>multipays</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00775D1C">
-[...46 lines deleted...]
-        <w:t xml:space="preserve">couverts par le bureau </w:t>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suit la formule ci-dessus, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sauf que</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le coût local total du bureau est évalué individuellement pour chaque pays couvert par le GLOC.  À cet égard, 25 % du coût local total est appliqué au pays hôte, les 75 % restants étant répartis entre tous les pays (y compris le pays hôte) sur la base des parts des TRAC de chaque pays par rapport au total des TRAC revenant aux pays couverts par le bureau </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00775D1C">
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>multipays</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00775D1C">
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.   Par exemple, si un MCO couvre quatre pays supplémentaires et qu'il a engagé 250 000 dollars pour le personnel local dans les cinq pays et les frais de fonctionnement connexes, aucune contribution en nature n'est fournie par les gouvernements hôtes, les objectifs en espèces pour chaque pays seront calculés comme suit :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6040BE10" w14:textId="77777777" w:rsidR="000525B2" w:rsidRPr="00775D1C" w:rsidRDefault="000525B2" w:rsidP="000525B2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5A0D833B" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6BD95B7B" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00775D1C" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53704A98" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10400" w:type="dxa"/>
         <w:tblInd w:w="-978" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1717"/>
         <w:gridCol w:w="1186"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="1563"/>
         <w:gridCol w:w="1333"/>
         <w:gridCol w:w="1179"/>
         <w:gridCol w:w="1309"/>
         <w:gridCol w:w="1120"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DF185A" w:rsidRPr="00610A5F" w14:paraId="25074283" w14:textId="77777777" w:rsidTr="00950F0E">
+      <w:tr w:rsidR="0025391D" w:rsidRPr="0025391D" w14:paraId="5F8AD3C2" w14:textId="77777777" w:rsidTr="00243C50">
         <w:trPr>
           <w:trHeight w:val="971"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C978109" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00775D1C" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="15EA9318" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00775D1C">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1186" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DDEBF7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07637BF4" w14:textId="482D6215" w:rsidR="00EC08A7" w:rsidRPr="00775D1C" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="6319CC72" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2B3DF9C8" w14:textId="65FBFE18" w:rsidR="005439BA" w:rsidRPr="00775D1C" w:rsidRDefault="005439BA" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="6FC50B40" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00775D1C">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Plan de ressources sur quatre ans</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DDEBF7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03A43A63" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="754D8E48" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>TRAC (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DDEBF7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E609B71" w14:textId="57482FED" w:rsidR="005439BA" w:rsidRPr="00775D1C" w:rsidRDefault="005439BA" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="3B58600F" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00775D1C">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Formules pour la part du gouvernement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1333" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DDEBF7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B380FB8" w14:textId="6A3DF512" w:rsidR="00D20FE3" w:rsidRPr="00775D1C" w:rsidRDefault="00D20FE3" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="4869FBB0" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00775D1C">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
-              </w:rPr>
-[...24 lines deleted...]
-              <w:t>égional</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Part du coût du bureau régional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DDEBF7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="65EF9CD0" w14:textId="744F1688" w:rsidR="00EC08A7" w:rsidRPr="00775D1C" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="24E9596B" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="60C00598" w14:textId="69A6ED82" w:rsidR="00DF5990" w:rsidRPr="00775D1C" w:rsidRDefault="00DF5990" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="2718267A" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00775D1C">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Les coûts des bureau locaux</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DDEBF7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04E88947" w14:textId="0AC70C6C" w:rsidR="00EC08A7" w:rsidRPr="00775D1C" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="6488F088" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="41A38CE2" w14:textId="474A0A47" w:rsidR="00DF5990" w:rsidRPr="00775D1C" w:rsidRDefault="00BD14EC" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="748085EB" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00775D1C">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
-              </w:rPr>
-              <w:t>dérogations du GLOC selon la catégorie RNB</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>dérogations</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> du GLOC selon la catégorie RNB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DDEBF7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="19792524" w14:textId="07F8D8F1" w:rsidR="00DF5990" w:rsidRPr="00775D1C" w:rsidRDefault="00DF5990" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="019E7386" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00775D1C">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
-              </w:rPr>
-              <w:t>objectifs de trésorerie</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>objectifs</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de trésorerie</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A608CD3" w14:textId="3B839F45" w:rsidR="00BD14EC" w:rsidRPr="00775D1C" w:rsidRDefault="00BD14EC" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="36C28591" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00775D1C">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
-              </w:rPr>
-              <w:t>du GLOC</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>du</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> GLOC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF185A" w:rsidRPr="00DC3F9D" w14:paraId="0CB7B41B" w14:textId="77777777" w:rsidTr="00950F0E">
+      <w:tr w:rsidR="0025391D" w:rsidRPr="0025391D" w14:paraId="090090AF" w14:textId="77777777" w:rsidTr="00243C50">
         <w:trPr>
           <w:trHeight w:val="294"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="228F567C" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00775D1C" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="6BEA94BD" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00775D1C">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1186" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6FF5A40B" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="2158F9A5" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3DA32166" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="6D6DE077" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36451302" w14:textId="1D1859DD" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00BD14EC" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="2B4937E8" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1333" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="12F6FC1C" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="32F290BB" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2832837B" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="1EA71A6C" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34EAE033" w14:textId="5F05B6A8" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="002C6669" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="0BAD5577" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31A7C830" w14:textId="583B0A5A" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="13B45A80" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...25 lines deleted...]
-              <w:t>(100%-e)</w:t>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>f=d x c x(100%-e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF185A" w:rsidRPr="00DC3F9D" w14:paraId="7901CF92" w14:textId="77777777" w:rsidTr="00950F0E">
+      <w:tr w:rsidR="0025391D" w:rsidRPr="0025391D" w14:paraId="4120B100" w14:textId="77777777" w:rsidTr="00243C50">
         <w:trPr>
           <w:trHeight w:val="294"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E851B0A" w14:textId="55142D84" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="008030AC" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="75BB352E" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> Pays A</w:t>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pays A </w:t>
             </w:r>
-            <w:r w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>-  Bureau</w:t>
             </w:r>
-            <w:r w:rsidR="00905F94" w:rsidRPr="00DC3F9D">
-[...24 lines deleted...]
-              <w:t>Bureau Principal</w:t>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Principal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1186" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="536B476B" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="29F41AFA" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> $       350,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="559FA637" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="14BBA6A4" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>14.00%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="68B87DB8" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="7DF48F6E" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>=25%+ b x75%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1333" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08BBF1B6" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="2A2F7575" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>35.50%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D347BE1" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="79B9E523" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> $          88,750 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="51813962" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="6B987589" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="65834BDA" w14:textId="59AE40E3" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="52E1F27E" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...42 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> $             23,630 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF185A" w:rsidRPr="00DC3F9D" w14:paraId="6E218C93" w14:textId="77777777" w:rsidTr="00950F0E">
+      <w:tr w:rsidR="0025391D" w:rsidRPr="0025391D" w14:paraId="7705A9F7" w14:textId="77777777" w:rsidTr="00243C50">
         <w:trPr>
           <w:trHeight w:val="294"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55850B06" w14:textId="7FDA45E3" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00284DD6" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="1E33360D" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pays B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1186" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C04D01A" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="2DAD5D87" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> $       500,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0FB05701" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="6EE9BE7C" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>20.00%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B068804" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="183D8EF7" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> b x 75%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1333" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="449D0CAC" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="0CA24D36" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>15.00%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57FBE8D7" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="4978BBED" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> $          37,500 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76206F72" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="37CE4C7D" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55606578" w14:textId="047B546C" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="005925A4" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...42 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> $             4,219 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF185A" w:rsidRPr="00DC3F9D" w14:paraId="29BB5FDC" w14:textId="77777777" w:rsidTr="00950F0E">
+      <w:tr w:rsidR="0025391D" w:rsidRPr="0025391D" w14:paraId="38A30B5F" w14:textId="77777777" w:rsidTr="00243C50">
         <w:trPr>
           <w:trHeight w:val="294"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="181AD765" w14:textId="4779A37F" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00284DD6" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="2F565B13" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Pays C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1186" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="58C5F80F" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="1EF0B0CF" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> $       630,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3DCA4465" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="12BBC4ED" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>25.20%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13AEB494" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="487E75C3" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> b x75%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1333" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30525C19" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="3678A67D" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>18.90%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="62A3E5C0" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="4D97CB6C" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> $          47,250 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44B1D935" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="5363C90C" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="75E693A7" w14:textId="651A2CE2" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="3624B0E5" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...42 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> $             6,698 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF185A" w:rsidRPr="00DC3F9D" w14:paraId="6D2605A9" w14:textId="77777777" w:rsidTr="00950F0E">
+      <w:tr w:rsidR="0025391D" w:rsidRPr="0025391D" w14:paraId="1EB55839" w14:textId="77777777" w:rsidTr="00243C50">
         <w:trPr>
           <w:trHeight w:val="347"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14594DDF" w14:textId="208214B5" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00284DD6" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="61F80E9B" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pays D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1186" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="410D1A69" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="04553B03" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> $       500,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2EBB030A" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="54C58861" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>20.00%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="577068C1" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="390DC41C" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> b x 75%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1333" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0E6F90F4" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="60293BF7" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>15.00%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69189623" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="28EE4BBF" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> $          37,500 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F44B113" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="58DCB022" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="394A297A" w14:textId="7C7535E5" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="255DE8B6" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...42 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> $             4,219 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF185A" w:rsidRPr="00DC3F9D" w14:paraId="13ACF5ED" w14:textId="77777777" w:rsidTr="00950F0E">
+      <w:tr w:rsidR="0025391D" w:rsidRPr="0025391D" w14:paraId="62AB3D82" w14:textId="77777777" w:rsidTr="00243C50">
         <w:trPr>
           <w:trHeight w:val="294"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66B40427" w14:textId="396127DD" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00284DD6" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="2E064ED6" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pays E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1186" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23102B67" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="430B3033" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> $       520,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E5DE316" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="1F44E0CF" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>20.80%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32DDA693" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="3071153B" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> b x 75%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1333" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C4C183C" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="7D483C77" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>15.60%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0E4AB6E7" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="57449EBC" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> $          39,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63576E31" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="7E8A75B9" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>50%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C2B496F" w14:textId="7FA74513" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="20D33BD6" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...42 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> $             3,042 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF185A" w:rsidRPr="00DC3F9D" w14:paraId="40E1C707" w14:textId="77777777" w:rsidTr="00950F0E">
+      <w:tr w:rsidR="0025391D" w:rsidRPr="0025391D" w14:paraId="41971EF8" w14:textId="77777777" w:rsidTr="00243C50">
         <w:trPr>
           <w:trHeight w:val="55"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D634D53" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="5E6389FA" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1186" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="159A6D41" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="2BB12F49" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> $   2,500,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="605E1314" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="476FD9D6" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100.00%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="140ED683" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="2904CA2C" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1333" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="184816D1" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="37CCD53F" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100.00%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="209FFE62" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="481DB4DE" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> $        250,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34EEC0C1" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="36B08077" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46658D12" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:p w14:paraId="2C3D2A93" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3F9D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0025391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="309D2911" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00EC08A7" w:rsidP="00EC08A7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5D8BFA91" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E186AC9" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="346" w:right="-346" w:hanging="346"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...24 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Au lieu de se fier uniquement aux objectifs annuels des GLOC calculés par l'entreprise, les bureaux nationaux </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>sont encouragés à négocier</w:t>
       </w:r>
-      <w:r w:rsidR="00B41ACC" w:rsidRPr="00775D1C">
-[...17 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d'objectifs pluriannuels avec les gouvernements hôtes, en intégrant ces engagements dans le dialogue national de planification pluriannuelle. Ces objectifs peuvent être plus élevés que les objectifs de trésorerie de base calculés par l'entreprise, si les gouvernements hôtes en conviennent afin de répondre à leurs aspirations en matière de développement et de couvrir suffisamment les dépenses prévues des bureaux locaux. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69C58040" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-346"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58D61248" w14:textId="6645234C" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="346" w:right="-346" w:hanging="346"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...46 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les objectifs pluriannuels en matière de liquidités des GLOC pourraient être négociées avec les gouvernements hôtes pourraient être basés sur les éléments </w:t>
+      </w:r>
+      <w:r w:rsidR="000419C5" w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>suivants :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="278837BD" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FCF107F" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="630" w:hanging="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Des objectifs GLOC convenus de commun accord et alignés sur le cycle de la </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...35 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>CPD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lors de la formulation du document de programme de pays (DPP), les bureaux de pays, conjointement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>avec le gouvernement national, peuvent déterminer les objectifs de trésorerie annuels et pluriannuels en tenant compte de la capacité du bureau de pays requise pour soutenir le gouvernement national pendant la période prévue du DPP.  Les objectifs pluriannuels peuvent être revus chaque année ou faire partie intégrante de l'examen à mi-parcours et de toute autre discussion sur le DPC. Les bureaux de pays peuvent augmenter ou diminuer les objectifs des GLOC, en fonction de la taille proposée de leur bureau, afin de mieux aligner la taille du bureau sur les priorités de développement et le plan de travail pour la période de planification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35B8B2E0" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="630"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09B313F2" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="630" w:hanging="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...43 lines deleted...]
-      <w:pPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Des objectifs GLOC convenus de commun accord, basés sur les dépenses locales passées</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : À titre provisoire, jusqu'à la formulation du prochain DPC, les bureaux nationaux peuvent déterminer conjointement avec les gouvernements nationaux les objectifs annuels et pluriannuels (au moins pour 2 ans). Ces objectifs peuvent être négociés sur la base des dépenses locales moyennes des deux dernières années ou sur la base des coûts locaux estimés pour la période de planification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3610D2DA" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D" w:rsidDel="00EA4296">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B29A755" w14:textId="77777777" w:rsidR="00DA660A" w:rsidRPr="00775D1C" w:rsidRDefault="00DA660A" w:rsidP="00DA660A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3E75C7EB" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="346" w:right="-346"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47834A3A" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="-346" w:hanging="346"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les flexibilités susmentionnées sont conformes aux dispositions du </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...31 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="0025391D">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:spacing w:val="-3"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Conseil d'administration du PNUD (décision 2020/14 du Conseil d'administration</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>), qui a reconnu "</w:t>
       </w:r>
-      <w:r w:rsidRPr="00775D1C">
-        <w:rPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l'importance des contributions versées par les gouvernements des pays de programme au PNUD pour couvrir les coûts des bureaux locaux, à la fois en espèces et en nature, et encourage le PNUD à travailler avec les gouvernements respectifs pour convenir, dans la mesure du possible, de contributions annuelles ou pluriannuelles afin de respecter ces engagements, en tenant compte des processus de planification budgétaire nationaux"</w:t>
       </w:r>
-      <w:r w:rsidRPr="00775D1C">
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>. Il est donc essentiel que les bureaux nationaux engagent activement les gouvernements hôtes dans leur dialogue sur l'obligation du gouvernement hôte de prendre en charge les coûts des bureaux nationaux.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F1ECE3B" w14:textId="77777777" w:rsidR="00DB567C" w:rsidRPr="00775D1C" w:rsidRDefault="00DB567C" w:rsidP="00AC2992">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="12C37455" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="-346"/>
+        <w:ind w:right="-346"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F528B83" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-346" w:hanging="346"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...24 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chaque fois que des objectifs pluriannuels </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou  supérieurs</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00775D1C">
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>à  la</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> référence en </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>matière  de</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007E2902" w:rsidRPr="00775D1C">
-[...22 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00350347" w:rsidRPr="00775D1C">
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>depenses</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00350347" w:rsidRPr="00775D1C">
-[...81 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> annuelles du </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>GLOC  sont</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> convenus avec les gouvernements hôtes, les bureaux nationaux doivent en informer le BMS/OFM et leur bureaux respectifs. Cela permettra de garantir que ces informations seront communiquées dans les futurs rapports des entreprises, y compris à l’EB par le biais de l'examen annuel de la situation financière (ARFS).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CBF07FE" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="51D7FE2A" w14:textId="43B59AFF" w:rsidR="00933102" w:rsidRPr="00775D1C" w:rsidRDefault="00830A6D" w:rsidP="3F4D44BC">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57A26839" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
       <w:pPr>
         <w:spacing w:after="122" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Communiquer les objectifs des GLOC aux gouvernements hôtes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="055BE18F" w14:textId="1FE337DA" w:rsidR="00C41670" w:rsidRPr="00775D1C" w:rsidRDefault="002629D2" w:rsidP="00AC2992">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0C854174" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="346"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...71 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Les objectifs annuels des GLOC sont communiqués par le BMS/ OFM aux bureaux régionaux avant la fin du mois de septembre de chaque année, accompagnés d'un mémorandum commun entre les bureaux (bureau régional et OFM) pour les bureaux nationaux. Les objectifs annuels de trésorerie sont accompagnés de la méthode de calcul des GLOC afin de fournir des précisions et des processus supplémentaires applicables à une année donnée.   Ces objectifs peuvent être révisés pour refléter une certification finale de la contribution en nature pour l'année, début février de chaque année, s'il y a eu un changement significatif dû à un espace ou à la valeur d'un local fourni par un gouvernement hôte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F2CC472" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23794A4B" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les bureaux nationaux sont chargés d'informer formellement les gouvernements hôtes des objectifs annuels des GLOC et des arriérés de paiement (le cas échéant) et des demandes de paiement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44B06E9E" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00775D1C" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7F23E2E7" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EC4B8F2" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Lors de la discussion des objectifs annuels de trésorerie des GLOC avec les gouvernements hôtes, il est important de soulever la question du paiement en attente des obligations de trésorerie des GLOC des années précédentes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22A05BAC" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00775D1C" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
-[...1 lines deleted...]
-        <w:pStyle w:val="Memoheading"/>
+    <w:p w14:paraId="7BF7EDA8" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71654CC0" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...67 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>En outre, le non-recouvrement des GLOC peut constituer une base pour que les auditeurs signalent des observations défavorables et émettent une note d'audit CO moins que satisfaisante, affectant ainsi la crédibilité des systèmes de responsabilité et financiers de la région. Par conséquent, les bureaux devraient mettre en place un système pour documenter et contrôler leurs efforts de suivi pour collecter les obligations des GLOC en suspens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="563E525E" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FEABA4A" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Dès réception de la contribution du GLOC, une bonne pratique recommandée est d'envoyer rapidement une lettre de remerciement du bureau national au gouvernement hôte.  Afin d'apprécier l'importance des paiements des GLOC pour le financement des bureaux locaux et d'encourager les paiements en temps voulu, la haute direction du PNUD envoie depuis 2019 une lettre de remerciement annuelle aux missions permanentes des États membres pour le paiement de ses obligations en matière de GLOC en espèces ou en nature.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7207DDF6" w14:textId="77777777" w:rsidR="003B1B38" w:rsidRPr="00775D1C" w:rsidRDefault="003B1B38" w:rsidP="003B1B38">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5AF97010" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="5D7D4A36" w14:textId="5FE081F9" w:rsidR="00EC08A7" w:rsidRPr="00775D1C" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E4D0515" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BC8C65A" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DC3F9D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Enregistrement</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DC3F9D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> des contributions </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DC3F9D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DC3F9D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DC3F9D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>espèces</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DC3F9D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54AAA471" w14:textId="77777777" w:rsidR="00085173" w:rsidRPr="00DC3F9D" w:rsidRDefault="00085173" w:rsidP="3F4D44BC">
+    <w:p w14:paraId="406E4EBA" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
       <w:pPr>
         <w:spacing w:after="122" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62CEFBDA" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Les objectifs de trésorerie des GLOC sont fixés en dollars américains. Le gouvernement hôte peut s'acquitter de son obligation soit en USD, soit en monnaie locale en utilisant le taux de change opérationnel le plus récent des Nations unies.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7255D859" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00775D1C" w:rsidRDefault="00EC08A7" w:rsidP="00EC08A7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="39A0C292" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="705"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="675535DA" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Lorsqu'un gouvernement hôte fournit des contributions en espèces aux bureaux de pays pour payer spécifiquement le loyer et les services publics (au lieu de locaux et de services publics gratuits), il est conseillé aux bureaux d'inclure ces contributions dans leurs prévisions de paiement annuel des GLOC dans le plan de travail intégré annuel/la planification annuelle des ressources.  Ces contributions seront appliquées comme paiement de GLOC avec tout autre paiement reçu par rapport aux objectifs de trésorerie de GLOC.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="294CBB6A" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00775D1C" w:rsidRDefault="00EC08A7" w:rsidP="00EC08A7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4AFFCBBB" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="705"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52378F1D" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">GSSC créera un contrat principal basé sur les objectifs annuels GLOC de l'OFM et les paiements GLOC annuels devront être appliqués via le module QUANTUM </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AE2E3B">
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Quantum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AE2E3B">
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AE2E3B">
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Accounts</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AE2E3B">
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AE2E3B">
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Receivable</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AE2E3B">
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (AR). A la réception des paiements GLOC, GSSC reconnaîtra le revenu via l'événement de revenu dans le module Contrats et générera la créance via l'événement de facturation. Le reçu est ensuite appliqué à la créance via le module AR.  Les recettes et les créances sont enregistrées via le module Contrats ; les reçus sont appliqués via le module AR.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="692761CB" w14:textId="77777777" w:rsidR="007B17ED" w:rsidRPr="00775D1C" w:rsidRDefault="007B17ED" w:rsidP="007B17ED">
-[...2 lines deleted...]
-        <w:ind w:left="0"/>
+    <w:p w14:paraId="387A1EA2" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FF5F130" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...21 lines deleted...]
-        <w:ind w:left="0"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Conformément au règlement financier et aux règles de gestion financière du PNUD (règle 126.05), "... les contributions en espèces du gouvernement hôte aux coûts des bureaux de pays du PNUD sont créditées comme recettes dans le budget institutionnel brut du PNUD. Si elles sont reçues en monnaie locale, les crédits en dollars des États-Unis seront crédités au taux de change opérationnel des Nations Unies en vigueur à la date du paiement. Les gains ou pertes résultant des ajustements de change liés au paiement des contributions volontaires seront enregistrés séparément en compensation de ces contributions". (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 126.06). Par exemple, si un paiement de GLOC a été reçu en monnaie locale le 15 janvier, il sera appliqué aux objectifs de GLOC en utilisant le taux de change opérationnel des Nations Unies en vigueur pour le mois de janvier.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59328B17" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="030EC43B" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="688ABADC" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...32 lines deleted...]
-        <w:ind w:left="0"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Les paiements annuels des GLOC doivent être appliqués par le biais du module Quantum des comptes débiteurs en utilisant le COA suivant (voir la section Procédures sur la façon de soumettre des demandes dans le portail de services du PNUD</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="2D2F894E" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="5C495113" w14:textId="759424CE" w:rsidR="00EC08A7" w:rsidRPr="00775D1C" w:rsidRDefault="008F290B" w:rsidP="3F4D44BC">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13B337BA" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:spacing w:val="-3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:spacing w:val="-3"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:spacing w:val="-3"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Type de Contribution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...17 lines deleted...]
-          <w:spacing w:val="-3"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Catégorie de Revenu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:spacing w:val="-3"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Year</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:spacing w:val="-3"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Fonds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00334928" w:rsidRPr="00775D1C">
-[...3 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-        <w:t>Year</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Account</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00334928" w:rsidRPr="00775D1C">
-[...95 lines deleted...]
-    <w:p w14:paraId="03B82F7B" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00775D1C" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+    </w:p>
+    <w:p w14:paraId="5D6D8B7F" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="4C023289" w14:textId="787A3DFD" w:rsidR="00EC08A7" w:rsidRPr="00775D1C" w:rsidRDefault="00C12DDE" w:rsidP="3F4D44BC">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E8D786D" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...37 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  GLOC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...161 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        <w:t xml:space="preserve">                                    LIC ou MIC             Courante              00200</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">    </w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="0B599C19" w14:textId="631BAAA1" w:rsidR="00EC08A7" w:rsidRPr="00775D1C" w:rsidRDefault="008F290B" w:rsidP="00592BCE">
+        <w:t xml:space="preserve">    51015</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2451E004" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...141 lines deleted...]
-    <w:p w14:paraId="07C614E5" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00775D1C" w:rsidRDefault="00EC08A7" w:rsidP="3F4D44BC">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  GLOC                                       LIC ou MIC              Arriérés               00200                 51014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="740BBAF0" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48AB0F1E" w14:textId="08860393" w:rsidR="00822126" w:rsidRPr="00775D1C" w:rsidRDefault="00822126" w:rsidP="260FA083">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="010F7FF4" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...54 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dans certains cas, les gouvernements hôtes peuvent fixer leurs objectifs de trésorerie à l'avance, en particulier lorsqu'un objectif pluriannuel est négocié avec succès. Lorsque les bureaux nationaux reçoivent de tels paiements anticipés pour une ou plusieurs années avant le début d'une année cible de GLOC, ils doivent demander à l'équipe des recettes du GSSC, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>dans un d</w:t>
       </w:r>
-      <w:r w:rsidR="609542E2" w:rsidRPr="00775D1C">
+      <w:r w:rsidRPr="0025391D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-          <w:lang w:val="fr-FR"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">élai d’une semaine </w:t>
       </w:r>
-      <w:r w:rsidR="3FE7B57B" w:rsidRPr="00775D1C">
+      <w:r w:rsidRPr="0025391D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-          <w:lang w:val="fr-FR"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">à compter la </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="3FE7B57B" w:rsidRPr="00775D1C">
+      <w:r w:rsidRPr="0025391D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-          <w:lang w:val="fr-FR"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>reception</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="3FE7B57B" w:rsidRPr="00775D1C">
+      <w:r w:rsidRPr="0025391D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-          <w:lang w:val="fr-FR"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> de ces paiements, de les </w:t>
       </w:r>
-      <w:r w:rsidRPr="00775D1C">
-[...11 lines deleted...]
-        <w:ind w:left="0"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>enregistrer au COA ci-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dessous:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="4AAC635F" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="7F54223C" w14:textId="0DCC9412" w:rsidR="00EC08A7" w:rsidRPr="00775D1C" w:rsidRDefault="00721BA9" w:rsidP="3F4D44BC">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="526D0209" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="240"/>
-[...35 lines deleted...]
-          <w:spacing w:val="-3"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Type de Contribution</w:t>
       </w:r>
-      <w:r w:rsidRPr="00775D1C">
-[...69 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:spacing w:val="-3"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Année</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...61 lines deleted...]
-          <w:spacing w:val="-3"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Fonds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...45 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Account</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="59B243D8" w14:textId="2F60AAE0" w:rsidR="00EC08A7" w:rsidRPr="00DC3F9D" w:rsidRDefault="00064292" w:rsidP="3F4D44BC">
+    <w:p w14:paraId="3AF4065C" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="240"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">Gov </w:t>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GLOC – Gov </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0085475D" w:rsidRPr="00DC3F9D">
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>contr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0085475D" w:rsidRPr="00DC3F9D">
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0085475D" w:rsidRPr="00DC3F9D">
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Locl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0085475D" w:rsidRPr="00DC3F9D">
-[...110 lines deleted...]
-    <w:p w14:paraId="7F993920" w14:textId="65A1A479" w:rsidR="00A87E27" w:rsidRPr="005270DE" w:rsidRDefault="00A87E27" w:rsidP="260FA083">
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cost Future                YYYY                            00200                             51017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EA4D143" w14:textId="4FAB6DF0" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:after="240"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...97 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Au début de chaque exercice financier, les bureaux du PNUD doivent demander à l'équipe des recettes du GSSC de transférer la partie annuelle de compte 51017</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00775D1C">
-[...17 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidR="000419C5" w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>à</w:t>
+      </w:r>
+      <w:r w:rsidR="000419C5" w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00775D1C">
-[...64 lines deleted...]
-        <w:t xml:space="preserve"> être effectués par l'intermédiaire des </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000419C5" w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>paiement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  anticipé</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d'un revenu différé au compte de paiement GLOC de l'année en cours 51015. Ces transferts doivent être effectués par l'intermédiaire des </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00E04090" w:rsidRPr="005270DE">
-[...6 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>GLJEs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00E04090" w:rsidRPr="005270DE">
-[...6 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74BF635D" w14:textId="45F0847A" w:rsidR="00500ED0" w:rsidRPr="00775D1C" w:rsidRDefault="00A87E27" w:rsidP="00592BCE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="53FCC903" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="345"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...28 lines deleted...]
-        <w:ind w:left="0"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les contributions des gouvernements hôtes aux GLOC ne doivent pas être appliquées à d'autres fonds ou comptes que ceux prévus ci-dessus sans l'approbation préalable de l'OFM et des bureaux régionaux.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23B8517B" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="711AA9E8" w14:textId="01C8DE0E" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="345"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> en temps voulu avant la </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>À la fin de chaque ann</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ée, le chef de bureau devra certifier dans </w:t>
+      </w:r>
+      <w:r w:rsidR="000419C5" w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>le document annuel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que tous les accords/modifications d’accords signés ont été soumis à le GSSC en temps voulu avant la </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00E83D31" w:rsidRPr="00775D1C">
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>cloture</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00E83D31" w:rsidRPr="00775D1C">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> des livres financiers. Cela permettra de s’assurer que les recettes du PNUD sont saisies en temps voulu, car toute soumission tardive de ces documents présente un risqué important en </w:t>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des livres financiers. Cela permettra de s’assurer que les recettes du PNUD sont saisies en temps voulu, car toute soumission tardive de ces documents présente un </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00E83D31" w:rsidRPr="00775D1C">
-[...16 lines deleted...]
-        <w:t>re</w:t>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>risqué</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00E83D31" w:rsidRPr="00775D1C">
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> important en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>matère</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> de rapports de gestion et d’audit, car les recettes ne seront pas présentées avec exactitude dans les états financiers du PNUD, y compris les états financiers trimestriels. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41AC9CC0" w14:textId="77777777" w:rsidR="00500ED0" w:rsidRPr="00775D1C" w:rsidRDefault="00500ED0" w:rsidP="00592BCE">
-[...2 lines deleted...]
-        <w:ind w:left="0"/>
+    <w:p w14:paraId="26F51B66" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-        <w:ind w:left="0"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2428E41C" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Lien </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DC3F9D">
-        <w:rPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>comptable</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DC3F9D">
-        <w:rPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> du GLOC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="297A701C" w14:textId="77777777" w:rsidR="00500ED0" w:rsidRPr="00DC3F9D" w:rsidRDefault="00500ED0" w:rsidP="00592BCE">
-[...2 lines deleted...]
-        <w:ind w:left="0"/>
+    <w:p w14:paraId="4FC3C7A9" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24CF6ECB" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="345"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>À sa trente et unième session en 1984 (84/9), le Conseil d'administration a autorisé "l'Administrateur à établir, à compter du 1er janvier 1985, un lien comptable entre les contributions volontaires, ... ,les contributions aux coûts des programmes volontaires et les contributions aux coûts des bureaux locaux de telle sorte que les contributions soient d'abord comptabilisées au titre des coûts des bureaux locaux" (</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...42 lines deleted...]
-        <w:ind w:left="0"/>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="0025391D">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="2E74B5"/>
+            <w:spacing w:val="-3"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>voir page 738, paragraphe 8, la décision 84/9 du Conseil d'administration</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0025391D">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="000000"/>
+            <w:spacing w:val="-3"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>).</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="44DA37C4" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="029A21C4" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="345"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="634779B7" w14:textId="43F0DA5D" w:rsidR="00511EFF" w:rsidRPr="00775D1C" w:rsidRDefault="00511EFF" w:rsidP="3F4D44BC">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">À la fin de chaque exercice financier, l'UES et l'OFM examinent tout déficit des contributions des gouvernements hôtes au titre des GLOC. Les contributions volontaires disponibles des gouvernements d'accueil sont transférées au fonds GLOC (fonds 00200 et compte 51025) pour compenser les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>contributions GLOC en souffrance pour l'année de référence. Ces liens comptables sont présentés séparément dans les rapports annuels sur les performances des GLOC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E0DFB39" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
       <w:pPr>
         <w:spacing w:after="122" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Rapports - Rapports de performance périodiques et annuels (paiements)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6990AC86" w14:textId="3B3286C5" w:rsidR="000E7157" w:rsidRPr="00775D1C" w:rsidRDefault="00EC33FE" w:rsidP="000E7157">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="296B9B31" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Le rapport de performance des GLOC (mis à jour quotidiennement à partir d'Atlas) est disponible pour les bureaux afin de suivre les paiements cibles des GLOC de l'année en cours et les soldes en suspens des GLOC des années précédentes.  Il est conseillé aux bureaux d'examiner ces rapports régulièrement afin d'assurer un suivi avec les gouvernements hôtes pour régler leurs contributions impayées aux coûts des bureaux locaux.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76DE8B04" w14:textId="77777777" w:rsidR="00EC08A7" w:rsidRPr="00775D1C" w:rsidRDefault="00EC08A7" w:rsidP="00EC08A7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="202D7D58" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="705"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C2E6AF2" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Le PNUD fait régulièrement rapport au Conseil d'administration sur les progrès réalisés dans le règlement des objectifs des GLOC pour l'année en cours et des arriérés des GLOC dans les documents officiels suivants :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C76674D" w14:textId="1FD1DB8C" w:rsidR="00D86BAA" w:rsidRPr="00775D1C" w:rsidRDefault="00D86BAA" w:rsidP="00D86BAA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6BC96E73" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="9"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Rapport financier et états financiers vérifiés du PNUD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2057A9FF" w14:textId="77777777" w:rsidR="00D86BAA" w:rsidRPr="00775D1C" w:rsidRDefault="00D86BAA" w:rsidP="00D86BAA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="299F15E2" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="9"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Examen annuel de la situation financière </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41F9EC9B" w14:textId="386BDD97" w:rsidR="00D86BAA" w:rsidRPr="00DC3F9D" w:rsidRDefault="00D86BAA" w:rsidP="260FA083">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="57174C5A" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="9"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-          <w:spacing w:val="-3"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Budget </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DC3F9D">
-[...2 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>intégré</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DC3F9D">
-[...2 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> du PNUD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15395FFE" w14:textId="69475E1A" w:rsidR="00D86BAA" w:rsidRPr="00775D1C" w:rsidRDefault="457B33AA" w:rsidP="260FA083">
-      <w:pPr>
+    <w:p w14:paraId="24DA6A17" w14:textId="77777777" w:rsidR="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...76 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33D8FCF3" w14:textId="25D62F1E" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Document de la politique du PNUD sur la reconnaissance des revenus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="266CD178" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="10"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="10691382" w:rsidRPr="00DC3F9D">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="4472C4"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidRPr="0025391D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="4472C4" w:themeColor="accent5"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="4472C4"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>I</w:t>
-[...13 lines deleted...]
-          <w:t xml:space="preserve"> document de la politique</w:t>
+          <w:t>IPSAS 23 document de la politique</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="00F9CC66" w14:textId="111603F6" w:rsidR="00E12F66" w:rsidRPr="00E12F66" w:rsidRDefault="00E12F66" w:rsidP="00E12F66">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+    <w:p w14:paraId="55DCA4E6" w14:textId="77777777" w:rsidR="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="-84"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="4472C4"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B447525" w14:textId="77777777" w:rsidR="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="-84"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="4472C4"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="496FAD20" w14:textId="0CAEDC42" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="-84"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:color w:val="000000"/>
-[...8 lines deleted...]
-        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
-[...10 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId18"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C517DCA" w14:textId="77777777" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="-84"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44FC5FD6" w14:textId="396A1F14" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="-84"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Attention :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A419C9C" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="0025391D">
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="even" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1137" w:right="672" w:bottom="1297" w:left="1702" w:header="720" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7BA45238" w14:textId="77777777" w:rsidR="002B3595" w:rsidRDefault="002B3595">
+    <w:p w14:paraId="55CCED31" w14:textId="77777777" w:rsidR="00A405BA" w:rsidRDefault="00A405BA" w:rsidP="0025391D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2DC6EB37" w14:textId="77777777" w:rsidR="002B3595" w:rsidRDefault="002B3595">
+    <w:p w14:paraId="70DED65D" w14:textId="77777777" w:rsidR="00A405BA" w:rsidRDefault="00A405BA" w:rsidP="0025391D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="2B2A0019" w14:textId="77777777" w:rsidR="00405938" w:rsidRDefault="00405938">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="62D7DFFE" w14:textId="77777777" w:rsidR="0025391D" w:rsidRDefault="0025391D">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:ind w:right="173"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="758D2034" w14:textId="77777777" w:rsidR="00405938" w:rsidRDefault="00405938">
+  <w:p w14:paraId="0EB9017F" w14:textId="77777777" w:rsidR="0025391D" w:rsidRDefault="0025391D">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="0838B5AB" w14:textId="7265DBC1" w:rsidR="00405938" w:rsidRDefault="00405938">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1088A3E8" w14:textId="00DDFCAC" w:rsidR="0025391D" w:rsidRPr="0025391D" w:rsidRDefault="0025391D" w:rsidP="0025391D">
     <w:pPr>
-      <w:spacing w:line="259" w:lineRule="auto"/>
+      <w:spacing w:after="0"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="0025391D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r w:rsidRPr="0025391D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="0025391D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="0025391D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="0025391D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidRPr="0025391D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="0025391D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de </w:t>
+    </w:r>
+    <w:r w:rsidRPr="0025391D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="0025391D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="0025391D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="0025391D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidRPr="0025391D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="0025391D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidRPr="0025391D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Date </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="0025391D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>d’entrée</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="0025391D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="0025391D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="0025391D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="0025391D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>vigueur</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="0025391D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t> :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="0025391D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 09/01/2023</w:t>
+    </w:r>
+    <w:r w:rsidRPr="0025391D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidRPr="0025391D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="0025391D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t># :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="0025391D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:b/>
-[...52 lines deleted...]
-        <w:noProof/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
-    <w:r>
-[...45 lines deleted...]
-    </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="6813DE15" w14:textId="77777777" w:rsidR="00405938" w:rsidRDefault="00405938">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6EA6EA17" w14:textId="77777777" w:rsidR="0025391D" w:rsidRDefault="0025391D">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:ind w:right="173"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="03AFFA81" w14:textId="77777777" w:rsidR="00405938" w:rsidRDefault="00405938">
+  <w:p w14:paraId="146F65E0" w14:textId="77777777" w:rsidR="0025391D" w:rsidRDefault="0025391D">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="42BE3B08" w14:textId="77777777" w:rsidR="002B3595" w:rsidRDefault="002B3595">
+    <w:p w14:paraId="71D2D83C" w14:textId="77777777" w:rsidR="00A405BA" w:rsidRDefault="00A405BA" w:rsidP="0025391D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="64F3E92A" w14:textId="77777777" w:rsidR="002B3595" w:rsidRDefault="002B3595">
+    <w:p w14:paraId="634C2BFE" w14:textId="77777777" w:rsidR="00A405BA" w:rsidRDefault="00A405BA" w:rsidP="0025391D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="1E564F26" w14:textId="0C806FD7" w:rsidR="00405938" w:rsidRDefault="260FA083" w:rsidP="0059514A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="612411BC" w14:textId="60458F7E" w:rsidR="0025391D" w:rsidRDefault="0025391D" w:rsidP="0059514A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="76ECF768" wp14:editId="3100C479">
-[...2 lines deleted...]
-          <wp:docPr id="535387130" name="Picture 24"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="679ECFE1" wp14:editId="5299D549">
+          <wp:extent cx="591279" cy="900000"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1852885570" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 24"/>
+                  <pic:cNvPr id="1852885570" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect l="1" r="2023" b="18367"/>
-                  <a:stretch/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="298634" cy="573937"/>
+                    <a:ext cx="591279" cy="900000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:ln>
-[...6 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="048A4DD6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BC2436CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -10814,473 +10563,261 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="313C1DF8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14552F60"/>
+    <w:nsid w:val="23355633"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="59E656D6"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="77B61118"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360"/>
+        <w:ind w:left="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="B8807B92">
+    <w:lvl w:ilvl="1" w:tplc="856CEEFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1095"/>
+        <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="ED127C54">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1815"/>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="4028AE70">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2535"/>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="6A388794">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3255"/>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="B1AC8F7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3975"/>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="3566EC46">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4695"/>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="D18EE470">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5415"/>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5DB8E486">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6135"/>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23355633"/>
-[...209 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="293A4ADD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="757C9A10"/>
     <w:lvl w:ilvl="0" w:tplc="6BAE8BAA">
       <w:start w:val="2"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9F1EB002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -11349,164 +10886,51 @@
     <w:lvl w:ilvl="7" w:tplc="E66E97AE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5628A8AA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BD0049D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="34868900"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -11575,51 +10999,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="335A320F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3796BE4E"/>
     <w:lvl w:ilvl="0" w:tplc="61AC6902">
       <w:start w:val="3"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F970E5BC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -11688,51 +11112,51 @@
     <w:lvl w:ilvl="7" w:tplc="88325822" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="69E4AD52" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33B261C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="63EA9678"/>
     <w:lvl w:ilvl="0" w:tplc="526A3FD6">
       <w:start w:val="4"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -11777,140 +11201,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="486642C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="71F8BC8A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11979,164 +11314,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B4C46D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AEFED558"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12205,576 +11427,159 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="671101541">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="877468971">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1663121521">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="733167108">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="649944192">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="902907400">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="6" w16cid:durableId="1926841747">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="877468971">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="7" w16cid:durableId="1809787217">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1663121521">
+  <w:num w:numId="8" w16cid:durableId="2117552034">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1404983229">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="74327616">
-[...11 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="1926841747">
+  <w:num w:numId="10" w16cid:durableId="1939098708">
     <w:abstractNumId w:val="8"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:hideSpellingErrors/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00284E46"/>
-[...292 lines deleted...]
-    <w:rsid w:val="75E5F7DF"/>
+    <w:rsidRoot w:val="0025391D"/>
+    <w:rsid w:val="000419C5"/>
+    <w:rsid w:val="001652FF"/>
+    <w:rsid w:val="0025391D"/>
+    <w:rsid w:val="00A405BA"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="06C00A57"/>
-  <w15:docId w15:val="{2B207EDB-A3A3-4A1A-B49D-A5A611BC890B}"/>
+  <w14:docId w14:val="516E4C74"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{29078D7A-9CDD-4AFA-B3A6-0C0D68D939F3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -13108,1230 +11913,783 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE5130"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0025391D"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0025391D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0025391D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0025391D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0025391D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0025391D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0025391D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0025391D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0025391D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0025391D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0025391D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0025391D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0025391D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0025391D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0025391D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0025391D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0025391D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0025391D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0025391D"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0025391D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0025391D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0025391D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0025391D"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0025391D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0025391D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0025391D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0025391D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0025391D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0025391D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0059514A"/>
+    <w:rsid w:val="0025391D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:ind w:left="730" w:right="170" w:hanging="370"/>
-      <w:jc w:val="both"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0059514A"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="0025391D"/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-[...10 lines deleted...]
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B604B5"/>
+    <w:rsid w:val="0025391D"/>
     <w:pPr>
-      <w:ind w:left="730" w:right="170" w:hanging="370"/>
-      <w:jc w:val="both"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-    <w:name w:val="Balloon Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B604B5"/>
-[...103 lines deleted...]
-    <w:rsid w:val="00E12F66"/>
+    <w:rsid w:val="0025391D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...226 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2931" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2691" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4151" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/bom/lso/SBAA%20Documents/Forms/AllItems.aspx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/execbrd/archives/gcdecisions/GC%20Dec%20Org-Mt-Feb84%2031stSessJun84.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2716" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2931" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fwww.undp.org%2Fsites%2Fg%2Ffiles%2Fzskgke326%2Ffiles%2Fundp%2Flibrary%2Fcorporate%2FExecutive%2520Board%2F2013%2FAnnual-session%2FEnglish%2Fdp2013-30.doc&amp;wdOrigin=BROWSELINK" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/18916" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/execbrd/archives/gcdecisions/GC%20Dec%20Org-Mt-Feb84%2031stSessJun84.pdf" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...609 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -14438,676 +12796,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...584 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>20057</Characters>
+  <Pages>8</Pages>
+  <Words>3547</Words>
+  <Characters>20224</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>167</Lines>
+  <Lines>168</Lines>
   <Paragraphs>47</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23528</CharactersWithSpaces>
+  <CharactersWithSpaces>23724</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>admin</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>