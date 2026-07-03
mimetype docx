--- v0 (2025-11-06)
+++ v1 (2026-07-03)
@@ -1,8541 +1,9132 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="461E922C" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00F92282">
+    <w:p w14:paraId="7E63A347" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
       <w:pPr>
         <w:spacing w:after="122" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Contribuciones de los Gobiernos para sufragar los gastos locales de las oficinas (GLOC) de países de ingresos bajos y medianos (LIC and MIC, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00463346">
-        <w:rPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Low- and Middle- Income Countries</w:t>
       </w:r>
-      <w:r w:rsidRPr="00463346">
-        <w:rPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, por sus siglas en inglés) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DDA6FD6" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00F92282">
+    <w:p w14:paraId="4F7BD034" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
       <w:pPr>
         <w:spacing w:after="122" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Marco Legal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60013404" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00F92282">
+    <w:p w14:paraId="5BEF4D01" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="159" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">De conformidad con las disposiciones del Acuerdo Básico Modelo de Asistencia (SBAA, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00463346">
-        <w:rPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Standard Basic Assistance Agreement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00463346">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, por sus siglas en inglés) que rigen las operaciones del PNUD (Programa de las Naciones Unidas para el Desarrollo) en los países en que se ejecuta un programa, se espera que los Gobiernos del país receptor realicen contribuciones para los gastos locales de las oficinas del país. Según el Artículo VI - Párrafos 4 y 5 del </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00463346">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00867F91">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>SBAA</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00463346">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29355E0A" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00F92282">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="066A11B5" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1075" w:right="159" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="7F655E46" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00F92282">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E360746" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1075"/>
+        <w:ind w:left="1075" w:right="170" w:hanging="370"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>«4. El Gobierno también deberá contribuir a sufragar los gastos de mantenimiento de la misión del Programa de las Naciones Unidas para el Desarrollo (PNUD) en el país pagando anualmente al PNUD una suma fija acordada mutuamente entre las partes para ayudar a cubrir los siguientes gastos:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EDEAFEB" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00F92282">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="69C1DCF2" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="5" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Una oficina apropiada con equipo y suministros, adecuada para servir como sede local del PNUD en el país;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D462BEB" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="5" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Asistencia administrativa y de secretaría apropiada, intérpretes, traductores y asistencia relacionada;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="180FC7D1" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="5" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Transporte del representante residente y su personal para fines oficiales dentro del país;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3071508D" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="5" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Envío postal y telecomunicaciones con fines oficiales y</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="062C10D6" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="5" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Dietas para el representante residente y su personal mientras se encuentren en viajes oficiales dentro del país.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="638E8C86" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1075" w:right="170" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. El Gobierno tendrá la opción de proporcionar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en especie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los recursos mencionados en el punto 4 anterior, con excepción de los puntos (b) y (e)».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EB1E604" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1075" w:right="170" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39D21287" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cuando no exista un SBAA (es decir, cuando el Fondo Especial o el Acuerdo de Asistencia Técnica todavía este en uso), se debe implementar un anexo estándar (Disposiciones suplementarias) al documento del proyecto (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="00867F91">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Anexo Estándar al Documento del Proyecto</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B1D8E3F" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47E6F27C" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
-[...9 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Las contribuciones de GLOC (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Government Contribution to Local Office Costs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, por sus siglas en inglés) son una fuente importante de financiamiento para el presupuesto institucional central de las Oficinas de País y su utilización está sujeta a las Regulaciones y Reglas Financieras del PNUD. Todas las contribuciones GLOC recibidas de los gobiernos anfitriones se asignan completamente a las Oficinas de País. Las Oficinas de País retienen y utilizan las contribuciones GLOC recaudadas para los gastos de la oficina local, incluido el personal contratado localmente y los gastos operativos. Cualquier déficit en la recolección de GLOC tendrá un impacto negativo en el total de recursos institucionales disponibles para una Oficina de País.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01F15299" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21FA5901" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Alcance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C352F4B" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F641601" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...22 lines deleted...]
-        <w:ind w:right="0"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esta política </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>solo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es aplicable a los países clasificados como categorías de ingresos bajos y medios (LIC and MIC, por sus siglas en inglés) para un período de informe. No se aplica a los países contribuyentes netos (NCC) ni a los países de ingresos medios altos que están regulados </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>según la decisión del EB (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="00867F91">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>2013/30</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) sobre la financiación de presencia física diferenciada (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="00867F91">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>DP/2013/45</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DAD0252" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2943"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...22 lines deleted...]
-        <w:ind w:right="0"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="713EFB72" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...17 lines deleted...]
-        <w:ind w:left="1075"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El sistema de exención GLOC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="184147C4" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1090" w:hanging="370"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:i/>
-[...45 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B6AEDB7" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...14 lines deleted...]
-        <w:r w:rsidRPr="00463346">
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En su decisión </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00867F91">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...314 lines deleted...]
-            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>84/9</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00463346">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, el Consejo de Administración del PNUD reconoció que las condiciones económicas locales pueden afectar la capacidad de los países del programa para cumplir con su obligación de cubrir los gastos de las oficinas locales. Como resultado, autorizó al Administrador a renunciar a la obligación, en parte, cuando las condiciones económicas así lo justificaran. A este respecto, se desarrolló un sistema de exenciones basado en el Producto Nacional Bruto per cápita (luego reemplazado por el Ingreso Nacional Bruto [INB] per cápita). Aun así, se alienta a los gobiernos del país anfitrión a pagar la mayor cantidad posible del gasto total de la oficina. El sistema de exención se ajusta durante cada ciclo del programa teniendo en cuenta el INB per cápita del año base correspondiente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D277089" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00F92282">
-[...4 lines deleted...]
-        <w:ind w:right="0" w:firstLine="0"/>
+    <w:p w14:paraId="702E5234" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C149518" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0"/>
+        <w:ind w:left="360" w:right="170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>El Consejo Ejecutivo estableció en la decisión 2012/28 que habría un sistema de actualizaciones bienales. En este sentido, se aplicará un enfoque cuatrienal para el promedio de la RNB per cápita, aplicando la RNB per cápita media de los años 2016-2019 a los dos primeros años del Presupuesto Integrado, 2022-2023, y la RNB per cápita media de los años 2018-2021 a los dos últimos años del Presupuesto Integrado, 2024-2025. Por lo tanto, el sistema de exenciones para el cálculo de los objetivos de los gastos de oficina local en 2023 se basa en la RNB per cápita media de 2016-2019 según el Plan Integrado de Recursos del PNUD y las Estimaciones del Presupuesto Integrado para 2022-2025, Anexo I, cuadro 4c.ii - Contribuciones de los gobiernos a las exenciones de los gastos de oficina local para 2022-2023, DP/2021/29).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E84C5FF" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00F92282">
-[...3 lines deleted...]
-        <w:ind w:right="0"/>
+    <w:p w14:paraId="7CA88B76" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8741" w:type="dxa"/>
         <w:tblInd w:w="625" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4140"/>
         <w:gridCol w:w="1888"/>
         <w:gridCol w:w="2713"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F92282" w:rsidRPr="004E31E3" w14:paraId="031F9EC2" w14:textId="77777777" w:rsidTr="00310723">
+      <w:tr w:rsidR="00867F91" w:rsidRPr="00867F91" w14:paraId="276FFAE7" w14:textId="77777777" w:rsidTr="00FE33E1">
         <w:trPr>
           <w:trHeight w:val="531"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C6B75AE" w14:textId="77777777" w:rsidR="000158A4" w:rsidRPr="000158A4" w:rsidRDefault="000158A4" w:rsidP="000158A4">
+          <w:p w14:paraId="68FB3496" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+              <w:ind w:right="170"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000158A4">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2016-2019</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2759DB64" w14:textId="2915C1A4" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="000158A4" w:rsidP="000158A4">
+          <w:p w14:paraId="081D4F1D" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+              <w:ind w:left="730" w:right="170" w:hanging="370"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>NB per cápita media, USD</w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>INB per cápita media, USD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D425761" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="6770BF3C" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="360"/>
+              <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="170" w:hanging="370"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Porcentaje de Exención</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2713" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="351F0C17" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="6B65475F" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="360"/>
+              <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="170" w:hanging="370"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Categoría de ingresos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F92282" w:rsidRPr="004E31E3" w14:paraId="79613552" w14:textId="77777777" w:rsidTr="00310723">
+      <w:tr w:rsidR="00867F91" w:rsidRPr="00867F91" w14:paraId="72D56000" w14:textId="77777777" w:rsidTr="00FE33E1">
         <w:trPr>
           <w:trHeight w:val="302"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F1A2821" w14:textId="5494F224" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="0DF93F45" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="170" w:hanging="370"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> y menos</w:t>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>$ 1.286 y menos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="598267E9" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="2DFCFB41" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="170" w:hanging="370"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>75%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2713" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AD93207" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="5D3FC780" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="170" w:hanging="370"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>País de bajo ingreso</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F92282" w:rsidRPr="004E31E3" w14:paraId="656F4782" w14:textId="77777777" w:rsidTr="00310723">
+      <w:tr w:rsidR="00867F91" w:rsidRPr="00867F91" w14:paraId="41DCD0D9" w14:textId="77777777" w:rsidTr="00FE33E1">
         <w:trPr>
           <w:trHeight w:val="292"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21477185" w14:textId="3F53E88F" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="7ED0CC6B" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="170" w:hanging="370"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...27 lines deleted...]
-              <w:t>0</w:t>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>$ 1.287 a $ 2.150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CDAAFFE" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="2B3F1EC8" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="170" w:hanging="370"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>50%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2713" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C9E7158" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="2F8CA684" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="170" w:hanging="370"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>País de mediano ingreso</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F92282" w:rsidRPr="004E31E3" w14:paraId="23425CBF" w14:textId="77777777" w:rsidTr="00310723">
+      <w:tr w:rsidR="00867F91" w:rsidRPr="00867F91" w14:paraId="7F934D08" w14:textId="77777777" w:rsidTr="00FE33E1">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="791740E2" w14:textId="51D3F6C1" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="4F44E5D4" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="170" w:hanging="370"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...21 lines deleted...]
-              <w:t>92</w:t>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>$ 2.151 a $ 6.692</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C210535" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="2131DD6B" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="170" w:hanging="370"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2713" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69D17354" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="11081ED3" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="170" w:hanging="370"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>País de mediano ingreso</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C013B" w:rsidRPr="004E31E3" w14:paraId="4534ADC5" w14:textId="77777777" w:rsidTr="00310723">
+      <w:tr w:rsidR="00867F91" w:rsidRPr="00867F91" w14:paraId="574B8A7B" w14:textId="77777777" w:rsidTr="00FE33E1">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C1B7B6A" w14:textId="77777777" w:rsidR="009C013B" w:rsidRPr="00463346" w:rsidRDefault="009C013B" w:rsidP="00310723">
+          <w:p w14:paraId="50FF1794" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="170" w:hanging="370"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="655A4B20" w14:textId="77777777" w:rsidR="009C013B" w:rsidRPr="00463346" w:rsidRDefault="009C013B" w:rsidP="00310723">
+          <w:p w14:paraId="6538635A" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="170" w:hanging="370"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2713" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5400FE9D" w14:textId="77777777" w:rsidR="009C013B" w:rsidRPr="00463346" w:rsidRDefault="009C013B" w:rsidP="00310723">
+          <w:p w14:paraId="3F4864B0" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="170" w:hanging="370"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="43ECCF32" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00F92282">
-[...3 lines deleted...]
-        <w:ind w:right="0"/>
+    <w:p w14:paraId="080C62A9" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...9 lines deleted...]
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E3195EE" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La actualización bienal de la categorización de ingresos del gobierno anfitrión, que coincide con la revisión intermedia del presupuesto integrado del PNUD, puede dar lugar a cambios en los porcentajes de exención aplicables. El porcentaje de exención de GLOC aplicado a la obligación de cada gobierno anfitrión se muestra en el objetivo de GLOC de cada año. Los cambios en el INB promedio podrían conducir a un cambio en la exención de GLOC de los países anfitriones en las categorías de ingresos medios.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1378BD90" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00F92282">
-[...3 lines deleted...]
-        <w:ind w:right="0"/>
+    <w:p w14:paraId="2F51AF91" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:ind w:right="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BC91AED" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Establecimiento de objetivos y mecanismo de pago</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C81526F" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00F92282">
-[...3 lines deleted...]
-        <w:ind w:right="0"/>
+    <w:p w14:paraId="1D1ADA5B" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A378A09" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0"/>
+        <w:ind w:left="360" w:right="170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">El </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Buró de Gestión de Servicios</w:t>
       </w:r>
-      <w:r w:rsidRPr="00463346">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (BMS, Bureau of Management Services, por sus siglas en </w:t>
       </w:r>
-      <w:r w:rsidRPr="00463346">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>inglés</w:t>
       </w:r>
-      <w:r w:rsidRPr="00463346">
-[...22 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) / Oficina de Gestión de Recursos Financieros (OFM, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Office of Financial Management</w:t>
       </w:r>
-      <w:r w:rsidRPr="00463346">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, por sus siglas en </w:t>
       </w:r>
-      <w:r w:rsidRPr="00463346">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>inglés)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00463346">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> calcula anualmente los objetivos de efectivo anuales de GLOC para los países de ingresos bajos y medianos en función de los gastos anuales de la oficina local financiados con cargo al Presupuesto institucional básico, de la siguiente manera:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40CE2DC7" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00F92282">
-[...4 lines deleted...]
-        <w:ind w:right="0" w:firstLine="0"/>
+    <w:p w14:paraId="2FB73EDB" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23F32B41" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:right="170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Gastos del personal local</w:t>
       </w:r>
-      <w:r w:rsidRPr="00463346">
-[...19 lines deleted...]
-        <w:ind w:left="1440" w:right="0" w:firstLine="0"/>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: Gastos anuales reales estimados de los gastos de personal nacional o reclutado localmente;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42CF3255" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21CAB8ED" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:right="170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Gastos operativos generales</w:t>
       </w:r>
-      <w:r w:rsidRPr="00463346">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>: Estimación de los gastos anuales reales incurridos durante los 12 meses.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="738BAA42" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00F92282">
-[...4 lines deleted...]
-        <w:ind w:left="1440" w:right="0" w:firstLine="0"/>
+    <w:p w14:paraId="792531F6" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22FAB0B7" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:right="170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk52189622"/>
-      <w:r w:rsidRPr="00463346">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> con el gobierno anfitrión, integrando dichos compromisos en el diálogo nacional de planificación plurianual (véase el párrafo 15 a continuación).</w:t>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Alternativamente, se alienta a las Oficinas de País a negociar los objetivos GLOC plurianuales con el gobierno anfitrión, integrando dichos compromisos en el diálogo nacional de planificación plurianual (véase el párrafo 15 a continuación).</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00463346">
-[...48 lines deleted...]
-        <w:ind w:right="0" w:firstLine="0"/>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> En lugar de basarse únicamente en aquellos gastos locales pasados de las oficinas financiados con cargo al Presupuesto institucional básico, los objetivos de GLOC pueden ajustarse al alza más allá de los objetivos de efectivo de GLOC, si se acuerda con los gobiernos anfitriones para cumplir sus aspiraciones de desarrollo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="065A2A2F" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C110E69" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:right="170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...58 lines deleted...]
-        <w:ind w:right="0" w:firstLine="0"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los objetivos de GLOC no incluyen gastos relacionados con el personal internacional ni gastos financiados por ingresos de recuperación de gastos o fondos del programa. Los objetivos GLOC establecidos anualmente por BMS/OFM se basan en el gasto real para personal local y gastos reales operativo, por lo tanto, los objetivos anuales reflejan los cambios en la financiación de la oficina local y sus gastos. Cualquier aumento en la asignación y el gasto para el personal local y los gastos operativos resultarán en un aumento en los objetivos anuales de GLOC. Del mismo modo, si hubiera una reducción en la asignación y el gasto del presupuesto institucional básico para el personal local y los gastos operativos, se reducirán las metas anuales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4562BAF8" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77AB9A5A" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:right="170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Las contribuciones en especie del gobierno se consideran parte del gasto total de la oficina local. El valor de las contribuciones en especie para establecer los objetivos de GLOC se basa en el valor de alquiler anual de los locales provistos por el Gobierno según lo certificado e informado por las oficinas del país al final de un año fiscal e informado en los estados financieros del PNUD. Estos valores se basan en el valor justo de alquiler de mercado de locales comparables. Cualquier cambio en el valor de los locales donados, ya sea debido a cambios en el espacio de oficina utilizable o su precio de mercado, debe informarse a través de la certificación anual de fin de año. La parte de las contribuciones en especie utilizadas por otras unidades de financiación, como el personal del proyecto del PNUD, las agencias de las Naciones Unidas, los servicios comunes y el personal con fondos extrapresupuestarios, se excluyen del total de las contribuciones en especie aplicadas para los objetivos del GLOC. Para obtener más información, consulte </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="00463346">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00867F91">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>la Valoración del gasto de la oficina local del gobierno (GLOC) de la contribución en especie del gobierno anfitrión</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00463346">
-[...22 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en el POPP (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
-          <w:color w:val="auto"/>
-[...14 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Programme and Operations Policies and Procedures, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">por sus siglas en </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C5581F">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>inglés</w:t>
       </w:r>
-      <w:r w:rsidRPr="00463346">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B6092A8" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00F92282">
-[...4 lines deleted...]
-        <w:ind w:right="0" w:firstLine="0"/>
+    <w:p w14:paraId="0D4D5BDF" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BCA2026" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:right="170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...30 lines deleted...]
-        <w:ind w:right="0" w:firstLine="0"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los porcentajes de exención para cada gobierno anfitrión se aplican al gasto total anual de la oficina local para calcular el objetivo anual de GLOC. El objetivo de efectivo es el monto neto restante después de considerar en los cálculos las contribuciones de GLOC en especie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44403D1A" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F74EC7A" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:right="170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Los objetivos anuales de efectivo de GLOC se calculan de la siguiente manera y se explican en la metodología de cálculo de GLOC anual.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58E9D47D" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00F92282">
-[...3 lines deleted...]
-        <w:ind w:right="0"/>
+    <w:p w14:paraId="73A102F2" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8280" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3320"/>
         <w:gridCol w:w="4960"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F92282" w:rsidRPr="004E31E3" w14:paraId="352C8FC3" w14:textId="77777777" w:rsidTr="00310723">
+      <w:tr w:rsidR="00867F91" w:rsidRPr="00867F91" w14:paraId="7D9A219C" w14:textId="77777777" w:rsidTr="00FE33E1">
         <w:trPr>
           <w:trHeight w:val="196"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3320" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D89AF6E" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="02FAFD39" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="170" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="32"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="32"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>A.      Gastos estimados de la oficina local</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="461BD7A4" w14:textId="5501A19D" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="71D11832" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="32"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="32"/>
-              </w:rPr>
-[...32 lines deleted...]
-              <w:t>2550/02551/02990</w:t>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Basado solo en el personal local y los gastos del GOE en los códigos de fondos del presupuesto institucional básico, como 02300/02301/02550/02551/02990</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F92282" w:rsidRPr="004E31E3" w14:paraId="6207318F" w14:textId="77777777" w:rsidTr="00310723">
+      <w:tr w:rsidR="00867F91" w:rsidRPr="00867F91" w14:paraId="174B3978" w14:textId="77777777" w:rsidTr="00FE33E1">
         <w:trPr>
           <w:trHeight w:val="196"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3320" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0993F5DF" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="1D0860B9" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="170" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="32"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="32"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>B.      Contribución en especie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C4C312D" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="65736735" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="32"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="32"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Basado en la certificación anual de los derechos donados para usar las instalaciones</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F92282" w:rsidRPr="004E31E3" w14:paraId="093095A7" w14:textId="77777777" w:rsidTr="00310723">
+      <w:tr w:rsidR="00867F91" w:rsidRPr="00867F91" w14:paraId="20C4FBE6" w14:textId="77777777" w:rsidTr="00FE33E1">
         <w:trPr>
           <w:trHeight w:val="196"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3320" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49052D37" w14:textId="77777777" w:rsidR="00F92282" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="3BE86292" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="170" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="32"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="32"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">C.      Gasto total de la oficina local </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66A470E4" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="5D1A5ACC" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+              <w:ind w:left="730" w:right="170" w:hanging="370"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="32"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="32"/>
-              </w:rPr>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>(C = A + B)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D8BD9D5" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="571A2331" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+              <w:ind w:left="720" w:right="170" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="32"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F92282" w:rsidRPr="004E31E3" w14:paraId="6F94E253" w14:textId="77777777" w:rsidTr="00310723">
+      <w:tr w:rsidR="00867F91" w:rsidRPr="00867F91" w14:paraId="0E8E6AEB" w14:textId="77777777" w:rsidTr="00FE33E1">
         <w:trPr>
           <w:trHeight w:val="196"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3320" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27E9CFE8" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00F92282">
+          <w:p w14:paraId="40006C03" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="360" w:right="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:ind w:left="360" w:right="170"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="32"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="32"/>
-              </w:rPr>
-[...24 lines deleted...]
-              <w:t>)</w:t>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Exención % (100% - % Exención)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FD9BF83" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="6B3C978A" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="32"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="32"/>
-              </w:rPr>
-[...16 lines deleted...]
-              <w:t>EB y su actualización bienal</w:t>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Basado en el sistema de exención aprobado por el EB y su actualización bienal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F92282" w:rsidRPr="004E31E3" w14:paraId="7A0B8E08" w14:textId="77777777" w:rsidTr="00310723">
+      <w:tr w:rsidR="00867F91" w:rsidRPr="00867F91" w14:paraId="676251D8" w14:textId="77777777" w:rsidTr="00FE33E1">
         <w:trPr>
           <w:trHeight w:val="196"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3320" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DBB6CE9" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00F92282">
+          <w:p w14:paraId="08A86E80" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="360" w:right="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:ind w:left="360" w:right="170"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="32"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="32"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Objetivo total de GLOC (E = C x D)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A4DE9B4" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="40A3CFA9" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+              <w:ind w:left="720" w:right="170" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="32"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F92282" w:rsidRPr="004E31E3" w14:paraId="4AB7B7A1" w14:textId="77777777" w:rsidTr="00310723">
+      <w:tr w:rsidR="00867F91" w:rsidRPr="00867F91" w14:paraId="5E7FD5D7" w14:textId="77777777" w:rsidTr="00FE33E1">
         <w:trPr>
           <w:trHeight w:val="196"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3320" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2854BB79" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00F92282">
+          <w:p w14:paraId="41EAC84D" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="360" w:right="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:ind w:left="360" w:right="170"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="32"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="32"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Contribución en especie (F = B)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55A8E074" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="6712FCF9" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+              <w:ind w:left="720" w:right="170" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="32"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F92282" w:rsidRPr="004E31E3" w14:paraId="527FFA53" w14:textId="77777777" w:rsidTr="00310723">
+      <w:tr w:rsidR="00867F91" w:rsidRPr="00867F91" w14:paraId="323B1073" w14:textId="77777777" w:rsidTr="00FE33E1">
         <w:trPr>
           <w:trHeight w:val="196"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3320" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="050C6E23" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00F92282">
+          <w:p w14:paraId="693B7CD5" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="360" w:right="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:ind w:left="360" w:right="170"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="32"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="32"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Objetivo de efectivo de GLOC (E - F)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48E9F59A" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="2A30EE84" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+              <w:ind w:left="720" w:right="170" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="32"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="12B312C7" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00F92282">
-[...3 lines deleted...]
-        <w:ind w:right="0"/>
+    <w:p w14:paraId="1EF2E518" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="674B90F9" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:right="170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...19 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El cálculo de los objetivos de efectivo de GLOC para las oficinas Multipaís (MCO, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Multi-country Office</w:t>
       </w:r>
-      <w:r>
-[...97 lines deleted...]
-        <w:ind w:right="0" w:firstLine="0"/>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, por sus siglas en inglés) sigue la fórmula anterior, excepto por el gasto local total de la oficina que se evalúa individualmente para cada país cubierto por el GLOC. En este sentido, el 25% del gasto local total se aplica al país anfitrión, y el 75% restante se distribuye entre todos los países (incluido el anfitrión) en función de las acciones de TRAC de cada país en relación con el TRAC total acumulado en los países cubiertos por la oficina multinacional. Por ejemplo, si una MCO cubre cuatro países adicionales e incurrió $250.000 en gastos para el personal local y gastos operativos en los 5 países, los gobiernos anfitriones no proporcionan contribuciones en especie, los objetivos de efectivo para cada país se calcularán de la siguiente manera:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="590596B1" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9262" w:type="dxa"/>
         <w:tblInd w:w="355" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1364"/>
         <w:gridCol w:w="1145"/>
         <w:gridCol w:w="858"/>
         <w:gridCol w:w="1218"/>
         <w:gridCol w:w="1337"/>
         <w:gridCol w:w="1182"/>
         <w:gridCol w:w="859"/>
         <w:gridCol w:w="1299"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F92282" w:rsidRPr="004E31E3" w14:paraId="0992D2A3" w14:textId="77777777" w:rsidTr="00310723">
+      <w:tr w:rsidR="00867F91" w:rsidRPr="00867F91" w14:paraId="6313E3F7" w14:textId="77777777" w:rsidTr="00FE33E1">
         <w:trPr>
           <w:trHeight w:val="971"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="063AAEC6" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="4672F644" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="144FA06C" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="435E731B" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">TRAC </w:t>
             </w:r>
-            <w:r w:rsidRPr="00463346">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
               <w:t>plan de recursos de 4 años</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="858" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4DCA1571" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="1972BBF0" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>TRAC (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5CA57175" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="61A09398" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Fórmula para la participación del gobierno</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="51FE7470" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="684B0AE7" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Parte del gasto de la oficina local (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29C5CBD9" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="21EE3435" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-[...12 lines deleted...]
-              <w:t>astos locales de las oficinas</w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Gastos locales de las oficinas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="242A1189" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="4A55AB7F" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Exención GLOC según la categoría GNI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1299" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7CEF761B" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="53A10399" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> GLOC</w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Objetivos de efectivo GLOC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F92282" w:rsidRPr="004E31E3" w14:paraId="35A9119D" w14:textId="77777777" w:rsidTr="00310723">
+      <w:tr w:rsidR="00867F91" w:rsidRPr="00867F91" w14:paraId="240F2A98" w14:textId="77777777" w:rsidTr="00FE33E1">
         <w:trPr>
           <w:trHeight w:val="294"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60A76F2F" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="0D1D5D57" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...3 lines deleted...]
-                <w:sz w:val="16"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="12615237" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="3A928795" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="858" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A9BD049" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="226822B7" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0692653A" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="10089A2E" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39421A58" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="350F8611" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37F96541" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="2F970C39" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="75AE4CCC" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="50BCBC93" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1299" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3AC51450" w14:textId="6A15C122" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="739B3362" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> (100%-e)</w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>f=d x c x (100%-e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F92282" w:rsidRPr="004E31E3" w14:paraId="2F5F9485" w14:textId="77777777" w:rsidTr="00310723">
+      <w:tr w:rsidR="00867F91" w:rsidRPr="00867F91" w14:paraId="46A6B614" w14:textId="77777777" w:rsidTr="00FE33E1">
         <w:trPr>
           <w:trHeight w:val="294"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="321571A1" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="74E1C396" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...3 lines deleted...]
-                <w:sz w:val="16"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>País A - oficina principal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7BB4ECCD" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="14193E71" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...3 lines deleted...]
-                <w:sz w:val="16"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> $       350.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="858" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66ED60F7" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="277D2CB9" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...3 lines deleted...]
-                <w:sz w:val="16"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>14.00%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3BADE488" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="08298D7A" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...3 lines deleted...]
-                <w:sz w:val="16"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>=25%+ b x75%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="19251877" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="3D2533BF" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...3 lines deleted...]
-                <w:sz w:val="16"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>35,50%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F2845A7" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="573F0997" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...3 lines deleted...]
-                <w:sz w:val="16"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> $          88.750 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0704E8E5" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="285FD294" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...3 lines deleted...]
-                <w:sz w:val="16"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1299" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="626748C5" w14:textId="12580805" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="7F1E40BE" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> $             23.630 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F92282" w:rsidRPr="004E31E3" w14:paraId="68CC7C26" w14:textId="77777777" w:rsidTr="00310723">
+      <w:tr w:rsidR="00867F91" w:rsidRPr="00867F91" w14:paraId="2CCC8FD4" w14:textId="77777777" w:rsidTr="00FE33E1">
         <w:trPr>
           <w:trHeight w:val="294"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="00D17BD3" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="04A3FD41" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...3 lines deleted...]
-                <w:sz w:val="16"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>País B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F880864" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="22374DE1" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...3 lines deleted...]
-                <w:sz w:val="16"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> $       500.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="858" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20B6F41E" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="3EB36B1C" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...3 lines deleted...]
-                <w:sz w:val="16"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>20.00%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25BFF7CB" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="0420D7C2" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...3 lines deleted...]
-                <w:sz w:val="16"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> b x 75%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5091F8DE" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="7B01E4FF" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...3 lines deleted...]
-                <w:sz w:val="16"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>15,00%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B05397D" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="12BAFB55" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...3 lines deleted...]
-                <w:sz w:val="16"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> $          37.500 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="627B25E8" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="2A48A68D" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...3 lines deleted...]
-                <w:sz w:val="16"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1299" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="296A29A6" w14:textId="25590CAC" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="402A2B51" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> $             4.219 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F92282" w:rsidRPr="004E31E3" w14:paraId="264D42A2" w14:textId="77777777" w:rsidTr="00310723">
+      <w:tr w:rsidR="00867F91" w:rsidRPr="00867F91" w14:paraId="6900F0C6" w14:textId="77777777" w:rsidTr="00FE33E1">
         <w:trPr>
           <w:trHeight w:val="294"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07C3BC83" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="3EB683D8" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...3 lines deleted...]
-                <w:sz w:val="16"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>País C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B23A6FB" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="7AECC869" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...3 lines deleted...]
-                <w:sz w:val="16"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> $       630.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="858" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21C9F0A2" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="68D16744" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...3 lines deleted...]
-                <w:sz w:val="16"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>25.20%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B213DA8" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="4473971C" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...3 lines deleted...]
-                <w:sz w:val="16"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> b x75%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="254748D3" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="2178ED3B" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...3 lines deleted...]
-                <w:sz w:val="16"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>18,90%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3AC1849E" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="3731C507" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...3 lines deleted...]
-                <w:sz w:val="16"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> $          47.250 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D09838E" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="0B607A28" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...3 lines deleted...]
-                <w:sz w:val="16"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1299" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6108B67A" w14:textId="6F39666A" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="0F3B177E" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> $             6.698 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F92282" w:rsidRPr="004E31E3" w14:paraId="56F0DCB1" w14:textId="77777777" w:rsidTr="00310723">
+      <w:tr w:rsidR="00867F91" w:rsidRPr="00867F91" w14:paraId="08627E2A" w14:textId="77777777" w:rsidTr="00FE33E1">
         <w:trPr>
           <w:trHeight w:val="294"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D02124C" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="6421B804" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...3 lines deleted...]
-                <w:sz w:val="16"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>País D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5384D875" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="7C9D545B" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...3 lines deleted...]
-                <w:sz w:val="16"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> $       500.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="858" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A70DB3E" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="3ABA1E45" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...3 lines deleted...]
-                <w:sz w:val="16"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>20.00%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4697B217" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="1128169C" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...3 lines deleted...]
-                <w:sz w:val="16"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> b x 75%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4497EAA8" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="49F81478" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...3 lines deleted...]
-                <w:sz w:val="16"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>15,00%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="131201C1" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="4D362978" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...3 lines deleted...]
-                <w:sz w:val="16"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> $          37.500 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34DA10F8" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="31E1AD52" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...3 lines deleted...]
-                <w:sz w:val="16"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1299" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2CC9DB5A" w14:textId="541146FB" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="39C2FCA1" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> $             4.219 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F92282" w:rsidRPr="004E31E3" w14:paraId="226F40C7" w14:textId="77777777" w:rsidTr="00310723">
+      <w:tr w:rsidR="00867F91" w:rsidRPr="00867F91" w14:paraId="3A01BBDF" w14:textId="77777777" w:rsidTr="00FE33E1">
         <w:trPr>
           <w:trHeight w:val="294"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="714F59B3" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="458EC449" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...3 lines deleted...]
-                <w:sz w:val="16"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>País E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C311B58" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="110CF2BF" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...3 lines deleted...]
-                <w:sz w:val="16"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> $       520.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="858" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52F2C76C" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="38C95524" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...3 lines deleted...]
-                <w:sz w:val="16"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>20.80%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46D96CE0" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="1ED4120F" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...3 lines deleted...]
-                <w:sz w:val="16"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> b x 75%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E32A3C5" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="48C583F8" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...3 lines deleted...]
-                <w:sz w:val="16"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>15,60%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="17C1809B" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="5C64959D" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...3 lines deleted...]
-                <w:sz w:val="16"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> $          39.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="756F6B15" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="19CC7DAE" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...3 lines deleted...]
-                <w:sz w:val="16"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>50%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1299" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E6C0E59" w14:textId="685D5FD7" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="54FE474A" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> $             3.042 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F92282" w:rsidRPr="004E31E3" w14:paraId="59769FD2" w14:textId="77777777" w:rsidTr="00310723">
+      <w:tr w:rsidR="00867F91" w:rsidRPr="00867F91" w14:paraId="57EC2F1D" w14:textId="77777777" w:rsidTr="00FE33E1">
         <w:trPr>
           <w:trHeight w:val="55"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2114E0F8" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="6F91399E" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...3 lines deleted...]
-                <w:sz w:val="16"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3907594B" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="315C59E9" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> $   2.500.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="858" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69F96BDC" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="3EF20EB2" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100,00%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20ABBA0E" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="672A8E57" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="770D6A79" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="66A38AFA" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100,00%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="58BA976C" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="2B177DD3" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> $        250.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="094FE0A1" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="3F42DBCC" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1299" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="58694486" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00310723">
+          <w:p w14:paraId="02F6FA47" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463346">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00867F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="36DE1EA5" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00F92282">
-[...4 lines deleted...]
-        <w:ind w:right="0" w:firstLine="0"/>
+    <w:p w14:paraId="1AD843A8" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75A83F85" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:right="170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk52190006"/>
-      <w:r w:rsidRPr="00463346">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Como alternativa a depender únicamente de los objetivos GLOC anuales calculados a nivel corporativo, se alienta a las Oficinas del País a negociar objetivos plurianuales con los gobiernos anfitriones, integrando dichos compromisos en el diálogo nacional de planificación plurianual. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="00463346">
-[...25 lines deleted...]
-        <w:ind w:right="0"/>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Estos objetivos pueden ser más altos que los objetivos corporativos calculados de efectivo de GLOC de referencia, si así lo acuerdan los gobiernos anfitriones para cumplir con sus aspiraciones de desarrollo y cubrir suficientemente los gastos planificados de la oficina local.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5299DA0F" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="734F5E51" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:right="170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk52190714"/>
-      <w:r w:rsidRPr="00463346">
-[...53 lines deleted...]
-        <w:t>siguiente:</w:t>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los objetivos de efectivo de GLOC plurianuales se podrán negociar en base a lo siguiente:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="5C8EC481" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00F92282">
-[...4 lines deleted...]
-        <w:ind w:right="0" w:firstLine="0"/>
+    <w:p w14:paraId="46E246B5" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71BF5C33" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Objetivos GLOC mutuamente acordados alineados con el ciclo de CPD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Durante la formulación del Documento de Programa de País (CPD, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Country Programme Document</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, por sus siglas en inglés), las oficinas de país (CO, Country Offices, por sus siglas en inglés) junto con el gobierno nacional pueden determinar los objetivos de efectivo anuales y plurianuales teniendo en cuenta la capacidad de la oficina de país requerida para apoyar al Gobierno nacional para el período previsto de CPD. Los objetivos plurianuales pueden revisarse anualmente o pueden ser parte integral de la revisión intermedia y de cualquier otra discusión sobre CPD. Las CO pueden aumentar o disminuir los objetivos GLOC, en línea con el tamaño propuesto de su oficina, para alinear mejor el tamaño de la oficina con las prioridades de desarrollo y el plan de trabajo para el período de planificación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5541178C" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D313BFD" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Objetivos GLOC mutuamente acordados basados en gastos locales pasados</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: como parte provisional, hasta la formulación del próximo CPD, las oficinas de país junto con los gobiernos nacionales pueden determinar los objetivos anuales y plurianuales (al menos durante 2 años). Estos objetivos se pueden negociar en función de los gastos locales promedio de los últimos dos años o se pueden negociar en función de los gastos locales estimados para el período de planificación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24D7227E" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C52FD7C" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Las flexibilidades mencionadas se ajustan a lo dispuesto por la Junta Ejecutiva del PNUD (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00867F91">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>decisión de la Junta Ejecutiva 2020/14</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), que reconoció </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>la importancia de las contribuciones que los Gobiernos de los países en que se ejecutan programas hacen al PNUD para sufragar los gastos de las oficinas locales, tanto en efectivo como en especie, y alienta al PNUD a que colabore con los Gobiernos respectivos con miras a acordar, cuando sea posible, contribuciones anuales o plurianuales a fin de cumplir esos compromisos, teniendo en cuenta los procesos nacionales de planificación presupuestaria.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Por lo tanto, es fundamental que las oficinas de país hagan participar activamente a los gobiernos anfitriones en su diálogo sobre la obligación del gobierno anfitrión de sufragar los gastos de las oficinas locales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46D3635A" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36973D5A" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Siempre que se acuerden objetivos de GLOC de efectivo anuales de varios años o más que la línea base con los gobiernos anfitriones, las oficinas de país deben informar a BMS/OFM y sus respectivas oficinas regionales. Esto asegurará que esta información se informe en futuros informes corporativos, incluso a la JE (Junta Ejecutiva) a través de la Revisión anual de la situación financiera (ARFS, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Annual Review of Financial Situation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, por sus siglas en inglés).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63196E60" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61AC3A0E" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Comunicación de objetivos GLOC a los gobiernos anfitriones</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="273C1B7B" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47F702D8" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los objetivos anuales de GLOC se emiten desde BMS/OFM a las Oficinas Regionales a finales de septiembre de cada año junto con un memorando conjunto entre oficinas (Oficina Regional y OFM) para las oficinas de país. Los objetivos de efectivo anuales están acompañados por la metodología de cálculo GLOC para proporcionar claridad adicional y los procesos aplicables en un año determinado. Estos objetivos se pueden revisar para reflejar una certificación final de la contribución en especie para el año, a principios de febrero de cada año, si hubo un cambio significativo debido a un espacio o un valor de una premisa proporcionada por un gobierno anfitrión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A34E50B" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A43C944" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Las oficinas de país son responsables de informar formalmente a los gobiernos anfitriones sobre los objetivos anuales de GLOC y los atrasos pendientes (si corresponde) así como sobre la solicitud de pagos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="658CE940" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69DD3B40" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cuando se discuten los objetivos anuales de efectivo de GLOC con los gobiernos anfitriones, es importante plantear la cuestión del pago pendiente de las obligaciones de efectivo de GLOC de años anteriores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="673701E1" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="445009B4" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Además, las no colecciones de GLOC pueden constituir una base para que los auditores informen observaciones adversas y emitan una calificación de auditoría de CO menos satisfactoria, lo que afecta a la credibilidad de los sistemas financieros y de rendición de cuentas de la región. Por lo tanto, las oficinas deben establecer un sistema para documentar y monitorear sus esfuerzos de seguimiento para cobrar las obligaciones GLOC pendientes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D91069F" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FB7DF7F" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Al recibir la contribución de GLOC, una práctica recomendada es enviar rápidamente una carta de agradecimiento al gobierno anfitrión desde la oficina de país. Para apreciar la importancia de los pagos GLOC a la financiación de la oficina local y alentar los pagos oportunos, desde 2019 la alta dirección del PNUD ha estado enviando una carta de agradecimiento anual a las misiones permanentes de los estados miembros por pagar sus obligaciones GLOC en efectivo o en especie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C05EDE4" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A842D1A" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Registro de contribuciones en efectivo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BC32026" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37B54C9D" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los objetivos de efectivo de GLOC se establecen en dólares estadounidenses (USD). El gobierno anfitrión puede pagar su obligación en USD o en moneda local utilizando la tasa de cambio operacional prevaleciente más reciente de la ONU.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4148F1C9" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26708230" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando un gobierno anfitrión proporciona contribuciones en efectivo a las oficinas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de país</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91" w:rsidDel="0031026F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">para pagar específicamente el alquiler y los servicios públicos (en lugar de locales y servicios gratuitos), se aconseja a las oficinas que incluyan dichas contribuciones en sus proyecciones de pago GLOC anuales en el Plan de trabajo integrado anual (IWP, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Integrated Work Plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, por sus siglas en inglés) / Planificación anual de recursos (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Annual Resource Planning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, en inglés). Dichas contribuciones se aplicarán como pago GLOC junto con cualquier otro pago recibido contra objetivos de efectivo GLOC. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="453F40EE" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26AACDF8" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La GSSC creará un contrato marco basado en los objetivos anuales de GLOC de la OFM y los pagos anuales de GLOC se aplicarán a través del módulo de Cuentas a Cobrar (AR) de Quantum. Una vez recibidos los pagos GLOC, la GSSC reconocerá los ingresos a través del Evento de Ingresos en el módulo de Contratos y generará la Cuenta a Cobrar a través del Evento de Facturación. A continuación, el recibo se aplica a la cuenta por cobrar a través del módulo AR.  Los ingresos y las cuentas a cobrar se registran a través del módulo de Contratos; los recibos se aplican a través del módulo AR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01AC5EF7" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CC3E23A" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Según el Reglamento y las Reglas Financieras del PNUD (Regla 126.05), «…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las contribuciones en efectivo que haga el gobierno anfitrión para sufragar el costo de las oficinas del PNUD en el país serán acreditadas como ingresos en el presupuesto institucional del PNUD en cifras brutas. Si las contribuciones se reciben en moneda nacional, se acreditarán en dólares de los Estados Unidos al tipo de cambio operacional de las Naciones Unidas vigente en la fecha del pago. Los ajustes cambiarios a que den lugar otras transacciones financieras serán contabilizados por separado como gastos o ingresos varios, según proceda.» </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(Regla 126.06). Por ejemplo, si se recibió un pago de GLOC en moneda local el 15 de enero, se aplicará a los objetivos de GLOC utilizando la tasa de cambio efectiva de la ONU para el mes de enero.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11CAA344" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25E62A2B" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los pagos GLOC anuales deben aplicarse a través del módulo de Cuentas por Cobrar de Quantum utilizando el siguiente Plan de Cuentas (COA, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Chart of Accounts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, por sus siglas en inglés) (consulte la sección de Procedimientos sobre cómo presentar solicitudes en el Portal de servicios del PNUD):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09EC6B85" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DE59420" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tipo de contribución</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Categoría de ingresos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Año</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Fondo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cuenta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B705C0C" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>GLOC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>LIC o MIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Actual</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>00200</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> 51015</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2088430E" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
+        <w:t xml:space="preserve">GLOC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">LIC o MIC          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Atrasos  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>00200</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> 51014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26812BF5" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44800E80" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En algunos casos, los gobiernos anfitriones pueden resolver sus objetivos de efectivo por adelantado, especialmente cuando un objetivo de varios años se negocia con éxito. Cuando las oficinas de país reciben dichos pagos por adelantado por uno o varios años antes del comienzo de un año objetivo GLOC, las oficinas deben solicitar al equipo de ingresos de CGSC que registre los pagos en el siguiente COA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en el plazo de una semana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> desde la recepción de estos pagos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FB91CB0" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B8E841F" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tipo de contribución</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Año</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Fondo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cuenta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="256F8097" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>GLOC – Gob contr Locl Costo Futuro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>YYYY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>00200</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>51017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41A4E6EA" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E3B727A" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79A3997E" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Al comienzo de cada año fiscal, las oficinas del PNUD deben solicitar al CGSC que transfiera la parte anual del pago anticipado de cuenta 51017 a la cuenta de pago GLOC del año en curso 51015. Estas transferencias deben realizarse a través de GLJE.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14447BA0" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22475E8D" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Las contribuciones de GLOC de los gobiernos anfitriones no se deben aplicar a ningún otro fondo o cuenta que no sea lo dispuesto anteriormente sin la aprobación previa de OFM y las Oficinas Regionales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27030E42" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="170" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B46B4F2" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Al final de cada año, el/la Jefe/a de la Oficina deberá certificar en la declaración anual que todos los acuerdos firmados/enmiendas a los acuerdos han sido presentados al CGSC de manera oportuna antes del cierre de los libros de contabilidad. Esto ayudará a asegurar que los ingresos del PNUD se registren oportunamente, ya que cualquier presentación tardía de estos documentos plantea un riesgo considerable para la gestión de la información y un riesgo de auditoría, ya que los ingresos no se consignarán con exactitud en los estados financieros del PNUD, incluidos los estados financieros trimestrales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22987FE2" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F6EBE05" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="370" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Enlace contable GLOC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="667C9324" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5425B74D" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>En su trigésimo primer período de sesiones en 1984 (84/9), el Consejo de Gobierno autorizó al «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Administrador a establecer desde el 1 de enero de 1985 un vínculo contable de las contribuciones voluntarias,  las contribuciones a los gastos del programa voluntario y las contribuciones a los gastos de las oficinas locales de tal manera que las contribuciones se contabilizan primero con los gastos de la oficina local»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (consulte la página 738, párrafo 8 de </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00867F91">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>la decisión 84/9 del Consejo de Administración</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45F5DC0A" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04074806" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Al final de cada año fiscal, CGSC y OFM revisan cualquier déficit de contribuciones GLOC de los gobiernos anfitriones. Las contribuciones voluntarias disponibles de los gobiernos anfitriones se transfieren al fondo GLOC (fondo 00200 y cuenta 51025) para compensar las contribuciones GLOC pendientes para el año de referencia. Dichos vínculos contables se informan por separado en los informes anuales de rendimiento de GLOC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2662C03C" w14:textId="77777777" w:rsidR="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02EBF62B" w14:textId="77777777" w:rsidR="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5442524A" w14:textId="77777777" w:rsidR="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BAFCD0B" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35757E29" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Informes: Informes de rendimiento periódicos y anuales (pagos)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7775C5DB" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C345007" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El informe de rendimiento de GLOC está disponible para que las oficinas rastreen los pagos objetivos de GLOC del año en curso y los saldos pendientes de GLOC de años anteriores. Se aconseja a las oficinas que revisen estos informes periódicamente para hacer un seguimiento con los gobiernos anfitriones para liquidar sus contribuciones impagas a los costos de las oficinas locales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DEF04EA" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="559C8642" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El PNUD informa periódicamente a la Junta Ejecutiva sobre el progreso logrado en la liquidación de los objetivos del GLOC para el año en curso, así como sobre los atrasos del GLOC, mediante los siguientes documentos oficiales:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70D7788D" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0"/>
+        <w:ind w:right="170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...21 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Informe financiero del PNUD y estados financieros auditados (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...82 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP financial report and audited financial statements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, en inglés)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1538AC9D" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0"/>
+        <w:ind w:right="170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...48 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Revisión Anual de la Situación Financiera (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Annual Review of the Financial Situation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, en inglés)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A42D263" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...31 lines deleted...]
-        <w:rPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Presupuesto integrado del PNUD (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...32 lines deleted...]
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP integrated Budget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, en inglés)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="308DE127" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E03700E" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Documento de política de reconocimiento de ingresos del PNUD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74EEAF96" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03D2F9EB" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:right="170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1786 lines deleted...]
-        <w:r w:rsidRPr="00463346">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00867F91">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...457 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>IPSAS 23 Documento de política</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="00BEBF28" w14:textId="77777777" w:rsidR="00F92282" w:rsidRPr="00463346" w:rsidRDefault="00F92282" w:rsidP="00F92282">
-[...4 lines deleted...]
-        <w:ind w:left="1440" w:right="0" w:firstLine="0"/>
+    <w:p w14:paraId="4FCA598D" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...19 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43103FDE" w14:textId="77777777" w:rsidR="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20DA645F" w14:textId="325A08CC" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="201F1E"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-        </w:rPr>
-[...18 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer: This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7549446F" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="201F1E"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16D351CF" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Descargo de responsabilidad: esta es una traducción de un documento original en inglés. En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D6778C7" w14:textId="77777777" w:rsidR="00EE05E8" w:rsidRPr="00F92282" w:rsidRDefault="00EE05E8" w:rsidP="00F92282"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId26"/>
+    <w:p w14:paraId="43F632DD" w14:textId="77777777" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91" w:rsidP="00867F91">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="170" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45B69316" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00867F91">
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="even" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1137" w:right="672" w:bottom="1297" w:left="1702" w:header="720" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D446EC4" w14:textId="77777777" w:rsidR="001D0C30" w:rsidRDefault="001D0C30">
+    <w:p w14:paraId="3361B697" w14:textId="77777777" w:rsidR="006649C7" w:rsidRDefault="006649C7" w:rsidP="00867F91">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F0253B8" w14:textId="77777777" w:rsidR="001D0C30" w:rsidRDefault="001D0C30">
+    <w:p w14:paraId="7C4BC3BA" w14:textId="77777777" w:rsidR="006649C7" w:rsidRDefault="006649C7" w:rsidP="00867F91">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="2B2A0019" w14:textId="77777777" w:rsidR="00284E46" w:rsidRDefault="0059514A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="090E49CF" w14:textId="77777777" w:rsidR="00867F91" w:rsidRDefault="00867F91">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="173" w:firstLine="0"/>
+      <w:ind w:right="173"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="758D2034" w14:textId="77777777" w:rsidR="00284E46" w:rsidRDefault="0059514A">
+  <w:p w14:paraId="04323E6E" w14:textId="77777777" w:rsidR="00867F91" w:rsidRDefault="00867F91">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="0838B5AB" w14:textId="54DA69FB" w:rsidR="00284E46" w:rsidRDefault="00B604B5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6CA2D59C" w14:textId="55045ADF" w:rsidR="00867F91" w:rsidRPr="00867F91" w:rsidRDefault="00867F91">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00867F91">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00867F91">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00867F91">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00867F91">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00867F91">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00867F91">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00867F91">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00867F91">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00867F91">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00867F91">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00867F91">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00867F91">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00867F91">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidRPr="00867F91">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Fecha de entrada en vigor: 09/01/2023 </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00867F91">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidRPr="00867F91">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Versión </w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:b/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
+      <w:t>#</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00867F91">
       <w:rPr>
-        <w:b/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
-[...82 lines deleted...]
-      <w:t xml:space="preserve">Versión n.º: </w:t>
+      <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="27076639"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{A64C26AB-DD1D-42FE-95FE-D367F86232CB}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00BB62E6">
+        <w:r w:rsidRPr="00867F91">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>8</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="6813DE15" w14:textId="77777777" w:rsidR="00284E46" w:rsidRDefault="0059514A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7914F376" w14:textId="77777777" w:rsidR="00867F91" w:rsidRDefault="00867F91">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="173" w:firstLine="0"/>
+      <w:ind w:right="173"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="03AFFA81" w14:textId="77777777" w:rsidR="00284E46" w:rsidRDefault="0059514A">
+  <w:p w14:paraId="33CD013C" w14:textId="77777777" w:rsidR="00867F91" w:rsidRDefault="00867F91">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4308C2FD" w14:textId="77777777" w:rsidR="001D0C30" w:rsidRDefault="001D0C30">
+    <w:p w14:paraId="23C7F351" w14:textId="77777777" w:rsidR="006649C7" w:rsidRDefault="006649C7" w:rsidP="00867F91">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E55ED05" w14:textId="77777777" w:rsidR="001D0C30" w:rsidRDefault="001D0C30">
+    <w:p w14:paraId="2B8B1CF9" w14:textId="77777777" w:rsidR="006649C7" w:rsidRDefault="006649C7" w:rsidP="00867F91">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="54800DF7" w14:textId="310B6BCC" w:rsidR="0059514A" w:rsidRDefault="005B57FA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="657943AA" w14:textId="175586BB" w:rsidR="00867F91" w:rsidRDefault="00867F91">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00A43635">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46A14389" wp14:editId="33A8C4D3">
-          <wp:extent cx="293370" cy="578485"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="471E726C" wp14:editId="761885CD">
+          <wp:extent cx="591279" cy="900000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="1" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+          <wp:docPr id="62298236" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="62298236" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="3554" b="17704"/>
-                  <a:stretch/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="293370" cy="578485"/>
+                    <a:ext cx="591279" cy="900000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:ln>
-[...6 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05C62CEA"/>
-[...96 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CF41946"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A82D144"/>
     <w:lvl w:ilvl="0" w:tplc="E80CB0C8">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -8580,140 +9171,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2254237B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B2108826"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8755,51 +9257,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23355633"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3BD6D0B4"/>
     <w:lvl w:ilvl="0" w:tplc="2F6EE00A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -8967,51 +9469,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5DB8E486">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33B261C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="63EA9678"/>
     <w:lvl w:ilvl="0" w:tplc="526A3FD6">
       <w:start w:val="4"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -9056,140 +9558,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35FF2865"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED20A59A"/>
     <w:lvl w:ilvl="0" w:tplc="EC587422">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -9234,140 +9647,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BE21922"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="30AE04C0"/>
     <w:lvl w:ilvl="0" w:tplc="8CBA4CF6">
       <w:start w:val="28"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -9413,51 +9737,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EF333F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF984F14"/>
     <w:lvl w:ilvl="0" w:tplc="00E0E61C">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -9502,51 +9826,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43501B08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="95A44584"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9615,51 +9939,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45EE7CD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7BD6281C"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9728,140 +10052,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="486925DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB12B9C6"/>
     <w:lvl w:ilvl="0" w:tplc="BDC22E88">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -9906,51 +10141,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57051AA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EE2A7070"/>
     <w:lvl w:ilvl="0" w:tplc="EB04BD88">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -9995,51 +10230,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58D070A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F21CCD28"/>
     <w:lvl w:ilvl="0" w:tplc="48B6D77E">
       <w:start w:val="16"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -10084,51 +10319,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58F2033B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8EFA73FA"/>
     <w:lvl w:ilvl="0" w:tplc="0A1C105A">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -10173,51 +10408,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F906E46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CD8C16A8"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10260,1775 +10495,171 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1192037851">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="362370175">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1079643434">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="3" w16cid:durableId="926233523">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="362370175">
-[...5 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="989285046">
+  <w:num w:numId="4" w16cid:durableId="1500002086">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1500002086">
+  <w:num w:numId="5" w16cid:durableId="311714280">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="239677116">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="372585109">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="239215565">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="2026443020">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="311714280">
+  <w:num w:numId="10" w16cid:durableId="1684551617">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="971054325">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="239677116">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="12" w16cid:durableId="31882343">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="372585109">
-[...14 lines deleted...]
-  <w:num w:numId="14" w16cid:durableId="2141224177">
+  <w:num w:numId="13" w16cid:durableId="467361714">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1684551617">
-[...12 lines deleted...]
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="14" w16cid:durableId="870266461">
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00284E46"/>
-[...190 lines deleted...]
-    <w:rsid w:val="7E9705D1"/>
+    <w:rsidRoot w:val="00867F91"/>
+    <w:rsid w:val="003B0BCA"/>
+    <w:rsid w:val="006649C7"/>
+    <w:rsid w:val="007577CC"/>
+    <w:rsid w:val="00867F91"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00CF6626"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00DF5F50"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="06C00A57"/>
-  <w15:docId w15:val="{598A5483-7DA2-45F6-9ECB-0931ACFD1463}"/>
+  <w14:docId w14:val="56FCEB0A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{27DB5AAA-D6F9-4009-8FC5-B38698A0A931}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...1403 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -12370,208 +11001,771 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00867F91"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00867F91"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00867F91"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00867F91"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00867F91"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00867F91"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00867F91"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00867F91"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00867F91"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00867F91"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00867F91"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00867F91"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00867F91"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00867F91"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00867F91"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00867F91"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00867F91"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00867F91"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00867F91"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00867F91"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00867F91"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00867F91"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00867F91"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00867F91"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00867F91"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00867F91"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00867F91"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00867F91"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00867F91"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="004F61BB"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00867F91"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="730" w:right="170" w:hanging="370"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00867F91"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2691" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.undp.org/sites/g/files/zskgke326/files/undp/library/corporate/Executive%20Board/2021/First-regular-session/dp2021-2s.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/bom/lso/SBAA%20Documents/Forms/AllItems.aspx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/2981" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/execbrd/archives/gcdecisions/GC%20Dec%20Org-Mt-Feb84%2031stSessJun84.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2931" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2716" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents-dds-ny.un.org/doc/UNDOC/GEN/N13/548/10/pdf/N1354810.pdf?OpenElement" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/execbrd/archives/gcdecisions/GC%20Dec%20Org-Mt-Feb84%2031stSessJun84.pdf" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -12678,660 +11872,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...568 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>20587</Characters>
+  <Pages>8</Pages>
+  <Words>3612</Words>
+  <Characters>20591</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>171</Lines>
   <Paragraphs>48</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24150</CharactersWithSpaces>
+  <CharactersWithSpaces>24155</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>admin</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>