--- v0 (2025-10-18)
+++ v1 (2026-06-26)
@@ -1,5748 +1,6147 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="159C78C8" w14:textId="43152E01" w:rsidR="008619AE" w:rsidRDefault="008619AE" w:rsidP="008619AE">
+    <w:p w14:paraId="360D4AC1" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
       <w:pPr>
         <w:spacing w:after="122" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Government Contributions to Local Office Costs (GLOC) from Low- and Middle-Income Countries (LIC and MIC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36F99632" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
+        <w:spacing w:after="122" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="28"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...30 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Legal Framework</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55C004AD" w14:textId="12267477" w:rsidR="008619AE" w:rsidRDefault="008619AE" w:rsidP="008619AE">
+    <w:p w14:paraId="2003CBF7" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="0" w:right="159" w:hanging="360"/>
-        <w:rPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="159" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:r w:rsidRPr="00A44CDF">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In accordance with the provisions of the Standard Basic Assistance Agreement (SBAA) that governs UNDP operations in programme countries, host governments are expected to contribute towards the local cost of country offices. As per Article VI – Paragraphs 4 and 5 of the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00D765E8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>SBAA</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00AE7E14">
-        <w:rPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42803824" w14:textId="77777777" w:rsidR="008619AE" w:rsidRPr="00AE7E14" w:rsidRDefault="008619AE" w:rsidP="008619AE">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4CB4875D" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="159"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="4BF68802" w14:textId="77777777" w:rsidR="008619AE" w:rsidRPr="001A46AF" w:rsidRDefault="008619AE" w:rsidP="008619AE">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44B9E34F" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
+        <w:ind w:left="720" w:right="170"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>“4. The Government shall also contribute towards the expenses of maintaining the UNDP mission in the country by paying annually to the UNDP a lump sum mutually agreed between the parties to assist in covering the following expenditures:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BCC80C7" w14:textId="77777777" w:rsidR="008619AE" w:rsidRPr="001A46AF" w:rsidRDefault="008619AE" w:rsidP="008619AE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2A523673" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="5" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="170"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>An appropriate office with equipment and supplies, adequate to serve as local headquarters for the UNDP in the country;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F753A24" w14:textId="77777777" w:rsidR="008619AE" w:rsidRPr="001A46AF" w:rsidRDefault="008619AE" w:rsidP="008619AE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2EFFB112" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="5" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="170"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Appropriate local secretarial and clerical help, interpreters, translators, and related assistance;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F446DD7" w14:textId="77777777" w:rsidR="008619AE" w:rsidRPr="001A46AF" w:rsidRDefault="008619AE" w:rsidP="008619AE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2238CA78" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="5" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="170"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Transportation of the resident representative and his staff for official purposes within the country;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F36A734" w14:textId="77777777" w:rsidR="008619AE" w:rsidRPr="001A46AF" w:rsidRDefault="008619AE" w:rsidP="008619AE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="77BC29A5" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="5" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="170"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Postage and telecommunications for official purposes; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EB91E0D" w14:textId="77777777" w:rsidR="008619AE" w:rsidRPr="001A46AF" w:rsidRDefault="008619AE" w:rsidP="008619AE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="089686CC" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="5" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="170"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Subsistence for the resident representative and his staff while in official travel status within the country.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EC2C059" w14:textId="77777777" w:rsidR="008619AE" w:rsidRPr="001A46AF" w:rsidRDefault="008619AE" w:rsidP="008619AE">
+    <w:p w14:paraId="11BDEA4C" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:hanging="15"/>
+        <w:ind w:left="720" w:right="170" w:hanging="15"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>5. The Government shall have the option of providing in kind the facilities referred to in paragraph 4 above, with the exception of items (b) and (e).”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7059F830" w14:textId="13297D4B" w:rsidR="008619AE" w:rsidRPr="00B604B5" w:rsidRDefault="008619AE" w:rsidP="008619AE">
+    <w:p w14:paraId="3DD22333" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="46932BD1" w14:textId="684EBAF1" w:rsidR="008619AE" w:rsidRPr="002274D9" w:rsidRDefault="008619AE" w:rsidP="008619AE">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="419D4135" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="0" w:right="159" w:hanging="360"/>
-        <w:rPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="159" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Where there is no SBAA </w:t>
       </w:r>
-      <w:r w:rsidRPr="001A46AF">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">(i.e. the Special Fund or Technical Assistance Agreements are still in use), a standard annex (Supplemental Provisions) to the project document must be used </w:t>
       </w:r>
-      <w:r w:rsidRPr="001765E1">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="001765E1">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00D765E8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Standard Annex to Project Document</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="001765E1">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1704DDCD" w14:textId="77777777" w:rsidR="008619AE" w:rsidRPr="002274D9" w:rsidRDefault="008619AE" w:rsidP="008619AE">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="48DB5463" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="159"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="30BDB207" w14:textId="2F6694DB" w:rsidR="008619AE" w:rsidRPr="00AC2B19" w:rsidRDefault="008619AE" w:rsidP="008619AE">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21413468" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="0" w:right="159" w:hanging="360"/>
-        <w:rPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="159" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">GLOC contributions are a major funding source for country offices’ core institutional budget and their utilization is subject to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="00AC2B19">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00D765E8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>UNDP Financial Regulations and Rules</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00AC2B19">
-        <w:rPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. All GLOC contributions received from the host governments are allocated fully back to the Country Offices. Country Offices retain and use the GLOC contributions collected for local office expenses, including locally recruited staff and operating expenses. Any short-fall in the collection of GLOC will have a negative impact on the total available institutional resources for a Country Office.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D843679" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="159"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="342A9EBE" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
+        <w:spacing w:after="122" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...89 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Scope </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06E86498" w14:textId="3DD1F3FC" w:rsidR="008619AE" w:rsidRPr="006B537A" w:rsidRDefault="008619AE" w:rsidP="7BF97436">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6218B03E" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:hanging="345"/>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:ind w:right="170" w:hanging="345"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">This policy is </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A44CDF">
-        <w:rPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>only</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> applicable to the countries classified as low and middle-income categories for a reporting period.  It does not apply to the Net Contributing Countries (NCC) and high-middle income countries that are regulated as per the </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B537A">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>EB decision (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="006578A6">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00D765E8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+            <w:color w:val="0563C1"/>
             <w:spacing w:val="-3"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>2013/30</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006B537A">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>) on Funding of differentiated physical presence (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="006B537A">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00D765E8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+            <w:color w:val="0563C1"/>
             <w:spacing w:val="-3"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>DP/2013/45</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006B537A">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C67BE70" w14:textId="77777777" w:rsidR="008619AE" w:rsidRDefault="008619AE" w:rsidP="008619AE">
+    <w:p w14:paraId="682E36D4" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:ind w:right="170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="32BF296E" w14:textId="77777777" w:rsidR="00934B0C" w:rsidRDefault="00934B0C" w:rsidP="008619AE">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FFA49F7" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:ind w:right="170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="7E0D7E5B" w14:textId="77777777" w:rsidR="008619AE" w:rsidRPr="006B537A" w:rsidRDefault="008619AE" w:rsidP="008619AE">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FF47899" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:ind w:right="170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The GLOC </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF40E3">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Waiver</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF40E3">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> System</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66B55913" w14:textId="77777777" w:rsidR="008619AE" w:rsidRPr="00C155F6" w:rsidRDefault="008619AE" w:rsidP="008619AE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="70C366B0" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1347575D" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:hanging="360"/>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:ind w:right="170" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">In its decision </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="00615E3E">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00D765E8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+            <w:color w:val="0563C1"/>
             <w:spacing w:val="-3"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>84/9</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C155F6">
-[...177 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, the UNDP Governing Council recognized that local economic conditions may impact the ability of programme countries to meet their obligation to cover local office costs. As a result, it authorized the Administrator to waive the obligation, in part, when economic conditions so warranted. In this connection a system of waivers based on per capita Gross National Product</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (thereafter replaced by per capita Gross National Income (GNI))</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> was developed. Even so, host country governments are encouraged to pay as much of the total cost of the office as possible.  The waiver system is adjusted during each programme cycle considering the relevant base-year per capita GNI. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32EF5424" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="170" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="227BBC40" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:hanging="360"/>
-[...20 lines deleted...]
-          <w:spacing w:val="-3"/>
+        <w:ind w:right="170" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  The Executive Board established in decision 2012/28 that there would be a system </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>of biennial updates. In this regard, a four-year approach for GNI per capita averaging will be applied, with the average GNI per capita of the years 2016-2019 applied to the first two years of the Integrated Budget, 2022-2023, and the average GNI per capita of the years 2018-2021 applied to the last two years of the Integrated Budget, 2024-2025. The waiver system for 2023 GLOC target calculations is therefore based on 2016-2019 average GNI per capita as per UNDP Integrated Resources Plan and Integrated Budget Estimates for 2022-2025,</w:t>
       </w:r>
-      <w:r w:rsidR="00CC0F4D" w:rsidRPr="00D14611">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="00CC0F4D" w:rsidRPr="0097066C">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00D765E8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Annex I</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00CC0F4D" w:rsidRPr="00D14611">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, table 4c.ii – Government contributions to local office costs waivers for 2022-2023, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="00CC0F4D" w:rsidRPr="004D5CAF">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00D765E8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>DP/2021/29</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00CC0F4D" w:rsidRPr="00D14611">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="570" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2755"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="2610"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008E6DC2" w:rsidRPr="00D14611" w14:paraId="0F2A7D76" w14:textId="77777777" w:rsidTr="00E07BEF">
+      <w:tr w:rsidR="00D765E8" w:rsidRPr="00D765E8" w14:paraId="446E9D57" w14:textId="77777777" w:rsidTr="00013B1D">
         <w:trPr>
           <w:trHeight w:val="626"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2755" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B125A38" w14:textId="77777777" w:rsidR="00180B5A" w:rsidRDefault="00180B5A" w:rsidP="003F144E">
+          <w:p w14:paraId="7FF1AE8D" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:bidi="th-TH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D765E8">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:bidi="th-TH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2016-2019</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E8773A0" w14:textId="46BDD147" w:rsidR="008E6DC2" w:rsidRPr="00D14611" w:rsidRDefault="008E6DC2" w:rsidP="003F144E">
+          <w:p w14:paraId="75C2461D" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:bidi="th-TH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D765E8">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:bidi="th-TH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>A</w:t>
-[...7 lines deleted...]
-              <w:t>verage per capita GNI, US$</w:t>
+              <w:t>Average per capita GNI, US$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D6BA441" w14:textId="77777777" w:rsidR="008E6DC2" w:rsidRPr="00D14611" w:rsidRDefault="008E6DC2" w:rsidP="003F144E">
+          <w:p w14:paraId="3908C025" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:bidi="th-TH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D14611">
+            <w:r w:rsidRPr="00D765E8">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:bidi="th-TH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Programme</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> Country Waiver Percentage</w:t>
+              <w:t>Programme Country Waiver Percentage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05893772" w14:textId="77777777" w:rsidR="008E6DC2" w:rsidRPr="00D14611" w:rsidRDefault="008E6DC2" w:rsidP="003F144E">
+          <w:p w14:paraId="1FC01DCA" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:bidi="th-TH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D14611">
+            <w:r w:rsidRPr="00D765E8">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:bidi="th-TH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Income Category</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C20BE1E" w14:textId="77777777" w:rsidR="008E6DC2" w:rsidRPr="00D14611" w:rsidRDefault="008E6DC2" w:rsidP="003F144E">
+          <w:p w14:paraId="284399C3" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:bidi="th-TH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D14611">
+            <w:r w:rsidRPr="00D765E8">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:bidi="th-TH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">of </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> country</w:t>
+              <w:t>of programme country</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E6DC2" w:rsidRPr="00D14611" w14:paraId="1D0EEF7F" w14:textId="77777777" w:rsidTr="00E07BEF">
+      <w:tr w:rsidR="00D765E8" w:rsidRPr="00D765E8" w14:paraId="0E2E1CD6" w14:textId="77777777" w:rsidTr="00013B1D">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2755" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C1BD562" w14:textId="62D15487" w:rsidR="008E6DC2" w:rsidRPr="00D14611" w:rsidRDefault="008E6DC2" w:rsidP="00E07BEF">
+          <w:p w14:paraId="6296E1BA" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:bidi="th-TH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D14611">
+            <w:r w:rsidRPr="00D765E8">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:bidi="th-TH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>$1,286 and below</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02D5EF51" w14:textId="77777777" w:rsidR="008E6DC2" w:rsidRPr="00D14611" w:rsidRDefault="008E6DC2" w:rsidP="003F144E">
+          <w:p w14:paraId="515E9594" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:bidi="th-TH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D14611">
+            <w:r w:rsidRPr="00D765E8">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:bidi="th-TH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>75%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="644A9A51" w14:textId="77777777" w:rsidR="008E6DC2" w:rsidRPr="00D14611" w:rsidRDefault="008E6DC2" w:rsidP="003F144E">
+          <w:p w14:paraId="349D3605" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:bidi="th-TH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D14611">
+            <w:r w:rsidRPr="00D765E8">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:bidi="th-TH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Low-Income Country </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E6DC2" w:rsidRPr="00D14611" w14:paraId="4EB0B592" w14:textId="77777777" w:rsidTr="00E07BEF">
+      <w:tr w:rsidR="00D765E8" w:rsidRPr="00D765E8" w14:paraId="108728C2" w14:textId="77777777" w:rsidTr="00013B1D">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2755" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61068BFD" w14:textId="13A4A33A" w:rsidR="008E6DC2" w:rsidRPr="00D14611" w:rsidRDefault="008E6DC2" w:rsidP="00E07BEF">
+          <w:p w14:paraId="1A14E801" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:bidi="th-TH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D14611">
+            <w:r w:rsidRPr="00D765E8">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:bidi="th-TH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>$1,287 to $2,150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5335533C" w14:textId="77777777" w:rsidR="008E6DC2" w:rsidRPr="00D14611" w:rsidRDefault="008E6DC2" w:rsidP="003F144E">
+          <w:p w14:paraId="2F1532ED" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:bidi="th-TH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D14611">
+            <w:r w:rsidRPr="00D765E8">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:bidi="th-TH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>50%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FC6F4F8" w14:textId="77777777" w:rsidR="008E6DC2" w:rsidRPr="00D14611" w:rsidRDefault="008E6DC2" w:rsidP="003F144E">
+          <w:p w14:paraId="5B4F694A" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:bidi="th-TH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D14611">
+            <w:r w:rsidRPr="00D765E8">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:bidi="th-TH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Middle-Income Country </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E6DC2" w:rsidRPr="00D14611" w14:paraId="05DA8EDA" w14:textId="77777777" w:rsidTr="00E07BEF">
+      <w:tr w:rsidR="00D765E8" w:rsidRPr="00D765E8" w14:paraId="77902974" w14:textId="77777777" w:rsidTr="00013B1D">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2755" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C3275F5" w14:textId="2E1695EE" w:rsidR="008E6DC2" w:rsidRPr="00D14611" w:rsidRDefault="008E6DC2" w:rsidP="00E07BEF">
+          <w:p w14:paraId="2C334B08" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:bidi="th-TH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D14611">
+            <w:r w:rsidRPr="00D765E8">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:bidi="th-TH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>$2,151 to $6,692</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66E422A0" w14:textId="77777777" w:rsidR="008E6DC2" w:rsidRPr="00D14611" w:rsidRDefault="008E6DC2" w:rsidP="003F144E">
+          <w:p w14:paraId="46D2405B" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:bidi="th-TH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D14611">
+            <w:r w:rsidRPr="00D765E8">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:bidi="th-TH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5911403F" w14:textId="77777777" w:rsidR="008E6DC2" w:rsidRPr="00D14611" w:rsidRDefault="008E6DC2" w:rsidP="003F144E">
+          <w:p w14:paraId="0AFBC3B8" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:bidi="th-TH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D14611">
+            <w:r w:rsidRPr="00D765E8">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:bidi="th-TH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Middle-Income Country </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="508000D4" w14:textId="77777777" w:rsidR="000D6A8D" w:rsidRPr="00B45021" w:rsidRDefault="000D6A8D" w:rsidP="00E07BEF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="70934F82" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E5E1E8B" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
           <w:i/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="67E0CD74" w14:textId="77777777" w:rsidR="008619AE" w:rsidRPr="00AF5FF0" w:rsidRDefault="008619AE" w:rsidP="008619AE">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BC69F20" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-        <w:rPr>
+        <w:ind w:left="1080" w:right="170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:spacing w:val="-3"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DD3664A" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:spacing w:val="-3"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The biennial update of host government income categorization, which coincides with the mid-term review of the UNDP integrated budget, may result in changes in the applicable waiver percentages.  The GLOC waiver percentage applied to each host government’s obligation is shown in each year’s GLOC target. The changes in the average GNI could lead to a change in the waiver of GLOC from host countries in middle income categories.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CC9A758" w14:textId="77777777" w:rsidR="008619AE" w:rsidRDefault="008619AE" w:rsidP="008619AE">
-[...2 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="620812A7" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="705"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="0F25C538" w14:textId="77777777" w:rsidR="008619AE" w:rsidRPr="001354D8" w:rsidRDefault="008619AE" w:rsidP="008619AE">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AC06E8D" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
       <w:pPr>
         <w:spacing w:after="122" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Target Setting and Payment Mechanism</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="370BBEB3" w14:textId="4D0145C7" w:rsidR="008619AE" w:rsidRDefault="008619AE" w:rsidP="008619AE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="735E07E9" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:hanging="360"/>
-[...32 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:right="170" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The annual GLOC cash targets for Low and Middle-Income countries are calculated annually by BMS/OFM based on the annual local office costs funded from the Core Institutional Budget, as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79627D09" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5263CB2A" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="720"/>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-          <w:spacing w:val="-3"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Local Staff Costs</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E4AA8">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Estimated actual annual costs for locally recruited or national staff expenses;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C9C46DC" w14:textId="77777777" w:rsidR="004E4AA8" w:rsidRDefault="004E4AA8" w:rsidP="004E4AA8">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5975DEB3" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="720"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19ED6E11" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="720"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:spacing w:val="-3"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>General Operating Expenses</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E4AA8">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Estimated actual annual costs incurred for the 12 months.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D3CE8EC" w14:textId="77777777" w:rsidR="004E4AA8" w:rsidRPr="004E4AA8" w:rsidRDefault="004E4AA8" w:rsidP="004E4AA8">
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="44A45160" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ED2A97D" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:hanging="360"/>
-[...7 lines deleted...]
-          <w:spacing w:val="-3"/>
+        <w:ind w:right="170" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Alternatively,</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F15C3">
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00895C79">
-[...37 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Country Offices are encouraged to negotiate multi-year GLOC targets with the host government, by integrating such commitments into national multi-year planning dialogue (see paragraph 15 below). Rather than being based solely on past local office costs funded from the Core Institutional Budget, GLOC targets can be adjusted upwards beyond the GLOC cash targets, if agreed with the host Governments in order to meet their development aspirations.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D765E8" w:rsidDel="00895C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07F45B74" w14:textId="77777777" w:rsidR="008619AE" w:rsidRDefault="008619AE" w:rsidP="008619AE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="22BD038B" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="705"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="483DAAF6" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:hanging="360"/>
-[...56 lines deleted...]
-        <w:rPr>
+        <w:ind w:right="170" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">              GLOC targets do not include expenses related to international staff nor expenses funded by cost recovery income or programme funds. The GLOC targets established annually by BMS/OFM are based on actual spending for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>local</w:t>
       </w:r>
-      <w:r w:rsidR="008619AE">
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> staff and operating expenses, therefore, the annual targets reflect the changes in local office funding and its spending.  Any increases in the allocation and spending for local staff and operating expense will result in an increase in annual GLOC targets. Similarly, if there was a reduction in the allocation and spending from core institutional budget for local staff and operating expenses, annual targets will be reduced.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00D47371" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="705"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="715D61E2" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:hanging="360"/>
-[...223 lines deleted...]
-        <w:r>
+        <w:ind w:right="170" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Government in-kind contributions are considered as a part of the total local office cost.  The value of in-kind contributions for setting GLOC targets are based on the annual rental value of the Government provided premises as certified and reported by the country offices at the end of a fiscal year and reported in UNDP’s financial statements. These values are based on fair market rental value of comparable premises. Any change in the value of the donated premises, either due to changes in usable office space or its market price, should be reported through the year-end annual certification. The share of the in-kind contributions used by other funding units such as UNDP project staff, UN Agencies, Common Services and extra budgetary funded staff are excluded from the total in-kind contributions applied for the GLOC targets. For more information, please refer to POPP </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00D765E8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Government Local Office Cost (GLOC) Valuation of the In-Kind Contribution from the Host Government</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24959842" w14:textId="77777777" w:rsidR="008619AE" w:rsidRDefault="008619AE" w:rsidP="008619AE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2680FEE9" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DBFED90" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:hanging="360"/>
-[...26 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:right="170" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Waiver percentages for each host government are applied to the total annual local office costs to compute the annual GLOC target.  The cash target is the net amount remaining after the in-kind GLOC contributions are considered in the calculations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07097AA4" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11B2AA71" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:hanging="360"/>
-[...7 lines deleted...]
-          <w:spacing w:val="-3"/>
+        <w:ind w:right="170" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Annual GLOC cash targets are calculated as follows and explained in the annual GLOC calculation methodology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64A76195" w14:textId="77777777" w:rsidR="008619AE" w:rsidRPr="001A7C1F" w:rsidRDefault="008619AE" w:rsidP="008619AE">
+    <w:p w14:paraId="0E4161C2" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+        <w:ind w:right="170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8280" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3320"/>
         <w:gridCol w:w="4960"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008619AE" w:rsidRPr="00AA3F1F" w14:paraId="104A3B1C" w14:textId="77777777" w:rsidTr="494EA533">
+      <w:tr w:rsidR="00D765E8" w:rsidRPr="00D765E8" w14:paraId="693B12BB" w14:textId="77777777" w:rsidTr="00013B1D">
         <w:trPr>
           <w:trHeight w:val="196"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3320" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04578559" w14:textId="39B861E4" w:rsidR="008619AE" w:rsidRPr="00AA3F1F" w:rsidRDefault="008619AE" w:rsidP="00855CD1">
+          <w:p w14:paraId="7D50057F" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="5"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="458" w:hanging="425"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="458" w:right="170" w:hanging="425"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA3F1F">
+            <w:r w:rsidRPr="00D765E8">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Estimated Local Office Costs </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CA3503F" w14:textId="2ACCA7A3" w:rsidR="008619AE" w:rsidRPr="00AA3F1F" w:rsidRDefault="008619AE" w:rsidP="004D6197">
+          <w:p w14:paraId="01EFD7EB" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="370"/>
+              <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+              <w:ind w:left="370" w:right="170" w:hanging="370"/>
+              <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="494EA533">
+            <w:r w:rsidRPr="00D765E8">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Based on local staff only and GOE costs in core institutional budget fund codes such as 02300/02301/</w:t>
-[...13 lines deleted...]
-              <w:t>2550/02551/02990</w:t>
+              <w:t>Based on local staff only and GOE costs in core institutional budget fund codes such as 02300/02301/02550/02551/02990</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008619AE" w:rsidRPr="00AA3F1F" w14:paraId="4E041BAA" w14:textId="77777777" w:rsidTr="494EA533">
+      <w:tr w:rsidR="00D765E8" w:rsidRPr="00D765E8" w14:paraId="39793C03" w14:textId="77777777" w:rsidTr="00013B1D">
         <w:trPr>
           <w:trHeight w:val="196"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3320" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0ACA59D2" w14:textId="719031C8" w:rsidR="008619AE" w:rsidRPr="00855CD1" w:rsidRDefault="008619AE" w:rsidP="00855CD1">
+          <w:p w14:paraId="1A4A9144" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="5"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="458" w:hanging="425"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="458" w:right="170" w:hanging="425"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA3F1F">
+            <w:r w:rsidRPr="00D765E8">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>In-Kind Contribution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FE48D0E" w14:textId="77777777" w:rsidR="008619AE" w:rsidRPr="00AA3F1F" w:rsidRDefault="008619AE" w:rsidP="004D6197">
+          <w:p w14:paraId="39B39573" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="370"/>
+              <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+              <w:ind w:left="370" w:right="170" w:hanging="370"/>
+              <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA3F1F">
+            <w:r w:rsidRPr="00D765E8">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Based on annual certification of the donated rights to use premises</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008619AE" w:rsidRPr="00AA3F1F" w14:paraId="233A433B" w14:textId="77777777" w:rsidTr="494EA533">
+      <w:tr w:rsidR="00D765E8" w:rsidRPr="00D765E8" w14:paraId="01E74B5D" w14:textId="77777777" w:rsidTr="00013B1D">
         <w:trPr>
           <w:trHeight w:val="196"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3320" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0EA630D6" w14:textId="43D2AA36" w:rsidR="008619AE" w:rsidRPr="00855CD1" w:rsidRDefault="008619AE" w:rsidP="00855CD1">
+          <w:p w14:paraId="7B0013C1" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="5"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="458" w:hanging="425"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="458" w:right="170" w:hanging="425"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA3F1F">
+            <w:r w:rsidRPr="00D765E8">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Total Local Office Cost (C = A + B)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18AC40AF" w14:textId="77777777" w:rsidR="008619AE" w:rsidRPr="00AA3F1F" w:rsidRDefault="008619AE" w:rsidP="004D6197">
+          <w:p w14:paraId="4D02DD0E" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="720" w:hanging="360"/>
+              <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+              <w:ind w:left="720" w:right="170" w:hanging="360"/>
+              <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008619AE" w:rsidRPr="00AA3F1F" w14:paraId="077600E0" w14:textId="77777777" w:rsidTr="494EA533">
+      <w:tr w:rsidR="00D765E8" w:rsidRPr="00D765E8" w14:paraId="2E423001" w14:textId="77777777" w:rsidTr="00013B1D">
         <w:trPr>
           <w:trHeight w:val="196"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3320" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0D31F71E" w14:textId="77777777" w:rsidR="008619AE" w:rsidRPr="00855CD1" w:rsidRDefault="008619AE" w:rsidP="00855CD1">
+          <w:p w14:paraId="2142EA21" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="5"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="458" w:hanging="425"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="458" w:right="170" w:hanging="425"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA3F1F">
+            <w:r w:rsidRPr="00D765E8">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Waiver % (100% - % Waiver)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50E1F4B7" w14:textId="77777777" w:rsidR="008619AE" w:rsidRPr="00AA3F1F" w:rsidRDefault="008619AE" w:rsidP="004D6197">
+          <w:p w14:paraId="1F1CC870" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="370"/>
+              <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+              <w:ind w:left="370" w:right="170" w:hanging="370"/>
+              <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA3F1F">
+            <w:r w:rsidRPr="00D765E8">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Based on the waiver system as approved by EB and its biennial update</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008619AE" w:rsidRPr="00AA3F1F" w14:paraId="74DB2C3B" w14:textId="77777777" w:rsidTr="494EA533">
+      <w:tr w:rsidR="00D765E8" w:rsidRPr="00D765E8" w14:paraId="39704075" w14:textId="77777777" w:rsidTr="00013B1D">
         <w:trPr>
           <w:trHeight w:val="196"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3320" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="550C5688" w14:textId="77777777" w:rsidR="008619AE" w:rsidRPr="00855CD1" w:rsidRDefault="008619AE" w:rsidP="00855CD1">
+          <w:p w14:paraId="3C385C7F" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="5"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="458" w:hanging="425"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="458" w:right="170" w:hanging="425"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA3F1F">
+            <w:r w:rsidRPr="00D765E8">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Total GLOC Target (E = C x D)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55609258" w14:textId="77777777" w:rsidR="008619AE" w:rsidRPr="00AA3F1F" w:rsidRDefault="008619AE" w:rsidP="004D6197">
+          <w:p w14:paraId="59414E93" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="720" w:hanging="360"/>
+              <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+              <w:ind w:left="720" w:right="170" w:hanging="360"/>
+              <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008619AE" w:rsidRPr="00AA3F1F" w14:paraId="00B978C0" w14:textId="77777777" w:rsidTr="494EA533">
+      <w:tr w:rsidR="00D765E8" w:rsidRPr="00D765E8" w14:paraId="264B48C1" w14:textId="77777777" w:rsidTr="00013B1D">
         <w:trPr>
           <w:trHeight w:val="196"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3320" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="173CD3B7" w14:textId="77777777" w:rsidR="008619AE" w:rsidRPr="00AA3F1F" w:rsidRDefault="008619AE" w:rsidP="00855CD1">
+          <w:p w14:paraId="2265A74A" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="5"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="458" w:hanging="425"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="458" w:right="170" w:hanging="425"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA3F1F">
+            <w:r w:rsidRPr="00D765E8">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>In-Kind Contribution (F = B)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1392C5C3" w14:textId="77777777" w:rsidR="008619AE" w:rsidRPr="00AA3F1F" w:rsidRDefault="008619AE" w:rsidP="004D6197">
+          <w:p w14:paraId="30CF931B" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="720" w:hanging="360"/>
+              <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+              <w:ind w:left="720" w:right="170" w:hanging="360"/>
+              <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008619AE" w:rsidRPr="00AA3F1F" w14:paraId="1047E548" w14:textId="77777777" w:rsidTr="494EA533">
+      <w:tr w:rsidR="00D765E8" w:rsidRPr="00D765E8" w14:paraId="32D9204D" w14:textId="77777777" w:rsidTr="00013B1D">
         <w:trPr>
           <w:trHeight w:val="196"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3320" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="665A05FC" w14:textId="77777777" w:rsidR="008619AE" w:rsidRPr="00AA3F1F" w:rsidRDefault="008619AE" w:rsidP="00855CD1">
+          <w:p w14:paraId="3132D4B4" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="5"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="458" w:hanging="425"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="458" w:right="170" w:hanging="425"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA3F1F">
+            <w:r w:rsidRPr="00D765E8">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>GLOC Cash Target (E - F)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26A48325" w14:textId="77777777" w:rsidR="008619AE" w:rsidRPr="00AA3F1F" w:rsidRDefault="008619AE" w:rsidP="004D6197">
+          <w:p w14:paraId="0616C6E6" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="720" w:hanging="360"/>
+              <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+              <w:ind w:left="720" w:right="170" w:hanging="360"/>
+              <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3133AF88" w14:textId="77777777" w:rsidR="008619AE" w:rsidRDefault="008619AE" w:rsidP="008619AE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4EB8ED08" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="705"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="276A3B8D" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:hanging="346"/>
-[...90 lines deleted...]
-    <w:p w14:paraId="3F813AC2" w14:textId="77777777" w:rsidR="008619AE" w:rsidRDefault="008619AE" w:rsidP="008619AE">
+        <w:ind w:right="170" w:hanging="346"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The computation of GLOC cash targets for multi-country offices follows the above formula, except that the total local cost of the office is assessed individually for each country covered by the GLOC.  In this regard, 25% of the total local cost is applied to the host country, with the remaining 75% distributed among all countries (including the host) based on the individual country’s TRAC shares vis-a-vis the total TRAC accruing to the countries covered by the multi-country office.   For example, if an MCO covers four additional countries and it incurred $250,000 for local staff in the 5 countries and related operating expenses, no in-kind contributions are provided by the host governments, the cash targets for each country will be calculated as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="317B5C6D" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...26 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="730" w:right="170" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64959105" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E95B56" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
           <w:noProof/>
-        </w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6FBB40BA" wp14:editId="2D439087">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1CD0FB93" wp14:editId="185001DC">
             <wp:extent cx="6155570" cy="2076450"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21">
+                    <a:blip r:embed="rId16">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6175978" cy="2083334"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="757B50DF" w14:textId="77777777" w:rsidR="00C54FEF" w:rsidRPr="008840D1" w:rsidRDefault="00C54FEF" w:rsidP="008619AE">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0B61C903" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4169389A" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="346" w:right="-107" w:hanging="346"/>
-        <w:jc w:val="both"/>
-[...80 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As an alternative to relying solely on the corporately computed annual GLOC targets, Country Offices may agree multi-year targets with host governments, by integrating such commitments into national multi-year planning dialogue. These targets may be higher than the computed corporate baseline GLOC cash targets, if agreed by the host Governments in order to meet their development aspirations and cover sufficiently the planned local office expenses. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CAD54D7" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="346" w:right="-107"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="209CC7B3" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="346" w:right="-107" w:hanging="346"/>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Multi-year GLOC cash targets could be negotiated based on the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A5E0CA" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="705" w:right="-107"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BAD7927" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="630" w:right="-107" w:hanging="360"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Cordia New"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...76 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Mutually agreed GLOC targets aligned with CPD cycle:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> During the formulation of Country Programme Document (CPD), the country offices jointly with the national government can determine the annual and multi-year cash targets taking into consideration of the country office capacity required to support the National Government for the planned CPD period.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multi-year targets can be reviewed annual basis or could be integral part of mid-term review and any other discussions on CPD. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>COs can increase or decrease GLOC targets, in line with the proposed size of their office, to better align the office size to the development priorities and workplan for the planning period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="390DA9DB" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="630" w:right="-107"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C3A047C" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="630" w:right="-107" w:hanging="360"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Cordia New"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Mutually agreed GLOC targets based on past local expenses:</w:t>
       </w:r>
-      <w:r w:rsidRPr="58BC2917">
-[...22 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> As an interim, until formulation of next CPD, the country offices jointly with the national governments can determine the annual and multi-year targets (at least for 2 years). These targets can be negotiated based on average local expenses for the last two years or can be negotiated based on estimated local costs for the planning period. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38CADF4A" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59E4F658" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-346" w:hanging="360"/>
-        <w:jc w:val="both"/>
-[...13 lines deleted...]
-      <w:r w:rsidR="00D70DA7" w:rsidRPr="006578A6">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The above flexibilities are in accordance with the UNDP </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Executive Board</w:t>
       </w:r>
-      <w:r w:rsidRPr="0008564B">
-        <w:rPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidRPr="0008564B">
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00D765E8">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>(</w:t>
         </w:r>
-        <w:r w:rsidRPr="7F3EE6D5">
+        <w:r w:rsidRPr="00D765E8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>EB decision 2020/14</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0008564B">
-        <w:rPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">where it </w:t>
       </w:r>
-      <w:r w:rsidRPr="7F3EE6D5">
-        <w:rPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="7F3EE6D5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="4"/>
-        </w:rPr>
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ecognized “the importance of contributions made by programme country</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="7F3EE6D5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Governments to UNDP for local office costs, both cash and in kind, and encourages UNDP to work with respective Governments with a view to agreeing, where possible, on annual or multi-year contributions to fulfil such commitments, taking into account national budgetary planning processes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E16953">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00452A72">
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> It is crucial therefore for country offices to actively engage the host governments in their dialogue for the host government’s obligation towards the local office costs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FCB6D5A" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="-107"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8" w:rsidDel="00EA4296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    </w:p>
+    <w:p w14:paraId="7A2EF84C" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="346" w:right="-107" w:hanging="346"/>
-        <w:jc w:val="both"/>
-[...79 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Whenever multi-year or higher than baseline annual cash GLOC targets are agreed with the host governments, the country offices need to inform BMS/OFM and their respective bureau. This will ensure this information is reported in future corporate reports, including to the EB through the Annual Review of Financial Situation (ARFS).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76F87D4F" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="705" w:right="-107"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="601EF3F3" w14:textId="77777777" w:rsidR="008619AE" w:rsidRPr="003051FD" w:rsidRDefault="008619AE" w:rsidP="00855CD1">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35EC29B9" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
       <w:pPr>
         <w:spacing w:after="122" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="-107" w:firstLine="0"/>
-        <w:rPr>
+        <w:ind w:right="-107"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Communicating GLOC targets to host Governments</w:t>
       </w:r>
-      <w:r w:rsidRPr="003051FD">
-        <w:rPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E81A173" w14:textId="5F93A0E0" w:rsidR="008619AE" w:rsidRDefault="008619AE" w:rsidP="00855CD1">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="400978F2" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="346" w:right="-107" w:hanging="346"/>
-        <w:jc w:val="both"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="6E1B6907" w14:textId="77777777" w:rsidR="008619AE" w:rsidRDefault="008619AE" w:rsidP="00855CD1">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>GLOC annual targets are issued from BMS/ OFM to the Regional Bureaux by end of September each year along with a joint inter-office memorandum (Regional Bureau and OFM) for the country offices. Annual cash targets are accompanied by the GLOC calculation methodology to provide additional clarity and processes applicable in a given year. These targets can be revised to reflect a final certification of in-kind contribution for the year, early February each year, if there were significant change due to a space or a value of a premise provided from a host government.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4671B47B" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="-107" w:hanging="346"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:right="-107" w:hanging="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1325A0FD" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="346" w:right="-107" w:hanging="346"/>
-        <w:jc w:val="both"/>
-[...47 lines deleted...]
-    <w:p w14:paraId="0BF3BFB0" w14:textId="77777777" w:rsidR="008619AE" w:rsidRPr="0006455B" w:rsidRDefault="008619AE" w:rsidP="00855CD1">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Country offices are responsible to formally inform the host governments of annual GLOC targets and outstanding arrears (if applicable) and request for payments. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="259DB645" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="-107" w:hanging="346"/>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:right="-107" w:hanging="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E663CED" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="346" w:right="-107" w:hanging="346"/>
-        <w:jc w:val="both"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="1F2813CA" w14:textId="77777777" w:rsidR="008619AE" w:rsidRPr="0006455B" w:rsidRDefault="008619AE" w:rsidP="00855CD1">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>When discussing the annual GLOC cash targets with host governments, it is important to raise the issue of pending payment of prior years’ GLOC cash obligations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="233C0AFE" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="-107" w:hanging="346"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:right="-107" w:hanging="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="517E8345" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="346" w:right="-107" w:hanging="346"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Additionally, non-collections of GLOC may constitute a basis for auditors to report adverse observations and issue less than satisfactory CO audit rating, thus affecting credibility of the region’s accountability and financial systems. Therefore, the offices should put in place a system to document and monitor their follow-up efforts to collect outstanding GLOC obligations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="185EFB53" w14:textId="77777777" w:rsidR="008619AE" w:rsidRPr="00806811" w:rsidRDefault="008619AE" w:rsidP="00855CD1">
+    <w:p w14:paraId="7D7ED577" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="-107" w:hanging="346"/>
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+        <w:ind w:right="-107" w:hanging="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05D0298D" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="346" w:right="-107" w:hanging="346"/>
-        <w:jc w:val="both"/>
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Upon receipt of the GLOC contribution, a recommended best practice is to promptly send a letter of appreciation to the host government from the Country Office.  In order to appreciate the importance of GLOC payments to local office funding and to encourage timely payments, UNDP senior management has been sending an annual letter of appreciation to the permanent missions of the member states for paying its GLOC obligations in cash or in-kind, since 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DD6A851" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="705" w:right="-107"/>
-        <w:jc w:val="both"/>
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F781CE5" w14:textId="77777777" w:rsidR="008619AE" w:rsidRDefault="008619AE" w:rsidP="00855CD1">
+    <w:p w14:paraId="4F03F7B4" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
       <w:pPr>
         <w:spacing w:after="122" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="-107" w:firstLine="0"/>
-        <w:rPr>
+        <w:ind w:right="-107"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:spacing w:val="-3"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Recording of cash contributions  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DF95708" w14:textId="77777777" w:rsidR="008619AE" w:rsidRDefault="008619AE" w:rsidP="00855CD1">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="66428AC8" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="346" w:right="-107" w:hanging="346"/>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-          <w:spacing w:val="-3"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">GLOC cash targets are set in the U.S. Dollar. The host government can pay its obligation either in USD or local currency using the most recent prevailing UN operational rate of exchange.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="718C9F93" w14:textId="77777777" w:rsidR="008619AE" w:rsidRDefault="008619AE" w:rsidP="00855CD1">
+    <w:p w14:paraId="21D3050E" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="-107" w:hanging="346"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:right="-107" w:hanging="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3775C13A" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="346" w:right="-107" w:hanging="346"/>
-        <w:jc w:val="both"/>
-[...124 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Where a host government provides cash contributions to country offices to pay specifically rent and utilities (in lieu of free premises and utilities), offices are advised to include such contributions in their annual GLOC payment projections in the annual Integrated Work Plan/ Annual Resource Planning.  Such contributions will be applied as GLOC payment along with any other payments received against GLOC cash targets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B82B16D" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-107" w:hanging="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FDD76E5" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="346" w:right="-107" w:hanging="346"/>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-          <w:spacing w:val="-3"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>GSS</w:t>
       </w:r>
-      <w:r w:rsidR="00B44021">
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE0D57">
-[...128 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will create a master contract based on the  GLOC Annual targets from OFM and the annual GLOC payments should be applied through the Quantum Accounts Receivable (AR) module. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Upon receiving the GLOC payments, GSSC will recognize the revenue via Revenue Event in the Contracts module and generate the Receivable via the Billing Event. The receipt is then applied against the Receivable via AR module.  Revenue and Receivables are recorded via the Contracts module; receipts are applied through the AR module. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E26EFEF" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-107" w:hanging="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06CF54E8" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="346" w:right="-107" w:hanging="346"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">As per the UNDP Financial Regulations and Rules (Rule 126.05), “… </w:t>
       </w:r>
-      <w:r w:rsidRPr="688C1305">
-        <w:rPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the host Government cash contributions towards the cost of UNDP country offices shall be credited as revenue in the gross institutional budget of UNDP. If received in local currency, credit in United States dollars will be at the United Nations operational rate of exchange in effect on the date of payment</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="688C1305">
-        <w:rPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Gains or losses resulting from exchange adjustments arising from payment of voluntary contributions shall be recorded separately as an offset to these contributions.”</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Rule 126.06). For example, if a payment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>of GLOC was received in local currency on 15 January, it will be applied to GLOC targets using the effective UN rate of exchange for the month of January.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF8FAC8" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-107" w:hanging="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CB9B4D5" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="346" w:right="-107" w:hanging="346"/>
-        <w:jc w:val="both"/>
-[...21 lines deleted...]
-          <w:spacing w:val="-3"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The annual GLOC payments should be applied through the Accounts Receivable module using the following COA (refer to the Procedures section on how to submit requests in UNDP Service Request Portal):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B5B119E" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="-107"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2829E798" w14:textId="2A1070B2" w:rsidR="00FE0FFE" w:rsidRDefault="008619AE" w:rsidP="00855CD1">
+    <w:p w14:paraId="0FBFA3C2" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="716" w:right="-107"/>
-[...6 lines deleted...]
-          <w:spacing w:val="-3"/>
+        <w:ind w:left="716" w:right="-107" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0098764F">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Type of Contribution</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098764F">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00FE0FFE" w:rsidRPr="008E38E2">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:spacing w:val="-3"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Income Category </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:spacing w:val="-3"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Year</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0098764F">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:spacing w:val="-3"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Fund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0098764F">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0098764F">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:spacing w:val="-3"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Account</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0098764F">
-[...19 lines deleted...]
-    <w:p w14:paraId="0EA9178B" w14:textId="77777777" w:rsidR="00FE0FFE" w:rsidRDefault="00FE0FFE" w:rsidP="00855CD1">
+    </w:p>
+    <w:p w14:paraId="45F9F649" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="716" w:right="-107"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="239AABEF" w14:textId="4F5AA78C" w:rsidR="008619AE" w:rsidRPr="0098764F" w:rsidRDefault="008619AE" w:rsidP="00855CD1">
+        <w:ind w:left="716" w:right="-107" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="216A19D3" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="716" w:right="-107"/>
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+        <w:ind w:left="716" w:right="-107" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:spacing w:val="-3"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>GLOC</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098764F">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0098764F">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0098764F">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...20 lines deleted...]
-          <w:spacing w:val="-3"/>
+        <w:t>LIC or MIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0098764F">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Current</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098764F">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0098764F">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>00200</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098764F">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0098764F">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>51015</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FC2B581" w14:textId="6BC897DA" w:rsidR="008619AE" w:rsidRPr="008B5497" w:rsidRDefault="3BA362BD" w:rsidP="494EA533">
+    <w:p w14:paraId="7E6D7C2E" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="-107" w:firstLine="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:ind w:right="-107"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
-      <w:r w:rsidR="008619AE" w:rsidRPr="0098764F">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">GLOC </w:t>
       </w:r>
-      <w:r w:rsidR="008619AE" w:rsidRPr="0098764F">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="008619AE" w:rsidRPr="0098764F">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="008619AE" w:rsidRPr="0098764F">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...14 lines deleted...]
-          <w:spacing w:val="-3"/>
+        <w:t>LIC or MIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="008619AE" w:rsidRPr="0098764F">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Arrears</w:t>
       </w:r>
-      <w:r w:rsidR="008619AE" w:rsidRPr="0098764F">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
-      <w:r w:rsidR="008619AE" w:rsidRPr="0098764F">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>00200</w:t>
       </w:r>
-      <w:r w:rsidR="008619AE" w:rsidRPr="0098764F">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="008619AE" w:rsidRPr="0098764F">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>51014</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="068B0A76" w14:textId="77777777" w:rsidR="0065598A" w:rsidRPr="0065598A" w:rsidRDefault="0065598A" w:rsidP="00855CD1">
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4941EA52" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="170" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00C71E24" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="346" w:right="-107" w:hanging="346"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In some cases, host governments may settle their cash targets in advance, especially when a multi-year target is successfully negotiated. When the country offices receive such advance payments for a single or multiple years before a commencement of a GLOC target year, the offices should request the GSSC revenue team </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk49849678"/>
-      <w:r w:rsidR="008565D3" w:rsidRPr="00855CD1">
-        <w:rPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>within 1 week</w:t>
       </w:r>
-      <w:r w:rsidR="008565D3" w:rsidRPr="00855CD1">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> of receipt of these payments,</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00855CD1">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> to record the payments to the below COA:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A789553" w14:textId="77777777" w:rsidR="008619AE" w:rsidRPr="002B61DE" w:rsidRDefault="008619AE" w:rsidP="00855CD1">
-[...5 lines deleted...]
-    <w:p w14:paraId="3F0553FD" w14:textId="6BBD7BCB" w:rsidR="008619AE" w:rsidRPr="002B61DE" w:rsidRDefault="008619AE" w:rsidP="00855CD1">
+    <w:p w14:paraId="71DBF017" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="-107" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D969839" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="-107" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+        <w:ind w:right="-107"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:spacing w:val="-3"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002B61DE">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Type of Contribution</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B61DE">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002B61DE">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002B61DE">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="008E7A91">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002B61DE">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Year</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B61DE">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002B61DE">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002B61DE">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fund</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B61DE">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002B61DE">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002B61DE">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Account</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A73EBA6" w14:textId="1476F0F7" w:rsidR="008619AE" w:rsidRPr="002B61DE" w:rsidRDefault="008619AE" w:rsidP="00855CD1">
+    <w:p w14:paraId="355A7715" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="-107" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+        <w:ind w:right="-107"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:spacing w:val="-3"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">GLOC – </w:t>
-[...43 lines deleted...]
-          <w:spacing w:val="-3"/>
+        <w:t>GLOC – Gov contr Locl Cost Future</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="008E7A91">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>YYYY</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B61DE">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002B61DE">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>00200</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B61DE">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002B61DE">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>51017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A973931" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="346" w:right="-107"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="467A0177" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="346" w:right="-107" w:hanging="346"/>
-        <w:jc w:val="both"/>
-[...48 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At the beginning of each fiscal year, the UNDP offices should request GSSC to transfer the annual portion of the advance payment from account 51017 to the current year GLOC payment account 51015. These transfers should be performed through GLJEs.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="519704F3" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="346" w:right="-107"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29A5CC80" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="346" w:right="-107" w:hanging="346"/>
-        <w:jc w:val="both"/>
-[...27 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GLOC contributions from host governments should not be applied to any other fund or accounts other than as provided above without prior approval from OFM and Regional Bureaux. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58A30564" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="-107"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0112C4B1" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="346" w:right="-107" w:hanging="346"/>
-        <w:jc w:val="both"/>
-[...22 lines deleted...]
-      <w:r w:rsidRPr="001213DE">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At the end of every year, the Head of Office will be required to certify in the annual assertion that all signed agreements/amendments to agreements have been submitted to GSSC on a timely basis prior to the closure of the financial ledgers.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>This will help ensure that UNDP revenue is captured in a timely manner as any late submission of these documents poses a significant management reporting risk and audit risk as revenue will not be reported accurately in the UNDP financial statements, including quarterly financial statements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E5C6BB6" w14:textId="77777777" w:rsidR="008619AE" w:rsidRDefault="008619AE" w:rsidP="00855CD1">
-[...11 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="48107B57" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="-107"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B58858F" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="-107"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>GLOC accounting linkage</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="136A7CF4" w14:textId="77777777" w:rsidR="008619AE" w:rsidRPr="003051FD" w:rsidRDefault="008619AE" w:rsidP="00855CD1">
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4E0892CB" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="-107"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39F45967" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="346" w:right="-107" w:hanging="346"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:spacing w:val="-3"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>At its thirty-first session in 1984 (84/9), the Governing Council authorized “</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D97BF1">
-        <w:rPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...22 lines deleted...]
-          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the Administrator establish from 1 January 1985 an accounting linkage of voluntary contributions, … ,contributions to voluntary programme costs and contributions to local office costs in such a manner that contributions are first accounted against the local office costs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>” (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidRPr="00D97BF1">
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00D765E8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+            <w:color w:val="0563C1"/>
             <w:spacing w:val="-3"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Refer to page 738, paragraph 8, the Governing Council decision 84/9</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D97BF1">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">).   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ED14291" w14:textId="77777777" w:rsidR="008619AE" w:rsidRPr="00D97BF1" w:rsidRDefault="008619AE" w:rsidP="00855CD1">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6E168E38" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="346" w:right="-107" w:hanging="346"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="725AF752" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="346" w:right="-107" w:hanging="346"/>
-        <w:jc w:val="both"/>
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
           <w:color w:val="1F497D"/>
-        </w:rPr>
-[...22 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At the end of each fiscal year, GSSC and OFM review any shortfalls for GLOC contributions from host governments. Available voluntary contributions from host governments are transferred to the GLOC fund (fund 00200 and account 51025) to offset the outstanding GLOC contributions for the reporting year. Such accounting linkages are reported separately in the annual GLOC performance reports. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26CF0418" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="-107"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:color w:val="1F497D"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EDCD792" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:right="-107"/>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Reporting – Periodic and annual (payments) performance reports </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02FE9534" w14:textId="77777777" w:rsidR="008C7D5D" w:rsidRDefault="008C7D5D" w:rsidP="00855CD1">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2946E77D" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="346" w:right="-107"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="202B6C2C" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="346" w:right="-107" w:hanging="346"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">GLOC performance report </w:t>
       </w:r>
-      <w:r w:rsidR="003A563B">
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
-      <w:r w:rsidRPr="001213DE">
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>available for the offices to track current year GLOC target payments and the outstanding balances of GLOC for prior years.  The offices are advised to review these reports regularly to follow up with host governments to settle their unpaid contributions to local office costs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32A10DC0" w14:textId="77777777" w:rsidR="008619AE" w:rsidRPr="001213DE" w:rsidRDefault="008619AE" w:rsidP="00855CD1">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3CE18B95" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="346" w:right="-107" w:hanging="346"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33B4A46D" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="346" w:right="-107" w:hanging="346"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:spacing w:val="-3"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP routinely reports to the Executive Board on the progress achieved in settlement of GLOC targets for the current year and GLOC arrears in the following official documents:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2719EB78" w14:textId="77777777" w:rsidR="008619AE" w:rsidRPr="001213DE" w:rsidRDefault="008619AE" w:rsidP="00855CD1">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3414C683" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="706" w:right="-107" w:hanging="360"/>
-[...7 lines deleted...]
-          <w:spacing w:val="-3"/>
+        <w:ind w:left="706" w:right="-107"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP financial report and audited financial statements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="286B162A" w14:textId="77777777" w:rsidR="008619AE" w:rsidRPr="001213DE" w:rsidRDefault="008619AE" w:rsidP="00855CD1">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1C104C0F" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="706" w:right="-107" w:hanging="360"/>
-[...7 lines deleted...]
-          <w:spacing w:val="-3"/>
+        <w:ind w:left="706" w:right="-107"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Review of the Financial Situation </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F3E0C3F" w14:textId="77777777" w:rsidR="008619AE" w:rsidRPr="001213DE" w:rsidRDefault="008619AE" w:rsidP="00855CD1">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3842A554" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="706" w:right="-107" w:hanging="360"/>
-[...7 lines deleted...]
-          <w:spacing w:val="-3"/>
+        <w:ind w:left="706" w:right="-107"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP Integrated Budget</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A688F32" w14:textId="77777777" w:rsidR="008619AE" w:rsidRPr="00821C68" w:rsidRDefault="008619AE" w:rsidP="00855CD1">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="6FCD6519" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="-107" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35AC6B44" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D765E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP Revenue Recognition policy paper</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="558C4B6A" w14:textId="77777777" w:rsidR="001B600C" w:rsidRPr="00280656" w:rsidRDefault="001B600C" w:rsidP="00855CD1">
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="329BDADB" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2027E485" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="706" w:right="-107" w:hanging="360"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="007E2DBA" w:rsidRPr="00803BA0">
+        <w:ind w:left="706" w:right="-107"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00D765E8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+            <w:color w:val="0563C1"/>
             <w:spacing w:val="-3"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>IPSAS 23 Policy paper</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F15CF99" w14:textId="6FFBBBC4" w:rsidR="00284E46" w:rsidRPr="00855CD1" w:rsidRDefault="00284E46" w:rsidP="00855CD1">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="35767771" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="00D765E8">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="706" w:right="-107"/>
-        <w:jc w:val="both"/>
-[...11 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId30"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="070EBF85" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00D765E8">
+      <w:headerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="even" r:id="rId21"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
+      <w:footerReference w:type="first" r:id="rId23"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1137" w:right="672" w:bottom="1297" w:left="1702" w:header="720" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6DDC5117" w14:textId="77777777" w:rsidR="00613D42" w:rsidRDefault="00613D42">
+    <w:p w14:paraId="41830963" w14:textId="77777777" w:rsidR="00837CA3" w:rsidRDefault="00837CA3" w:rsidP="00D765E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37971C4E" w14:textId="77777777" w:rsidR="00613D42" w:rsidRDefault="00613D42">
+    <w:p w14:paraId="730C27E7" w14:textId="77777777" w:rsidR="00837CA3" w:rsidRDefault="00837CA3" w:rsidP="00D765E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...33 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="2B2A0019" w14:textId="77777777" w:rsidR="00284E46" w:rsidRDefault="0059514A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="27FAF23C" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRDefault="00D765E8">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="173" w:firstLine="0"/>
+      <w:ind w:right="173"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="758D2034" w14:textId="77777777" w:rsidR="00284E46" w:rsidRDefault="0059514A">
+  <w:p w14:paraId="612BB7AB" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRDefault="00D765E8">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="0838B5AB" w14:textId="044ACA25" w:rsidR="00284E46" w:rsidRDefault="00B604B5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C2CE965" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRPr="00D765E8" w:rsidRDefault="00D765E8">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00D765E8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D765E8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D765E8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D765E8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00591A0C">
+    <w:r w:rsidRPr="00D765E8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D765E8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D765E8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D765E8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D765E8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D765E8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00591A0C">
+    <w:r w:rsidRPr="00D765E8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D765E8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D765E8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00B604B5">
-      <w:t>Effective Date:</w:t>
+    <w:r w:rsidRPr="00D765E8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Effective Date: 09/01/2023 </w:t>
     </w:r>
-    <w:r>
-[...8 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00D765E8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00B604B5">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="00D765E8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="27076639"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{A64C26AB-DD1D-42FE-95FE-D367F86232CB}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00631CC4">
+        <w:r w:rsidRPr="00D765E8">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>8</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="6813DE15" w14:textId="77777777" w:rsidR="00284E46" w:rsidRDefault="0059514A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="425A4C70" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRDefault="00D765E8">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="173" w:firstLine="0"/>
+      <w:ind w:right="173"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="03AFFA81" w14:textId="77777777" w:rsidR="00284E46" w:rsidRDefault="0059514A">
+  <w:p w14:paraId="1D3339A9" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRDefault="00D765E8">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D2DE5FD" w14:textId="77777777" w:rsidR="00613D42" w:rsidRDefault="00613D42">
+    <w:p w14:paraId="58A525BC" w14:textId="77777777" w:rsidR="00837CA3" w:rsidRDefault="00837CA3" w:rsidP="00D765E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4972D4C5" w14:textId="77777777" w:rsidR="00613D42" w:rsidRDefault="00613D42">
+    <w:p w14:paraId="3481613A" w14:textId="77777777" w:rsidR="00837CA3" w:rsidRDefault="00837CA3" w:rsidP="00D765E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="1E564F26" w14:textId="0C806FD7" w:rsidR="0059514A" w:rsidRDefault="6ADBA861" w:rsidP="0059514A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2E4BD5E2" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRDefault="00D765E8" w:rsidP="0059514A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="76ECF768" wp14:editId="3B52CA22">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="217CE0A6" wp14:editId="4EC2F341">
           <wp:extent cx="304800" cy="601980"/>
           <wp:effectExtent l="0" t="0" r="0" b="7620"/>
           <wp:docPr id="24" name="Picture 24"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 24"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect r="-18" b="14363"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="304855" cy="602089"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="54800DF7" w14:textId="77777777" w:rsidR="0059514A" w:rsidRDefault="0059514A">
-[...9 lines deleted...]
-  <w:p w14:paraId="6BDAC4D9" w14:textId="77777777" w:rsidR="00A55C73" w:rsidRDefault="00A55C73">
+  <w:p w14:paraId="2E58FC78" w14:textId="77777777" w:rsidR="00D765E8" w:rsidRDefault="00D765E8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0AEA6FEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E070D14A"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="7E144C1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -6308,139 +6707,50 @@
     <w:lvl w:ilvl="8" w:tplc="5DB8E486">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33B261C1"/>
-[...87 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35FF2865"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED20A59A"/>
     <w:lvl w:ilvl="0" w:tplc="EC587422">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6485,1535 +6795,145 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1872955033">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1495800498">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1149442645">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1778326767">
-[...2 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="848762976">
+  <w:num w:numId="4" w16cid:durableId="848762976">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1233077471">
+  <w:num w:numId="5" w16cid:durableId="1233077471">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00284E46"/>
-[...287 lines deleted...]
-    <w:rsid w:val="7F3EE6D5"/>
+    <w:rsidRoot w:val="00D765E8"/>
+    <w:rsid w:val="00481A77"/>
+    <w:rsid w:val="00837CA3"/>
+    <w:rsid w:val="009444AC"/>
+    <w:rsid w:val="00B730C5"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00D765E8"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00F33525"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="th-TH"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="06C00A57"/>
-  <w15:docId w15:val="{748492D7-8654-4856-A22B-D4E671D88DF9}"/>
+  <w14:docId w14:val="735E7616"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{73CD7BAD-7781-47D3-8B99-1A8577104503}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...986 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8355,214 +7275,769 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D765E8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D765E8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D765E8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D765E8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D765E8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D765E8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D765E8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D765E8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D765E8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004F61BB"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D765E8"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="264E52321E59427782048AA3D501B40B">
-    <w:name w:val="264E52321E59427782048AA3D501B40B"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D765E8"/>
     <w:rPr>
-      <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D765E8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D765E8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D765E8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D765E8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D765E8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D765E8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D765E8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D765E8"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D765E8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D765E8"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00D765E8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D765E8"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00D765E8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D765E8"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D765E8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D765E8"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D765E8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D765E8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D765E8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="730" w:right="170" w:hanging="370"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D765E8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2691" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/execbrd/archives/gcdecisions/GC%20Dec%20Org-Mt-Feb84%2031stSessJun84.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/execbrd/archives/gcdecisions/GC%20Dec%20Org-Mt-Feb84%2031stSessJun84.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/bom/lso/SBAA%20Documents/Forms/AllItems.aspx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/execbrd/archives/gcdecisions/GC%20Dec%20Org-Mt-Feb84%2031stSessJun84.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4151" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4146" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2981" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.undp.org/sites/g/files/zskgke326/files/undp/library/corporate/Executive%20Board/2013/Annual-session/English/dp2013-30.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2931" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/18916" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undocs.org/Home/Mobile?FinalSymbol=DP%2F2021%2F29&amp;Language=E&amp;DeviceType=Desktop&amp;LangRequested=False" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -8669,673 +8144,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...572 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-  <Words>2874</Words>
+  <Pages>7</Pages>
+  <Words>2875</Words>
   <Characters>16388</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>136</Lines>
   <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19224</CharactersWithSpaces>
+  <CharactersWithSpaces>19225</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>admin</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...39 lines deleted...]
-</file>