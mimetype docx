--- v0 (2025-10-22)
+++ v1 (2026-06-16)
@@ -1,69 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="21B04453" w14:textId="77777777" w:rsidR="000841C4" w:rsidRPr="000E7704" w:rsidRDefault="000841C4" w:rsidP="03350375">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Désignation et responsabilités des signataires</w:t>
       </w:r>
     </w:p>
@@ -389,129 +385,113 @@
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30F959F9" w14:textId="51B9360B" w:rsidR="00B33815" w:rsidRDefault="00597BBB" w:rsidP="00597BBB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00597BBB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
+        <w:t xml:space="preserve">Lorsque les bureaux utilisent les plateformes en ligne des banques pour approuver électroniquement les instructions de paiement, l'approbation de l'instruction de paiement doit être exécutée par au moins un des signataires transactionnels existants.  Si aucun signataire </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597BBB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Lorsque les bureaux utilisent les plateformes en ligne des banques pour approuver électroniquement les instructions de paiement, l'approbation de l'instruction de paiement doit être exécutée par au moins un des signataires transactionnels existants.  Si aucun signataire transactionnel n'est désigné pour les comptes locaux du bureau, mais que des droits d'approbation doivent être accordés pour la plateforme en ligne, les approbateurs en ligne désignés doivent répondre à la définition ICF du </w:t>
+        <w:t xml:space="preserve">transactionnel n'est désigné pour les comptes locaux du bureau, mais que des droits d'approbation doivent être accordés pour la plateforme en ligne, les approbateurs en ligne désignés doivent répondre à la définition ICF du </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Agent payeur</w:t>
       </w:r>
       <w:r w:rsidRPr="00597BBB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>, la troisième autorité.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10E778E4" w14:textId="77777777" w:rsidR="00597BBB" w:rsidRDefault="00597BBB" w:rsidP="00597BBB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4636EEDD" w14:textId="7C6F4410" w:rsidR="00597BBB" w:rsidRDefault="00597BBB" w:rsidP="00597BBB">
+    <w:p w14:paraId="3387EB65" w14:textId="7A859B2A" w:rsidR="00597BBB" w:rsidRPr="002F6740" w:rsidRDefault="00597BBB" w:rsidP="002F6740">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Selection</w:t>
-[...22 lines deleted...]
-      </w:pPr>
+        <w:t>Selection de la liste</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="227AB36B" w14:textId="0BA0F967" w:rsidR="00597BBB" w:rsidRPr="00597BBB" w:rsidRDefault="00597BBB" w:rsidP="00597BBB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00597BBB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Le</w:t>
       </w:r>
@@ -522,153 +502,168 @@
         </w:rPr>
         <w:t xml:space="preserve"> chef de Bureau</w:t>
       </w:r>
       <w:r w:rsidRPr="00597BBB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> est responsable de la sélection et de la performance des membres figurant sur la liste des signataires. Le Représentant ne devrait nommer que des personnes qui, selon lui, font preuve d’intégrité et ont les compétences nécessaires pour s’acquitter des responsabilités inhérentes à ce rôle. Tous les signataires doivent être choisis sur la base des directives suivantes :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5841E37D" w14:textId="77777777" w:rsidR="00597BBB" w:rsidRPr="00597BBB" w:rsidRDefault="00597BBB" w:rsidP="00597BBB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72C12785" w14:textId="77777777" w:rsidR="00597BBB" w:rsidRPr="00597BBB" w:rsidRDefault="00597BBB" w:rsidP="000E163E">
+    <w:p w14:paraId="72C12785" w14:textId="2EDE995C" w:rsidR="00597BBB" w:rsidRPr="002F6740" w:rsidRDefault="00597BBB" w:rsidP="002F6740">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597BBB">
+      <w:r w:rsidRPr="002F6740">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>· Les signataires doivent être titulaires d’un contrat d’engagement à durée déterminée (FTA) ou d’un contrat d’engagement temporaire (TA) du PNUD.</w:t>
+        <w:t>Les signataires doivent être titulaires d’un contrat d’engagement à durée déterminée (FTA) ou d’un contrat d’engagement temporaire (TA) du PNUD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2550FB7A" w14:textId="77777777" w:rsidR="00597BBB" w:rsidRPr="00597BBB" w:rsidRDefault="00597BBB" w:rsidP="000E163E">
+    <w:p w14:paraId="2550FB7A" w14:textId="06D4104D" w:rsidR="00597BBB" w:rsidRPr="002F6740" w:rsidRDefault="00597BBB" w:rsidP="002F6740">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597BBB">
+      <w:r w:rsidRPr="002F6740">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>· Les fonctionnaires recrutés sur le plan local peuvent être signataires.</w:t>
+        <w:t>Les fonctionnaires recrutés sur le plan local peuvent être signataires.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D1EFCE9" w14:textId="77777777" w:rsidR="00597BBB" w:rsidRPr="00597BBB" w:rsidRDefault="00597BBB" w:rsidP="000E163E">
+    <w:p w14:paraId="6D1EFCE9" w14:textId="10820B21" w:rsidR="00597BBB" w:rsidRPr="002F6740" w:rsidRDefault="00597BBB" w:rsidP="002F6740">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597BBB">
+      <w:r w:rsidRPr="002F6740">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>· La cosignature de deux administrateurs auxiliaires n’est pas autorisée.</w:t>
+        <w:t>La cosignature de deux administrateurs auxiliaires n’est pas autorisée.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29F071BC" w14:textId="77777777" w:rsidR="00597BBB" w:rsidRPr="00597BBB" w:rsidRDefault="00597BBB" w:rsidP="000E163E">
+    <w:p w14:paraId="29F071BC" w14:textId="67F1AA75" w:rsidR="00597BBB" w:rsidRPr="002F6740" w:rsidRDefault="00597BBB" w:rsidP="002F6740">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597BBB">
+      <w:r w:rsidRPr="002F6740">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>· Les titulaires de contrats de service, les volontaires de l’ONU, et les consultants ne peuvent pas être signataires.</w:t>
+        <w:t>Les titulaires de contrats de service, les volontaires de l’ONU, et les consultants ne peuvent pas être signataires.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20826A5B" w14:textId="4EF66430" w:rsidR="00597BBB" w:rsidRDefault="00597BBB" w:rsidP="000E163E">
+    <w:p w14:paraId="20826A5B" w14:textId="3D25308F" w:rsidR="00597BBB" w:rsidRPr="002F6740" w:rsidRDefault="00597BBB" w:rsidP="002F6740">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597BBB">
+      <w:r w:rsidRPr="002F6740">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>· Les fonctionnaires appartenant à d’autres Agences des Nations Unies ne peuvent pas être signataires</w:t>
+        <w:t>Les fonctionnaires appartenant à d’autres Agences des Nations Unies ne peuvent pas être signataires</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A8E8E6C" w14:textId="77777777" w:rsidR="00597BBB" w:rsidRPr="00BE1243" w:rsidRDefault="00597BBB" w:rsidP="00597BBB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73DD90FA" w14:textId="753F22D2" w:rsidR="00B86E7B" w:rsidRPr="000E7704" w:rsidRDefault="00597BBB" w:rsidP="00597BBB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -737,579 +732,612 @@
       <w:r w:rsidR="00650752">
         <w:t xml:space="preserve"> projets sous</w:t>
       </w:r>
       <w:r w:rsidR="00B25129">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008B1A76">
         <w:t>Modalité d’Exécution</w:t>
       </w:r>
       <w:r w:rsidR="00515A6D">
         <w:t xml:space="preserve"> Nationale (NEX) /Mise en </w:t>
       </w:r>
       <w:r w:rsidR="00B25129">
         <w:t>œuvre</w:t>
       </w:r>
       <w:r w:rsidR="00515A6D">
         <w:t xml:space="preserve"> nationale (NIM)</w:t>
       </w:r>
       <w:r w:rsidR="00674766">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000841C4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1649230D" w14:textId="77777777" w:rsidR="00DD1F32" w:rsidRDefault="00DD1F32" w:rsidP="00B86E7B">
+    <w:p w14:paraId="3A423D30" w14:textId="77777777" w:rsidR="00DD1F32" w:rsidRDefault="00DD1F32" w:rsidP="002F6740">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11884AED" w14:textId="77777777" w:rsidR="00DD1F32" w:rsidRPr="000E7704" w:rsidRDefault="00DD1F32" w:rsidP="00B86E7B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A423D30" w14:textId="77777777" w:rsidR="00DD1F32" w:rsidRDefault="00DD1F32" w:rsidP="00B86E7B">
+    <w:p w14:paraId="21B04467" w14:textId="1F80DD5A" w:rsidR="000841C4" w:rsidRPr="00DD1F32" w:rsidRDefault="000841C4" w:rsidP="002F6740">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C7DDC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Responsabilités d</w:t>
+      </w:r>
+      <w:r w:rsidR="0045153B" w:rsidRPr="003C7DDC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C7DDC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> signataire</w:t>
+      </w:r>
+      <w:r w:rsidR="0045153B" w:rsidRPr="003C7DDC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21B04468" w14:textId="2DB87C78" w:rsidR="000841C4" w:rsidRPr="006C2EA8" w:rsidRDefault="000841C4" w:rsidP="002F6740">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Les signataires doivent s’assurer que les comptes bancaires du PNUD </w:t>
+      </w:r>
+      <w:r w:rsidR="0045153B">
+        <w:t>soient</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> utilisés que pour les activités du PNUD. Les signataires doivent s’assurer que tous les décaissements effectués à partir des comptes bancaires du PNUD sont des paiements valides et approuvés. Cette responsabilité s’exerce lorsque les signataires signent des chèques et/ou approuvent des virements bancaires.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D7A64E8" w14:textId="77777777" w:rsidR="00DD1F32" w:rsidRPr="000E7704" w:rsidRDefault="00DD1F32" w:rsidP="00DD1F32">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21B04467" w14:textId="1F80DD5A" w:rsidR="000841C4" w:rsidRPr="00DD1F32" w:rsidRDefault="000841C4" w:rsidP="00DD1F32">
+    <w:p w14:paraId="47E1D10E" w14:textId="2FBD2E59" w:rsidR="002F6740" w:rsidRPr="002F6740" w:rsidRDefault="000841C4" w:rsidP="002F6740">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C7DDC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Responsabilités d</w:t>
-[...20 lines deleted...]
-        <w:t>s</w:t>
+        <w:t>Désignation de signataires pour les Comptes à solde zéro</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21B04468" w14:textId="2DB87C78" w:rsidR="000841C4" w:rsidRPr="006C2EA8" w:rsidRDefault="000841C4" w:rsidP="006C2EA8">
-[...38 lines deleted...]
-    <w:p w14:paraId="21B04469" w14:textId="77777777" w:rsidR="000841C4" w:rsidRPr="00DD1F32" w:rsidRDefault="000841C4" w:rsidP="00DD1F32">
+    <w:p w14:paraId="21B0446B" w14:textId="362E1D79" w:rsidR="000841C4" w:rsidRPr="002F6740" w:rsidRDefault="004D19EE" w:rsidP="002F6740">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...82 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> [BoA]</w:t>
+        <w:t>Le</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1F32">
+        <w:t xml:space="preserve"> Chef de bureau</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> recommandera le fonctionnaire qualifié à faire partie de la liste des signataires autorisés pour les Comptes à solde zéro (CSZ) </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1F32">
+        <w:t>désignées</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> p</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1F32">
+        <w:t>our</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> son bureau. Le Trésorier désignera ces fonctionnaires comme signataires responsables de la gestion du Compte à solde zéro après avoir reçu la demande </w:t>
+      </w:r>
+      <w:r w:rsidR="004D42EC">
+        <w:t>du</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1F32">
+        <w:t xml:space="preserve"> Chef de bureau par</w:t>
+      </w:r>
+      <w:r w:rsidR="004D42EC">
+        <w:t xml:space="preserve"> le biais du </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">formulaire de mise à jour des signataires autorisés pour les opérations bancaires (voir Procédures </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">principales : Désignation des signataires pour le </w:t>
+      </w:r>
+      <w:r w:rsidR="004D42EC">
+        <w:t xml:space="preserve">Compte à </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Solde zéro – Formulaire de mise à jour des signataires pour les opérations bancaires et carte de signature </w:t>
+      </w:r>
+      <w:r w:rsidR="004D42EC">
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA37CD">
+        <w:t>Bank of America</w:t>
+      </w:r>
+      <w:r w:rsidR="002F6740">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00811D75">
+        <w:t>[BoA]</w:t>
       </w:r>
       <w:r w:rsidR="004D42EC">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000841C4">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21B0446C" w14:textId="3FB518A1" w:rsidR="000841C4" w:rsidRPr="00DD1F32" w:rsidRDefault="000841C4" w:rsidP="00DD1F32">
+    <w:p w14:paraId="21B0446C" w14:textId="3FB518A1" w:rsidR="000841C4" w:rsidRPr="00DD1F32" w:rsidRDefault="000841C4" w:rsidP="002F6740">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="851" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Les demandes d’ajout de signataires pour les CSZ doivent être accompagnées du titre, du numéro d’ind</w:t>
       </w:r>
       <w:r w:rsidR="00393EF1">
         <w:t>ex</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> et du statut contractuel de l’individu, ainsi que d’une copie lisible </w:t>
       </w:r>
       <w:r w:rsidR="00B25129">
         <w:t xml:space="preserve">de la page de signature </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">d’un Laissez-passer ou </w:t>
       </w:r>
       <w:r w:rsidR="00B25129">
         <w:t xml:space="preserve">du </w:t>
       </w:r>
       <w:r>
         <w:t>passeport national</w:t>
       </w:r>
       <w:r w:rsidR="004D42EC">
         <w:t xml:space="preserve"> valide</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28778B27" w14:textId="0042B703" w:rsidR="00DD1F32" w:rsidRPr="000E7704" w:rsidRDefault="00DD1F32" w:rsidP="00DD1F32">
+    <w:p w14:paraId="28778B27" w14:textId="0042B703" w:rsidR="00DD1F32" w:rsidRPr="000E7704" w:rsidRDefault="00DD1F32" w:rsidP="002F6740">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="851" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD1F32">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Si le bureau n'émet pas de chèques à partir du compte ZBA, aucun signataire transactionnel ne sera maintenu pour ce compte à solde zéro (ZBA).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7042AF40" w14:textId="1F151BD8" w:rsidR="00C203D8" w:rsidRPr="00C203D8" w:rsidRDefault="00C203D8" w:rsidP="00C203D8">
+    <w:p w14:paraId="20D078D7" w14:textId="77777777" w:rsidR="002F6740" w:rsidRDefault="002F6740" w:rsidP="00C203D8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="720"/>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00C203D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Avertissement:</w:t>
-[...7 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="494A11F3" w14:textId="370243B5" w:rsidR="00C203D8" w:rsidRPr="00C203D8" w:rsidRDefault="00C203D8" w:rsidP="00C203D8">
+    <w:p w14:paraId="36EDE997" w14:textId="77777777" w:rsidR="002F6740" w:rsidRDefault="002F6740" w:rsidP="00C203D8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:ind w:left="360"/>
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58175FEA" w14:textId="77777777" w:rsidR="002F6740" w:rsidRDefault="002F6740" w:rsidP="00C203D8">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63B15C4E" w14:textId="77777777" w:rsidR="002F6740" w:rsidRDefault="002F6740" w:rsidP="00C203D8">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7042AF40" w14:textId="7C455F4B" w:rsidR="00C203D8" w:rsidRPr="002F6740" w:rsidRDefault="002F6740" w:rsidP="00C203D8">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="002F6740">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Avertissement :</w:t>
+      </w:r>
+      <w:r w:rsidR="00C203D8" w:rsidRPr="002F6740">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="399F801A" w14:textId="34363828" w:rsidR="00C203D8" w:rsidRDefault="00C203D8" w:rsidP="00C203D8">
+    <w:p w14:paraId="494A11F3" w14:textId="370243B5" w:rsidR="00C203D8" w:rsidRPr="002F6740" w:rsidRDefault="00C203D8" w:rsidP="00C203D8">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="399F801A" w14:textId="34363828" w:rsidR="00C203D8" w:rsidRPr="002F6740" w:rsidRDefault="00C203D8" w:rsidP="00C203D8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002F6740">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Disclaimer:</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="002F6740">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21B0446D" w14:textId="1FF44D4C" w:rsidR="00A2358F" w:rsidRPr="00C203D8" w:rsidRDefault="00A2358F" w:rsidP="03350375">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A461806" w14:textId="6E149FF4" w:rsidR="00C569F9" w:rsidRPr="00C203D8" w:rsidRDefault="00C569F9" w:rsidP="03350375">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C3E6974" w14:textId="77777777" w:rsidR="002E2605" w:rsidRPr="00C203D8" w:rsidRDefault="002E2605" w:rsidP="00C569F9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28729A7F" w14:textId="77777777" w:rsidR="002E2605" w:rsidRPr="00C203D8" w:rsidRDefault="002E2605" w:rsidP="00C569F9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002E2605" w:rsidRPr="00C203D8">
-      <w:headerReference w:type="even" r:id="rId13"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21EDE843" w14:textId="77777777" w:rsidR="00694D2E" w:rsidRDefault="00694D2E" w:rsidP="00AD59CA">
+    <w:p w14:paraId="5357C26B" w14:textId="77777777" w:rsidR="00B50503" w:rsidRDefault="00B50503" w:rsidP="00AD59CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3428223C" w14:textId="77777777" w:rsidR="00694D2E" w:rsidRDefault="00694D2E" w:rsidP="00AD59CA">
+    <w:p w14:paraId="34FA934F" w14:textId="77777777" w:rsidR="00B50503" w:rsidRDefault="00B50503" w:rsidP="00AD59CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="21B04473" w14:textId="17F1C5E4" w:rsidR="00AD59CA" w:rsidRDefault="000E7704" w:rsidP="00071E06">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="21B04473" w14:textId="08B00D11" w:rsidR="00AD59CA" w:rsidRDefault="000E7704" w:rsidP="00071E06">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:left="360"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
@@ -1350,203 +1378,192 @@
     <w:r w:rsidR="00811D75">
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">Date d’entrée en vigueur : </w:t>
     </w:r>
     <w:r w:rsidR="00DD1F32">
       <w:t>29/07/2020</w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
+    <w:r w:rsidR="002F6740">
+      <w:t>V</w:t>
+    </w:r>
     <w:r>
-      <w:t xml:space="preserve">Numéro de version : </w:t>
+      <w:t>ersion</w:t>
+    </w:r>
+    <w:r w:rsidR="002F6740">
+      <w:t xml:space="preserve"> #</w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> : </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="1923982341"/>
         <w:placeholder>
           <w:docPart w:val="110763C036CB4532BB22EB0B27936F65"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{DA2B7B4E-F3C0-4BD7-B76C-C84BFAAF749D}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
         <w:r w:rsidR="00597BBB">
           <w:t>4</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B0826CE" w14:textId="77777777" w:rsidR="00694D2E" w:rsidRDefault="00694D2E" w:rsidP="00AD59CA">
+    <w:p w14:paraId="62ABBC90" w14:textId="77777777" w:rsidR="00B50503" w:rsidRDefault="00B50503" w:rsidP="00AD59CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="19ADA77F" w14:textId="77777777" w:rsidR="00694D2E" w:rsidRDefault="00694D2E" w:rsidP="00AD59CA">
+    <w:p w14:paraId="1B1AC9DE" w14:textId="77777777" w:rsidR="00B50503" w:rsidRDefault="00B50503" w:rsidP="00AD59CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="2BE82C6A" w14:textId="6B047BE5" w:rsidR="00DE6382" w:rsidRDefault="00DE6382" w:rsidP="00AB4A96">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2BE82C6A" w14:textId="1AA68D6B" w:rsidR="00DE6382" w:rsidRDefault="002F6740" w:rsidP="00AB4A96">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:ind w:left="9360" w:right="43"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68AF0F08" wp14:editId="04F6B874">
-[...2 lines deleted...]
-          <wp:docPr id="1" name="Picture 1"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="028C004A" wp14:editId="1A7C6CEF">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="rightMargin">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-190500</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2133724913" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="logo-undp-300.png"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect l="1" r="1877" b="15539"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="302740" cy="601092"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="733CD7A7" w14:textId="77777777" w:rsidR="00DE6382" w:rsidRDefault="00DE6382">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="082656BD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A704E23A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-900"/>
         </w:tabs>
         <w:ind w:left="-900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -1739,70 +1756,185 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="D1901A8E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0EBA4176">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0DA93E4D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A8404F54"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1211" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1931" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2651" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3371" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4091" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4811" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5531" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6251" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6971" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14900A21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="ECDEC2CE"/>
+    <w:tmpl w:val="5B9CC956"/>
     <w:lvl w:ilvl="0" w:tplc="2000000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20000019" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%2."/>
+    <w:lvl w:ilvl="1" w:tplc="A638448C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2869" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="2000000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3589" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1824,51 +1956,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DA332A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="108E785C"/>
     <w:lvl w:ilvl="0" w:tplc="9C588B6C">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2000001B" w:tentative="1">
@@ -1913,51 +2045,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25014B14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FE0833E6"/>
     <w:lvl w:ilvl="0" w:tplc="954881D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2000001B" w:tentative="1">
@@ -2002,51 +2134,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="423D5BDA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EB9437A4"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1069" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1789" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2509" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3229" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3949" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4669" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5389" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6109" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6829" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CC1549E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0FCA0862"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2115,51 +2333,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F9552E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="58F2C274"/>
     <w:lvl w:ilvl="0" w:tplc="9EC46AAE">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2000001B" w:tentative="1">
@@ -2204,51 +2422,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57964B86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3CB2F37C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2317,51 +2535,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58B302A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8C8F02A"/>
     <w:lvl w:ilvl="0" w:tplc="3A900F60">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="21FE7914">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="97AE5718">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2403,51 +2621,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="9202F364">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D1AEB3D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D5F3E70"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="13EEE462"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2552,51 +2770,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="604508AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0B8A32B6"/>
     <w:lvl w:ilvl="0" w:tplc="20000015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2638,51 +2856,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60C41673"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD6E46EA"/>
     <w:lvl w:ilvl="0" w:tplc="09EC0A16">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="521A3470">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="18A0F5BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2724,93 +2942,214 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="D1901A8E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0EBA4176">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="751457F7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B530853A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1528332198">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1901018630">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="577246954">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2104451489">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1533805691">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="989747850">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1293561752">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="70471994">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="465583364">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="2119713878">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="520556388">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="289896136">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1533805691">
-[...14 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="2119713878">
+  <w:num w:numId="13" w16cid:durableId="110173690">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="520556388">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="14" w16cid:durableId="1025054383">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="289896136">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="15" w16cid:durableId="1949504222">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005F5C88"/>
@@ -2837,54 +3176,56 @@
     <w:rsid w:val="00131B2F"/>
     <w:rsid w:val="0014202D"/>
     <w:rsid w:val="00150A49"/>
     <w:rsid w:val="00162F8D"/>
     <w:rsid w:val="001A392A"/>
     <w:rsid w:val="001E4748"/>
     <w:rsid w:val="001E4C0C"/>
     <w:rsid w:val="001E69D5"/>
     <w:rsid w:val="001F022A"/>
     <w:rsid w:val="001F2926"/>
     <w:rsid w:val="001F49FC"/>
     <w:rsid w:val="001F58BF"/>
     <w:rsid w:val="001F6A58"/>
     <w:rsid w:val="00217244"/>
     <w:rsid w:val="00223100"/>
     <w:rsid w:val="00225317"/>
     <w:rsid w:val="00255BCD"/>
     <w:rsid w:val="00256DFA"/>
     <w:rsid w:val="00257B83"/>
     <w:rsid w:val="00257F5C"/>
     <w:rsid w:val="00262D4F"/>
     <w:rsid w:val="002874A0"/>
     <w:rsid w:val="00290804"/>
     <w:rsid w:val="002E2605"/>
     <w:rsid w:val="002F5131"/>
+    <w:rsid w:val="002F6740"/>
     <w:rsid w:val="00314BD9"/>
     <w:rsid w:val="00330FE1"/>
     <w:rsid w:val="00335D7D"/>
     <w:rsid w:val="00353B2C"/>
+    <w:rsid w:val="003555B1"/>
     <w:rsid w:val="00361F1B"/>
     <w:rsid w:val="00390D81"/>
     <w:rsid w:val="00393EF1"/>
     <w:rsid w:val="00396D14"/>
     <w:rsid w:val="003A75C4"/>
     <w:rsid w:val="003C7DDC"/>
     <w:rsid w:val="003D678C"/>
     <w:rsid w:val="003E5424"/>
     <w:rsid w:val="003F0023"/>
     <w:rsid w:val="004035AD"/>
     <w:rsid w:val="00404786"/>
     <w:rsid w:val="004107FD"/>
     <w:rsid w:val="004249F8"/>
     <w:rsid w:val="00427D62"/>
     <w:rsid w:val="004427CB"/>
     <w:rsid w:val="00446EC7"/>
     <w:rsid w:val="0045153B"/>
     <w:rsid w:val="0045217A"/>
     <w:rsid w:val="0048417C"/>
     <w:rsid w:val="004850D7"/>
     <w:rsid w:val="004922AF"/>
     <w:rsid w:val="004972D2"/>
     <w:rsid w:val="004D19EE"/>
     <w:rsid w:val="004D2BE6"/>
     <w:rsid w:val="004D42EC"/>
@@ -2954,170 +3295,176 @@
     <w:rsid w:val="0091129C"/>
     <w:rsid w:val="00937019"/>
     <w:rsid w:val="00937FB3"/>
     <w:rsid w:val="009709D5"/>
     <w:rsid w:val="009711A1"/>
     <w:rsid w:val="009A28E4"/>
     <w:rsid w:val="009B5776"/>
     <w:rsid w:val="009D0557"/>
     <w:rsid w:val="009F3A95"/>
     <w:rsid w:val="00A00C7B"/>
     <w:rsid w:val="00A02C05"/>
     <w:rsid w:val="00A07FCE"/>
     <w:rsid w:val="00A135D0"/>
     <w:rsid w:val="00A20110"/>
     <w:rsid w:val="00A2358F"/>
     <w:rsid w:val="00A242C1"/>
     <w:rsid w:val="00A44F9D"/>
     <w:rsid w:val="00A5239A"/>
     <w:rsid w:val="00A5556D"/>
     <w:rsid w:val="00A665EA"/>
     <w:rsid w:val="00A71D43"/>
     <w:rsid w:val="00A95383"/>
     <w:rsid w:val="00AA3C7D"/>
     <w:rsid w:val="00AA779F"/>
     <w:rsid w:val="00AB4A96"/>
+    <w:rsid w:val="00AD1E11"/>
     <w:rsid w:val="00AD59CA"/>
     <w:rsid w:val="00AF1C54"/>
     <w:rsid w:val="00AF3554"/>
     <w:rsid w:val="00B04911"/>
     <w:rsid w:val="00B25129"/>
     <w:rsid w:val="00B33815"/>
     <w:rsid w:val="00B41100"/>
     <w:rsid w:val="00B44B36"/>
     <w:rsid w:val="00B4741B"/>
+    <w:rsid w:val="00B50503"/>
     <w:rsid w:val="00B61226"/>
     <w:rsid w:val="00B67CF8"/>
     <w:rsid w:val="00B75A4B"/>
     <w:rsid w:val="00B84929"/>
     <w:rsid w:val="00B86E7B"/>
     <w:rsid w:val="00BB1372"/>
     <w:rsid w:val="00BC30AC"/>
     <w:rsid w:val="00BD0455"/>
     <w:rsid w:val="00BD7897"/>
     <w:rsid w:val="00BE1243"/>
     <w:rsid w:val="00BF7C54"/>
     <w:rsid w:val="00C047E7"/>
     <w:rsid w:val="00C203D8"/>
     <w:rsid w:val="00C379B1"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C569F9"/>
     <w:rsid w:val="00C65CF7"/>
     <w:rsid w:val="00C870F5"/>
     <w:rsid w:val="00C914FF"/>
     <w:rsid w:val="00C97FDB"/>
     <w:rsid w:val="00CA1278"/>
     <w:rsid w:val="00CA37CD"/>
     <w:rsid w:val="00CB6FDF"/>
     <w:rsid w:val="00CC00D3"/>
     <w:rsid w:val="00CD2458"/>
     <w:rsid w:val="00CE164E"/>
     <w:rsid w:val="00CE2321"/>
+    <w:rsid w:val="00CE57B5"/>
     <w:rsid w:val="00CF5229"/>
     <w:rsid w:val="00CF6B22"/>
     <w:rsid w:val="00D00355"/>
     <w:rsid w:val="00D03167"/>
     <w:rsid w:val="00D06A82"/>
     <w:rsid w:val="00D102D4"/>
     <w:rsid w:val="00D10A5F"/>
+    <w:rsid w:val="00D148CB"/>
     <w:rsid w:val="00D16769"/>
     <w:rsid w:val="00D32FE7"/>
     <w:rsid w:val="00D838FF"/>
     <w:rsid w:val="00D909D4"/>
     <w:rsid w:val="00DB15CD"/>
+    <w:rsid w:val="00DC42D3"/>
     <w:rsid w:val="00DC5973"/>
     <w:rsid w:val="00DD1F32"/>
     <w:rsid w:val="00DD6EB8"/>
     <w:rsid w:val="00DE1120"/>
     <w:rsid w:val="00DE2386"/>
     <w:rsid w:val="00DE6382"/>
     <w:rsid w:val="00DF08BF"/>
     <w:rsid w:val="00E047E5"/>
     <w:rsid w:val="00E136AD"/>
     <w:rsid w:val="00E20064"/>
     <w:rsid w:val="00E3591F"/>
     <w:rsid w:val="00E40C15"/>
     <w:rsid w:val="00E47CA5"/>
     <w:rsid w:val="00E52C6A"/>
     <w:rsid w:val="00E63A23"/>
     <w:rsid w:val="00E66BE3"/>
     <w:rsid w:val="00E80870"/>
     <w:rsid w:val="00E81212"/>
     <w:rsid w:val="00E81CCC"/>
     <w:rsid w:val="00E8477A"/>
     <w:rsid w:val="00E86CCA"/>
+    <w:rsid w:val="00E87684"/>
     <w:rsid w:val="00EB09EE"/>
     <w:rsid w:val="00EC308A"/>
     <w:rsid w:val="00EC765B"/>
     <w:rsid w:val="00ED1E7B"/>
     <w:rsid w:val="00F05D8B"/>
     <w:rsid w:val="00F30E3A"/>
     <w:rsid w:val="00F30E67"/>
     <w:rsid w:val="00F30F54"/>
     <w:rsid w:val="00F37196"/>
     <w:rsid w:val="00F454FB"/>
     <w:rsid w:val="00F6604F"/>
     <w:rsid w:val="00F72118"/>
     <w:rsid w:val="00F858CF"/>
     <w:rsid w:val="00F93E90"/>
     <w:rsid w:val="00FA1BD6"/>
     <w:rsid w:val="00FC1DF2"/>
     <w:rsid w:val="00FD4350"/>
     <w:rsid w:val="00FF0EB0"/>
     <w:rsid w:val="00FF2480"/>
     <w:rsid w:val="03350375"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="21B04453"/>
   <w15:docId w15:val="{64F98AE6-2B22-42B3-B220-8FAB90FEAC3D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3708,51 +4055,51 @@
     <w:semiHidden/>
     <w:rsid w:val="007A4513"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C203D8"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="602148941">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="785467150">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4670,237 +5017,253 @@
                                       </w:divsChild>
                                     </w:div>
                                   </w:divsChild>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="110763C036CB4532BB22EB0B27936F65"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0565EA5D-DF8B-4A54-808A-9DEF1DF41EC5}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00C87EAF" w:rsidRDefault="005A02DB">
           <w:r w:rsidRPr="00EC38FF">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[POPPRefItemVersion]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DE477F"/>
     <w:rsid w:val="00131BBB"/>
     <w:rsid w:val="00142ECB"/>
     <w:rsid w:val="00154A80"/>
     <w:rsid w:val="0030048E"/>
+    <w:rsid w:val="003555B1"/>
     <w:rsid w:val="005A02DB"/>
     <w:rsid w:val="00622232"/>
     <w:rsid w:val="00777685"/>
     <w:rsid w:val="007C432E"/>
     <w:rsid w:val="00833875"/>
+    <w:rsid w:val="00A54D78"/>
+    <w:rsid w:val="00BD786C"/>
     <w:rsid w:val="00C87EAF"/>
+    <w:rsid w:val="00D249CF"/>
     <w:rsid w:val="00D67968"/>
+    <w:rsid w:val="00DC42D3"/>
     <w:rsid w:val="00DE477F"/>
     <w:rsid w:val="00EB0349"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2CFC66DC"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5295,51 +5658,51 @@
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005A02DB"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -5587,77 +5950,50 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...25 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
     <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
     <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
     <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Policy</UNDP_POPP_DOCUMENT_TYPE>
     <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">512</UNDP_POPP_FILEVERSION>
     <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">4</UNDP_POPP_REFITEM_VERSION>
     <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
     <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Désignation et responsabilités des signataires</UNDP_POPP_TITLE_EN>
     <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Value>350</Value>
     </TaxCatchAll>
     <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">French</UNDP_POPP_DOCUMENT_LANGUAGE>
     <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
@@ -5665,114 +6001,78 @@
     <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Financial Resources Management</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">682d4c54-a288-412d-bfec-ce5587bbd25c</TermId>
         </TermInfo>
       </Terms>
     </l0e6ef0c43e74560bd7f3acd1f5e8571>
     <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
     <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 4.0</DLCPolicyLabelClientValue>
     <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-3294</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-3294</Url>
       <Description>POPP-11-3294</Description>
     </_dlc_DocIdUrl>
     <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 4.0</DLCPolicyLabelValue>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
-[...44 lines deleted...]
-</spe:Receivers>
+<p:Policy xmlns:p="office.server.policy" id="" local="true">
+  <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
+  <p:Description/>
+  <p:Statement/>
+  <p:PolicyItems>
+    <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
+      <p:Name>Labels</p:Name>
+      <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
+      <p:CustomData>
+        <label>
+          <properties>
+            <height>0.5</height>
+            <font>Calibri</font>
+          </properties>
+          <segment type="literal">Effective Date: </segment>
+          <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
+          <segment type="literal">                                                Version #: </segment>
+          <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
+        </label>
+      </p:CustomData>
+    </p:PolicyItem>
+  </p:PolicyItems>
+</p:Policy>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -6085,150 +6385,213 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA2B7B4E-F3C0-4BD7-B76C-C84BFAAF749D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{195A4A4E-2806-4F21-8A58-283AC2BA2007}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00D8A381-160A-4372-BA99-1A11029FD8F2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="office.server.policy"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{80654CBC-7379-4AC7-9BED-DB9D107ECCFB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F97AF091-E941-4F3D-9AC0-CD403070902A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{492C85C0-39D6-41B9-ABE3-5ED7AC0C3881}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{195A4A4E-2806-4F21-8A58-283AC2BA2007}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1235</Words>
-  <Characters>6632</Characters>
+  <Words>1172</Words>
+  <Characters>6687</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>125</Lines>
-  <Paragraphs>35</Paragraphs>
+  <Lines>55</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7832</CharactersWithSpaces>
+  <CharactersWithSpaces>7844</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hideko Hadzialic</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>