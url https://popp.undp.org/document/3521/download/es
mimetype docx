--- v0 (2025-10-03)
+++ v1 (2026-06-15)
@@ -4,67 +4,58 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="62302832" w14:textId="77777777" w:rsidR="00F0334D" w:rsidRDefault="00F0334D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7878A2C0" w14:textId="68132471" w:rsidR="00F0334D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Designación</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>y</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -339,78 +330,94 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>formado</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>por</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>aquellas personas designadas por el Tesorero o, bajo la autoridad delegada, por el Jefe de la Oficina (HO/RR) para operar esa cuenta bancaria del PNUD.</w:t>
+        <w:t xml:space="preserve">aquellas personas designadas por el Tesorero o, bajo la autoridad delegada, por el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de la Oficina (HO/RR) para operar esa cuenta bancaria del PNUD.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31F765DC" w14:textId="77777777" w:rsidR="00F0334D" w:rsidRDefault="00F0334D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B0B7EDD" w14:textId="77777777" w:rsidR="00F0334D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="818"/>
           <w:tab w:val="left" w:pos="820"/>
         </w:tabs>
         <w:ind w:right="161" w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>El Tesorero delega en el Jefe de la Oficina</w:t>
+        <w:t xml:space="preserve">El Tesorero delega en el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de la Oficina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>la</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>responsabilidad de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -565,52 +572,57 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>cuentas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>del PNUD. Los cambios aprobados por</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>el Jefe</w:t>
-      </w:r>
+        <w:t xml:space="preserve">el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>la</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -1540,56 +1552,56 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>banco.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F6D3E15" w14:textId="77777777" w:rsidR="00F0334D" w:rsidRDefault="00F0334D">
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:sectPr w:rsidR="00F0334D">
+        <w:sectPr w:rsidR="00F0334D" w:rsidSect="00154CA7">
           <w:headerReference w:type="default" r:id="rId7"/>
           <w:footerReference w:type="default" r:id="rId8"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:top="1880" w:right="1280" w:bottom="940" w:left="1340" w:header="923" w:footer="745" w:gutter="0"/>
+          <w:pgMar w:top="1620" w:right="1280" w:bottom="940" w:left="1340" w:header="923" w:footer="745" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CF377C1" w14:textId="247A9564" w:rsidR="00F0334D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="87"/>
         <w:ind w:left="820" w:right="150"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Para</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2905,53 +2917,55 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="818"/>
           <w:tab w:val="left" w:pos="820"/>
         </w:tabs>
         <w:ind w:right="158" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>El</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>Jefe</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>la</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -3050,52 +3064,57 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>del</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>panel.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>El Jefe</w:t>
-      </w:r>
+        <w:t xml:space="preserve">El </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>la Oficina debe designar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -4096,51 +4115,59 @@
       <w:r>
         <w:t>garantizar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>que</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">la información está actualizada y que hay suficientes </w:t>
       </w:r>
       <w:r w:rsidR="00CA66DA">
         <w:t>signatarios</w:t>
       </w:r>
       <w:r>
-        <w:t>, aunque no demasiados, para asegurar el buen funcionamiento de la oficina. El Jefe de la Oficina también debe garantizar el cumplimiento de la segregación de funciones para el papel descrito en el Marco de Control Interno,</w:t>
+        <w:t xml:space="preserve">, aunque no demasiados, para asegurar el buen funcionamiento de la oficina. El </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de la Oficina también debe garantizar el cumplimiento de la segregación de funciones para el papel descrito en el Marco de Control Interno,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>es</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>decir,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4402,146 +4429,139 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">entidades </w:t>
       </w:r>
       <w:r>
         <w:t>de la ONU o de proyectos de ejecución nacional (NEX/NIM).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F4A61EE" w14:textId="77777777" w:rsidR="00F0334D" w:rsidRDefault="00F0334D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="639BE6FD" w14:textId="77777777" w:rsidR="00F0334D" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0F73117F" w14:textId="77777777" w:rsidR="00154CA7" w:rsidRDefault="00154CA7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F4A0118" w14:textId="77777777" w:rsidR="00154CA7" w:rsidRDefault="00154CA7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EA7FA13" w14:textId="60A39ED8" w:rsidR="00F0334D" w:rsidRPr="00154CA7" w:rsidRDefault="00000000" w:rsidP="00154CA7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="458"/>
         </w:tabs>
         <w:ind w:left="458" w:hanging="358"/>
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Responsabilidades</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">del </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>firmante</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EF957BE" w14:textId="77777777" w:rsidR="00F0334D" w:rsidRDefault="00F0334D">
-[...18 lines deleted...]
-    <w:p w14:paraId="3D319407" w14:textId="6E4A376F" w:rsidR="00F0334D" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4E61A92A" w14:textId="77777777" w:rsidR="00154CA7" w:rsidRDefault="00154CA7" w:rsidP="00154CA7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="56"/>
         <w:ind w:left="820" w:right="159"/>
         <w:jc w:val="both"/>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17899692" w14:textId="7AE56BB3" w:rsidR="00F0334D" w:rsidRDefault="00000000" w:rsidP="00154CA7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="56"/>
+        <w:ind w:left="820" w:right="159"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Los </w:t>
       </w:r>
       <w:r w:rsidR="00CA66DA">
         <w:t>signatarios</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> deben asegurarse de que las cuentas bancarias del PNUD se utilicen únicamente para los asuntos del PNUD. Los </w:t>
       </w:r>
       <w:r w:rsidR="00CA66DA">
         <w:t>signatarios</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> deben garantizar que todos los desembolsos de las cuentas bancarias del PNUD sean pagos válidos y aprobados. Esta responsabilidad se ejecuta cuando los </w:t>
       </w:r>
       <w:r w:rsidR="00CA66DA">
         <w:t>signatarios</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> firman cheques y/o aprueban transferencias bancarias.</w:t>
       </w:r>
-    </w:p>
-[...13 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="14620F4C" w14:textId="77777777" w:rsidR="00F0334D" w:rsidRDefault="00F0334D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10F18930" w14:textId="471BD26D" w:rsidR="00F0334D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="459"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:left="459" w:hanging="359"/>
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Designación</w:t>
       </w:r>
@@ -4618,51 +4638,59 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F893F76" w14:textId="18CD481F" w:rsidR="00F0334D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="818"/>
           <w:tab w:val="left" w:pos="820"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:right="156" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>El Jefe de la Oficina recomendará al personal adecuado para que sea designado miembro del panel</w:t>
+        <w:t xml:space="preserve">El </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de la Oficina recomendará al personal adecuado para que sea designado miembro del panel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA66DA">
         <w:t>signatarios</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4777,51 +4805,59 @@
       <w:r>
         <w:t>designará</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">este personal como </w:t>
       </w:r>
       <w:r w:rsidR="00CA66DA">
         <w:t>signatarios</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> para operar la Cuenta de Balance Cero tras recibir la solicitud del Jefe de la Oficina en el formulario de actualización de </w:t>
+        <w:t xml:space="preserve"> para operar la Cuenta de Balance Cero tras recibir la solicitud del </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de la Oficina en el formulario de actualización de </w:t>
       </w:r>
       <w:r w:rsidR="00CA66DA">
         <w:t>signatarios</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> del Banco (Véase Procedimientos principales: Designación de </w:t>
       </w:r>
       <w:r w:rsidR="00CA66DA">
         <w:t>signatarios</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> para la Cuenta de Balance Cero - Formulario de actualización de </w:t>
       </w:r>
       <w:r w:rsidR="00CA66DA">
         <w:t>signatarios</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> bancarios y Tarjeta de firma de la ZBA del </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>BdA</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
@@ -5382,590 +5418,234 @@
     </w:p>
     <w:p w14:paraId="3D13EA46" w14:textId="77777777" w:rsidR="00686B4B" w:rsidRDefault="00686B4B" w:rsidP="00E0497A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="818"/>
           <w:tab w:val="left" w:pos="820"/>
         </w:tabs>
         <w:ind w:right="159"/>
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2648501B" w14:textId="77777777" w:rsidR="00686B4B" w:rsidRDefault="00686B4B" w:rsidP="00E0497A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="818"/>
           <w:tab w:val="left" w:pos="820"/>
         </w:tabs>
         <w:ind w:right="159"/>
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FC26529" w14:textId="77777777" w:rsidR="00686B4B" w:rsidRDefault="00686B4B" w:rsidP="00E0497A">
+    <w:p w14:paraId="38448B6E" w14:textId="77777777" w:rsidR="00154CA7" w:rsidRPr="00154CA7" w:rsidRDefault="00154CA7" w:rsidP="00154CA7">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00154CA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154CA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38A5C24B" w14:textId="77777777" w:rsidR="00154CA7" w:rsidRPr="00154CA7" w:rsidRDefault="00154CA7" w:rsidP="00154CA7">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00154CA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A1B8E16" w14:textId="77777777" w:rsidR="00154CA7" w:rsidRPr="00154CA7" w:rsidRDefault="00154CA7" w:rsidP="00154CA7">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00154CA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Descargo de responsabilidad:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154CA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esta es una traducción de un documento original en inglés. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154CA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+        </w:rPr>
+        <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="497CCA7A" w14:textId="20B76FB1" w:rsidR="00E0497A" w:rsidRPr="000107BA" w:rsidRDefault="00E0497A" w:rsidP="00154CA7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="818"/>
           <w:tab w:val="left" w:pos="820"/>
         </w:tabs>
         <w:ind w:right="159"/>
         <w:rPr>
-          <w:color w:val="333333"/>
-[...19 lines deleted...]
-        <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000107BA">
-[...439 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E0497A" w:rsidRPr="000107BA">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1880" w:right="1280" w:bottom="940" w:left="1340" w:header="923" w:footer="745" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="794CD847" w14:textId="77777777" w:rsidR="00183292" w:rsidRDefault="00183292">
+    <w:p w14:paraId="2B08357B" w14:textId="77777777" w:rsidR="00F91902" w:rsidRDefault="00F91902">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13E02D5F" w14:textId="77777777" w:rsidR="00183292" w:rsidRDefault="00183292">
+    <w:p w14:paraId="7A42B392" w14:textId="77777777" w:rsidR="00F91902" w:rsidRDefault="00F91902">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="352D5D1B" w14:textId="77777777" w:rsidR="00F0334D" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487535616" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2698587B" wp14:editId="3D871B82">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>901763</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9445573</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="779780" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -6508,132 +6188,148 @@
                       <w:rPr>
                         <w:spacing w:val="-3"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:t>4</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38611366" w14:textId="77777777" w:rsidR="00183292" w:rsidRDefault="00183292">
+    <w:p w14:paraId="0D8CA34E" w14:textId="77777777" w:rsidR="00F91902" w:rsidRDefault="00F91902">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C1A3A3A" w14:textId="77777777" w:rsidR="00183292" w:rsidRDefault="00183292">
+    <w:p w14:paraId="24ED6136" w14:textId="77777777" w:rsidR="00F91902" w:rsidRDefault="00F91902">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="710C8F1C" w14:textId="77777777" w:rsidR="00F0334D" w:rsidRDefault="00000000">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="710C8F1C" w14:textId="58517998" w:rsidR="00F0334D" w:rsidRDefault="00154CA7">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487535104" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B27CCB2" wp14:editId="10E46F8E">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487538688" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48B2B334" wp14:editId="6356C15F">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>6460069</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>6106160</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>586320</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-235585</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="268708" cy="544398"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1" name="Image 1"/>
+          <wp:docPr id="572714265" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Image 1"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill>
-[...3 lines deleted...]
-                  </a:stretch>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect r="4369" b="28533"/>
+                  <a:stretch/>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="268708" cy="544398"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07B14852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="86C6CC0A"/>
     <w:lvl w:ilvl="0" w:tplc="1220A24C">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="460" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:spacing w:val="-2"/>
         <w:w w:val="100"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="ECA8A4BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6725,115 +6421,121 @@
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C9A0915A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7600" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1199393742">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F0334D"/>
     <w:rsid w:val="000107BA"/>
     <w:rsid w:val="0002058F"/>
     <w:rsid w:val="001423F1"/>
+    <w:rsid w:val="00154CA7"/>
     <w:rsid w:val="00183292"/>
     <w:rsid w:val="00565B16"/>
     <w:rsid w:val="00591F2C"/>
     <w:rsid w:val="00686B4B"/>
     <w:rsid w:val="008C20B7"/>
     <w:rsid w:val="00CA66DA"/>
+    <w:rsid w:val="00DC42D3"/>
     <w:rsid w:val="00E0497A"/>
     <w:rsid w:val="00F0334D"/>
+    <w:rsid w:val="00F91902"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-NL"/>
+  <w:themeFontLang/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="78550E07"/>
   <w15:docId w15:val="{7701D3FE-6600-4E06-90B7-BFF13321F3B4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7289,58 +6991,108 @@
       <w:ind w:left="820" w:hanging="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E0497A"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="en-NL" w:eastAsia="en-NL"/>
+      <w:lang/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00154CA7"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00154CA7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00154CA7"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00154CA7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="391394430">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1111632040">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7621,63 +7373,63 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1180</Words>
-  <Characters>6342</Characters>
+  <Words>1122</Words>
+  <Characters>6398</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>119</Lines>
-  <Paragraphs>34</Paragraphs>
+  <Lines>53</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7488</CharactersWithSpaces>
+  <CharactersWithSpaces>7505</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Hideko Hadzialic</dc:creator>
   <cp:keywords>, docId:7AFFC3DA01982607D6894D9742FCB819</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Created">
     <vt:filetime>2023-11-22T00:00:00Z</vt:filetime>