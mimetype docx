--- v0 (2025-10-03)
+++ v1 (2026-06-14)
@@ -1,2911 +1,1796 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="33A6C20D" w14:textId="77777777" w:rsidR="00BA2691" w:rsidRPr="000E7704" w:rsidRDefault="00BA2691" w:rsidP="00BA2691">
+    <w:p w14:paraId="38C821D0" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F47268">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Designation and Responsibilities of Signatories</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F6F33E8" w14:textId="4C4B456F" w:rsidR="00BA2691" w:rsidRDefault="00BA2691" w:rsidP="00152469">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="70C5EBD8" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F47268">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Signatory Panels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73F5C204" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3620F9BB" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F47268">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Under Financial Rule 125.03, the Treasurer shall designate the initial signatories to operate UNDP bank accounts and the staff authorized to amend the signatory panels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A195287" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="287FC57C" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F47268" w:rsidDel="00D27CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Signatories are staff who have been designated by the Treasurer to operate UNDP bank accounts. The Signatory Panel for any UNDP bank account is made up of those individuals designated by the Treasurer or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F47268">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> under the delegated authority, by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F47268" w:rsidDel="00D27CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F47268">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Head of the Office (HO/RR) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F47268" w:rsidDel="00D27CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to operate that UNDP bank account. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F47268" w:rsidDel="00D27CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Structure Element </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F47268">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F47268" w:rsidDel="00D27CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Procedures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48C7E19D" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37272D63" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F47268">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Treasurer delegates to the Head of the Office the responsibility to designate and maintain the panel of signatories for locally domiciled bank accounts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7504F146" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59A9011D" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F47268">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Treasury maintains a central database of signatories to all UNDP accounts.  Changes approved by the Head of the Office should be communicated to the Treasurer through the established channel immediately together with the title, index number, and contract status of the nominated signers. The Treasurer retains the responsibility to maintain the signatory panel for zero-balance accounts (ZBA).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="439CAAF3" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C56F7F4" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F47268">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In line with Financial Rule 125.06(b), the operation of UNDP bank accounts requires two signatories.  Exceptions to this rule require the written approval of the Treasurer, subject to adequate safeguards implemented by the Country Office. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F733703" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6212532B" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F47268">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Types of Signatories </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="740D73BB" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="431DC857" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F47268">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For the purpose of this policy, the signatories that operate a bank account are defined as “Transactional Signers.” Transactional Signers are only authorized to sign written payment instructions (such as cheques or transmittal letters) to the bank.  Transactional Signers do not have the authority to Open or Close Bank Accounts.  Such authority remains with the Treasurer and HQ Treasury officials separately designated by the Treasurer with such authority.   Such Treasury signers may be referred as “Legal Entity Signer” or “Constitutional Signers” or “Authorized Signers.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="689B91BC" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3332DB39" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F47268">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bank </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F47268">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Accounts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F47268">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with no Transactional Signers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4110F233" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="422855DC" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F47268">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">With the increased use of Electronic Fund Transfers (EFT) as a Straight-through-Process (STP), such as Host-to-Host, and usage of bank accounts domiciled in different locations; there may not be a need for the use of Cheques or signed written payment instructions to the bank.  For such bank accounts, for example, bank accounts with 100% EFT use, a virtual bank account, or Zero Balance Accounts (ZBA) domiciled outside the Country Office locations where Cheque payment is not used, it is acceptable to not designate any Transactional Signers, provided it is also acceptable to the respective Bank.  Doing so would reduce administrative work, and reduce risk by eliminating the potential unauthorized and unintended use of manual instructions.  Such bank accounts will </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F47268">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>be identified by Treasury in consultation with the country offices and will be controlled by the HQ Treasury Signers for overall control and management.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2072AFC4" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ACDB9AF" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F47268">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where offices use banks’ online platforms to electronically approve payment instructions, the payment instruction approval must be executed by at least one of the existing Transactional Signers.  If there are no Transactional Signers nominated for the office’s local accounts, but approval rights need to be granted for the online platform, the nominated online approvers must meet the ICF definition of the Disbursing Officer, the third authority.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7159535A" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ADF8960" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F47268">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Selection of the Panel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CA5EE15" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44AB7D09" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F47268">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Head of the Office is accountable for the selection and performance of the panel member. The Head of the Office should nominate only those individuals who he/she feels demonstrate the integrity, and competency to perform the responsibilities of the role.  All signatories must be chosen based on the following guidelines:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01E8A135" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="547D270C" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F47268">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Signatories must hold a UNDP FTA or TA contract. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="604FEB6D" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F47268">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Locally recruited staff may be signatories.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75078CEF" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F47268">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Two JPOs cannot sign jointly.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DB6B2F2" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F47268">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Personnel Services Agreement holders (I-PSA/N-PSA), UNV contract holders, and the consultants cannot be signatories.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24FBCD26" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F47268">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Staff of other UN Agencies cannot be signatories.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AF9FF79" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13CAA88A" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F47268">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Signatory Panels are necessary to proper functioning of “Internal Controls” and function as one of the three authorities outlined in the Internal Control Framework. Consequently, Signatory Panels must be reviewed routinely to ensure that the information is current and that there are sufficient – but not too many – signatories to ensure the smooth functioning of the office. The Head of the Office must also ensure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F47268">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F47268">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">compliance with the segregation of duties for the role described in the Internal Control Framework, i.e., a bank signatory must not prepare the bank reconciliation, nor create A/P vouchers or deposits; and where only one bank account signatory is authorized by the Treasurer, the signatory cannot also be a supplier approver (i.e., cannot hold a Supplier Maintenance role in IDAM). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60B0790B" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D207CB3" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F47268">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP staff cannot serve as signatories on the bank accounts of other UN entities or national execution (NEX/NIM) project. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="125CD9D7" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F1DB57F" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F47268">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Responsibilities of the Signatory</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01C878F2" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02D48B0C" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F47268">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Signatories must ensure that UNDP bank accounts are used for UNDP business only. Signatories must ensure that all disbursements from UNDP bank accounts are valid and approved payments. This responsibility is executed when signatories sign checks and/or approve bank transfers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EE70881" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="703E0FBA" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17EE4716" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B29DBDA" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FE41142" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F47268">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Designating Signatories for Zero Balance Accounts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B7713B9" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="523C9F0F" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
-[...389 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F47268">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Head of the Office will recommend suitable staff to be designated members of the signatory panel for the Zero Balance Account (ZBA) for his/her office. The Treasurer will designate these staff as signatories to operate the Zero Balance Account after receiving the request from the Head of the Office on the Bank signatory update form (See Main Procedures: Designating Signatories for Zero Balance – Bank signatory update form and BoA ZBA Signature Card).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AAEF037" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
-[...205 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F47268">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Requests to add signatories to the ZBA must be accompanied by the title, index number and contract status of the individual along with a legible copy of a currently valid and signed Laissez Passer or national passport. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="431F01F5" w14:textId="18BB510A" w:rsidR="00DA504D" w:rsidRPr="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F47268">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
-[...776 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...821 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F47268">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If the office is not issuing Cheques from the ZBA Account, no Transactional Signers will be maintained for such Zero Balance Account (ZBA).</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="00F47268" w:rsidSect="00F47268">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0008A897" w14:textId="77777777" w:rsidR="000A6B74" w:rsidRDefault="000A6B74" w:rsidP="00AD59CA">
+    <w:p w14:paraId="0CDEB8FF" w14:textId="77777777" w:rsidR="0004451A" w:rsidRDefault="0004451A" w:rsidP="00F47268">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79CD6871" w14:textId="77777777" w:rsidR="000A6B74" w:rsidRDefault="000A6B74" w:rsidP="00AD59CA">
+    <w:p w14:paraId="5D86B2BF" w14:textId="77777777" w:rsidR="0004451A" w:rsidRDefault="0004451A" w:rsidP="00F47268">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...13 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1F239AC5" w14:textId="77777777" w:rsidR="000F1424" w:rsidRDefault="000F1424">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="14EC62F6" w14:textId="77777777" w:rsidR="00F47268" w:rsidRPr="00F47268" w:rsidRDefault="00F47268">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
     </w:pPr>
-  </w:p>
-[...9 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00F47268">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F47268">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F47268">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F47268">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="004D19EE">
+    <w:r w:rsidRPr="00F47268">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F47268">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F47268">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F47268">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F47268">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F47268">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="004D19EE">
+    <w:r w:rsidRPr="00F47268">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F47268">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F47268">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="000E7704">
-      <w:t>Effective Date:</w:t>
+    <w:r w:rsidRPr="00F47268">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Effective Date: 29/07/2020 </w:t>
     </w:r>
-    <w:r>
-[...8 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00F47268">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="000E7704">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="00F47268">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="1923982341"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{DA2B7B4E-F3C0-4BD7-B76C-C84BFAAF749D}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00DF6C34">
+        <w:r w:rsidRPr="00F47268">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
           <w:t>4</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11C3A27D" w14:textId="77777777" w:rsidR="000A6B74" w:rsidRDefault="000A6B74" w:rsidP="00AD59CA">
+    <w:p w14:paraId="3CA3261A" w14:textId="77777777" w:rsidR="0004451A" w:rsidRDefault="0004451A" w:rsidP="00F47268">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6160E445" w14:textId="77777777" w:rsidR="000A6B74" w:rsidRDefault="000A6B74" w:rsidP="00AD59CA">
+    <w:p w14:paraId="524CC21E" w14:textId="77777777" w:rsidR="0004451A" w:rsidRDefault="0004451A" w:rsidP="00F47268">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="733CD7A7" w14:textId="59969E2A" w:rsidR="00DE6382" w:rsidRDefault="00F10D18" w:rsidP="00F10D18">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="07E45490" w14:textId="77777777" w:rsidR="00F47268" w:rsidRDefault="00F47268" w:rsidP="00F10D18">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="023EA64D" wp14:editId="387E80CF">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C22852F" wp14:editId="535C4B44">
           <wp:extent cx="527056" cy="802800"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Picture 1" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Picture 1" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="527056" cy="802800"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="082656BD"/>
-[...233 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E18542E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D74090E"/>
     <w:lvl w:ilvl="0" w:tplc="F918C01C">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -2950,51 +1835,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CC1549E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0FCA0862"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3063,51 +1948,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="507A1CB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F94463D4"/>
     <w:lvl w:ilvl="0" w:tplc="3A900F60">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -3152,51 +2037,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53B20AC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8C8F02A"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3238,51 +2123,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58B302A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8C8F02A"/>
     <w:lvl w:ilvl="0" w:tplc="3A900F60">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="21FE7914">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="97AE5718">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3324,278 +2209,145 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="9202F364">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D1AEB3D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1679426434">
+  <w:num w:numId="1" w16cid:durableId="774642153">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1352801570">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="774642153">
-[...2 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="1402017865">
+  <w:num w:numId="3" w16cid:durableId="813792300">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1352801570">
+  <w:num w:numId="4" w16cid:durableId="1263682811">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="813792300">
+  <w:num w:numId="5" w16cid:durableId="276301505">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005F5C88"/>
-[...132 lines deleted...]
-    <w:rsid w:val="03350375"/>
+    <w:rsidRoot w:val="00F47268"/>
+    <w:rsid w:val="0004451A"/>
+    <w:rsid w:val="00052432"/>
+    <w:rsid w:val="004D177E"/>
+    <w:rsid w:val="00871822"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00DB1D75"/>
+    <w:rsid w:val="00F47268"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="21B04453"/>
-  <w15:docId w15:val="{6CD5F4A5-E1C8-41BC-B630-29938FE1E923}"/>
+  <w14:docId w14:val="241F839F"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D51350F7-8D15-41AA-8E09-5B94BD29F662}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3937,1996 +2689,805 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F47268"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F47268"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:qFormat/>
+    <w:rsid w:val="00F47268"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-  </w:style>
-[...6 lines deleted...]
-    <w:rsid w:val="00AD59CA"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F47268"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
-  </w:style>
-[...44 lines deleted...]
-    <w:rsid w:val="00DE6382"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000E7704"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F47268"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...3 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="000E7704"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F47268"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...12 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CB035B"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F47268"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CB035B"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F47268"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...15 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CB035B"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F47268"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
-  </w:style>
-[...1603 lines deleted...]
-    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F47268"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F47268"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F47268"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F47268"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F47268"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F47268"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F47268"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F47268"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F47268"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F47268"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F47268"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F47268"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F47268"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F47268"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F47268"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F47268"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F47268"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F47268"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F47268"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F47268"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005A02DB"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F47268"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F47268"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F47268"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F47268"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -6033,692 +3594,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...584 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>917</Words>
-  <Characters>5232</Characters>
+  <Characters>5230</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>43</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6137</CharactersWithSpaces>
+  <CharactersWithSpaces>6135</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Hideko Hadzialic</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...30 lines deleted...]
-</file>