--- v0 (2025-10-19)
+++ v1 (2026-05-03)
@@ -1,5601 +1,9387 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2A3EEF4C" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="418818F8" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Autres allocations et frais de déplacement  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B6EF7CC" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="1D32B664" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B2527FE" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="006A398E">
+    <w:p w14:paraId="3D8BDB11" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="252" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Les frais de déplacement qui doivent être versés ou remboursés par le PNUD conformément aux dispositions pertinentes des Règles du personnel comprennent :  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B7C4823" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="006A398E">
+    <w:p w14:paraId="395FF29E" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="252" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Les frais de transport ;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49E85323" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="006A398E">
+    <w:p w14:paraId="30EB7044" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="252" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Les frais d’aérogare ;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70CA392F" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="006A398E">
+    <w:p w14:paraId="533EA483" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="252" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">L’allocation journalière de subsistance (DSA) ;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1900A741" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="253A1E31" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Les dépenses diverses.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="491D20BC" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="41A50728" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D7DA801" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="73105CB3" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Une </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>avance pour frais de déplacement</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> comprenant les frais d’aérogare et l’allocation journalière de subsistance, ainsi que d’autres frais connus (voir ci-dessous), est versée aux fonctionnaires et aux non-fonctionnaires en voyage officiel, lorsque le voyage est organisé et financé par l’organisation.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58A33B27" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="55C130B1" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09212CB3" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="6F75E544" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">L’avance pour frais de déplacement fait l’objet d’un examen concernant la demande de remboursement des frais de déplacement, ces frais doivent être préparés par chaque voyageur et les documents y relatifs doivent être présentés au bureau compétent une fois la mission terminée, et tout ajustement nécessaire est apporté lors du règlement de la demande de remboursement des frais de déplacement.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58BC8739" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="18E96248" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="539C7863" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4C6C324E" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Frais d’aérogare  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34C35046" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="6DD2C57B" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43EB4CE5" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="49EEF625" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Les frais d’aérogare comprennent toutes les dépenses relatives au transport de l’aérogare ou d’un autre point d’arrivée ou de départ à l’hôtel ou au lieu d’habitation, y compris le transfert des bagages et les autres frais accessoires. Ils doivent être versés dans le cadre de l’avance pour frais de déplacement ou du règlement de la demande de remboursement de frais de déplacement. Aucun reçu n’est requis pour les frais standards d’aérogare.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34F1C143" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="6F65CA05" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="398FF989" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="4D604290" w14:textId="653EBE0B" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...14 lines deleted...]
-        <w:br w:type="page"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le PNUD verse une allocation relative aux frais d’aérogare pour chaque voyage autorisé et effectué par les transports en commun, à partir de l’aérogare ou d’un autre point d’arrivée ou de départ vers l’hôtel ou un autre lieu d’habitation, comme indiqué ci-dessous : </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
-        <w:tblW w:w="8634" w:type="dxa"/>
-        <w:tblInd w:w="749" w:type="dxa"/>
+        <w:tblW w:w="8763" w:type="dxa"/>
+        <w:tblInd w:w="620" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="79" w:type="dxa"/>
           <w:left w:w="103" w:type="dxa"/>
           <w:right w:w="8" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4944"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1801"/>
+        <w:gridCol w:w="4230"/>
+        <w:gridCol w:w="2160"/>
+        <w:gridCol w:w="2373"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00537EDA" w14:paraId="0FDE9207" w14:textId="77777777" w:rsidTr="00091DD8">
+      <w:tr w:rsidR="00652A0F" w:rsidRPr="00652A0F" w14:paraId="25B89CB1" w14:textId="77777777" w:rsidTr="00F04CC5">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4944" w:type="dxa"/>
+            <w:tcW w:w="4230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="30083F25" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+          <w:p w14:paraId="00E67E42" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00652A0F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="333333"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Les taux s’appliquent aux : </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00652A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1889" w:type="dxa"/>
+            <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="476B3CD1" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+          <w:p w14:paraId="25866BB1" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00652A0F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">TAUX APPLICABLES À NEW YORK </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00652A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7808F79D" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+          <w:p w14:paraId="30DE243E" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00652A0F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour chaque déplacement </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00652A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1801" w:type="dxa"/>
+            <w:tcW w:w="2373" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0B102C23" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00172AB7">
+          <w:p w14:paraId="552133AE" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1690"/>
               </w:tabs>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00652A0F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Taux applicables dans d’autres pays </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0679F5FD" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+          <w:p w14:paraId="75C87189" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00652A0F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour chaque déplacement </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00652A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00537EDA" w14:paraId="2702A2A4" w14:textId="77777777" w:rsidTr="00091DD8">
+      <w:tr w:rsidR="00652A0F" w:rsidRPr="00652A0F" w14:paraId="54E56465" w14:textId="77777777" w:rsidTr="00F04CC5">
         <w:trPr>
           <w:trHeight w:val="941"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4944" w:type="dxa"/>
+            <w:tcW w:w="4230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6894C2F9" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+          <w:p w14:paraId="365FF8F6" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="99" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="99"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00652A0F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Fonctionnaires ou non-fonctionnaires lorsque le déplacement est financé par le PNUD, sauf disposition contraire expresse dans les clauses de leur contrat </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00652A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1889" w:type="dxa"/>
+            <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E08BFA5" w14:textId="0EAFD97C" w:rsidR="00537EDA" w:rsidRDefault="00F127D2">
+          <w:p w14:paraId="1ADEB3DC" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00652A0F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
-              <w:t>104</w:t>
+              <w:t xml:space="preserve">104 $ </w:t>
             </w:r>
-            <w:r w:rsidR="00422AB4">
+            <w:r w:rsidRPr="00652A0F">
               <w:rPr>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> $ </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00422AB4">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1801" w:type="dxa"/>
+            <w:tcW w:w="2373" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20ACFA14" w14:textId="3F250693" w:rsidR="00537EDA" w:rsidRDefault="00F127D2">
+          <w:p w14:paraId="6CA6C521" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00652A0F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
-              <w:t>63</w:t>
+              <w:t xml:space="preserve">63 $ </w:t>
             </w:r>
-            <w:r w:rsidR="00422AB4">
+            <w:r w:rsidRPr="00652A0F">
               <w:rPr>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> $ </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00422AB4">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00537EDA" w14:paraId="183ACC1F" w14:textId="77777777" w:rsidTr="00091DD8">
+      <w:tr w:rsidR="00652A0F" w:rsidRPr="00652A0F" w14:paraId="39E91BC9" w14:textId="77777777" w:rsidTr="00F04CC5">
         <w:trPr>
           <w:trHeight w:val="650"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4944" w:type="dxa"/>
+            <w:tcW w:w="4230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B262B19" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+          <w:p w14:paraId="7F49559F" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00652A0F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Membres de la famille (si autorisés à voyager aux frais du PNUD) </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00652A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1889" w:type="dxa"/>
+            <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7250166D" w14:textId="0C495B69" w:rsidR="00537EDA" w:rsidRDefault="00F127D2">
+          <w:p w14:paraId="3B66BA49" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t> $</w:t>
+            <w:r w:rsidRPr="00652A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>35 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1801" w:type="dxa"/>
+            <w:tcW w:w="2373" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05794438" w14:textId="3A8AF189" w:rsidR="00537EDA" w:rsidRDefault="00F127D2">
+          <w:p w14:paraId="6F05505E" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00652A0F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
-              <w:t>21</w:t>
+              <w:t>21 $</w:t>
             </w:r>
-            <w:r w:rsidR="00422AB4">
+            <w:r w:rsidRPr="00652A0F">
               <w:rPr>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t> $</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00422AB4">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="22B58872" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="3EDBCEC1" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29404652" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="119788B3" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Aucune allocation relative aux frais d’aérogare n’est accordée lorsqu’un véhicule (du gouvernement ou autre) est fourni ou lorsque le moyen de transport est mis à disposition.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21D68784" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="7D63F28C" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E19909F" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="7E5CD58C" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Les dépenses relatives aux frais d’aérogare doivent être calculées conformément à l’autorisation de déplacement et sur la base de l’itinéraire officiel, y compris les arrêts officiels, et selon que le PNUD ou toute autre institution gouvernementale ou agence des Nations Unies assure le transport vers et depuis l’aéroport. Si un voyageur a été autorisé à passer la nuit ou à faire des escales pendant son voyage, il recevra, pour chaque étape du voyage vers et depuis le port de sortie, les mêmes montants que ceux indiqués ci-dessus.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75CDEA0B" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="4A796341" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7798905E" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="2DE19725" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Le PNUD prend en charge les frais d’aérogare pour une escale en cours de route autorisée, qui consiste à quitter l’aérogare pour changer d’aéroport ou de mode de transport, à condition que le changement ne soit pas effectué uniquement pour la convenance personnelle du voyageur.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32E76767" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="42703AD0" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72769AA1" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="668D0544" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Si un voyageur est autorisé à passer la nuit ou à faire une escale au cours du voyage, il recevra pour chaque étape du voyage vers ou depuis l’aérogare, ou un autre point d’arrivée ou de départ, les frais d’aérogare indiqués ci-dessus.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B1705E1" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="4B0FFB63" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D495816" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="006A398E">
+    <w:p w14:paraId="3F2BDE34" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Le PNUD </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ne versera pas</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> d’allocation relative aux frais d’aérogare en ce qui concerne :  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11C52B8C" w14:textId="618279E7" w:rsidR="00537EDA" w:rsidRDefault="00091DD8" w:rsidP="006A398E">
+    <w:p w14:paraId="10F8578C" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="360"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="54244E62" w14:textId="52C610B2" w:rsidR="00537EDA" w:rsidRDefault="00091DD8" w:rsidP="006A398E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les escales en cours de route non autorisée, c’est-à-dire qui sont effectués pour des raisons personnelles ;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2243437E" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="360"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="0FDFEC1B" w14:textId="62280DC4" w:rsidR="00537EDA" w:rsidRDefault="00091DD8" w:rsidP="006A398E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les escales de moins de six heures, qui n’impliquent pas de quitter l’aérogare ou qui ne sont effectuées que pour prendre une correspondance ;   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09810401" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="360"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="1C718DDE" w14:textId="11EB9BE6" w:rsidR="00537EDA" w:rsidRDefault="00091DD8" w:rsidP="006A398E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Une escale payée par le transporteur (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>stopover</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>paid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by carrier, STPC) ou la compagnie aérienne ; et  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35835BED" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="360"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="4B5C511E" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les voitures de location utilisées.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B6A6A78" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FA0D313" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0C832921" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Avance pour frais de déplacement</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47CE5E50" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="1ECD9EEC" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5304F7CE" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="006A398E">
+    <w:p w14:paraId="51568598" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Les fonctionnaires en mission officielle ont droit à une avance pour frais de déplacement, prélevée sur le montant estimatif des frais remboursables, il s’agit de 100 % des frais suivants :  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00A38463" w14:textId="73DB2B20" w:rsidR="00537EDA" w:rsidRDefault="00091DD8" w:rsidP="006A398E">
+    <w:p w14:paraId="7F500B74" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="1C1A88AF" w14:textId="0797999F" w:rsidR="00537EDA" w:rsidRDefault="00091DD8" w:rsidP="006A398E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La DSA pour le lieu de la mission ;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CD46F48" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="40FA5653" w14:textId="1835341D" w:rsidR="00537EDA" w:rsidRDefault="00091DD8" w:rsidP="006A398E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La DSA pour les arrêts autorisés aux fins de repos et pour les liaisons nécessaires ;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CBDE6A9" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="5ECE8EB2" w14:textId="7E505BA5" w:rsidR="00537EDA" w:rsidRDefault="00091DD8" w:rsidP="006A398E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les frais d’aérogare ;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C46C280" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="35453169" w14:textId="36565F6E" w:rsidR="00537EDA" w:rsidRDefault="00091DD8">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’allocation pour excédent de bagages ;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="280AFA61" w14:textId="2B15FA6C" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...17 lines deleted...]
-    <w:p w14:paraId="271F92A8" w14:textId="3D71BF74" w:rsidR="00537EDA" w:rsidRDefault="00035EF0">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tous les autres frais connus (p. ex. frais de visa ou d’aéroport) qui s’appliquent au type de voyage.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F0D69A1" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w14:paraId="7766FF53" w14:textId="744DF0D9" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="32C99AFB">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Le personnel titulaire d'un contrat direct avec le PNUD (c'est-à-dire un I-PSA, un N-PSA ou un contrat de service) a le droit de recevoir une avance de voyage au même titre que le personnel fonctionnaire, à condition que l'avance couvre au maximum un mois de droits de voyage, et que la valeur de l'avance ne dépasse pas la valeur restante du contrat. Si les droits de voyage dépassent la valeur du contrat, 80 % seront payés d'avance. Les non-fonctionnaires qui n'ont pas de contrat direct avec le PNUD reçoivent une avance de 80 % de l'indemnité journalière de subsistance et des frais terminaux estimés lorsque le voyage est organisé et payé par le PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48342771" w14:textId="0534C3ED" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D9E97A" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:afterLines="40" w:after="96" w:line="252" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Aucune</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="4D554B32" w14:textId="472807F0" w:rsidR="6B657972" w:rsidRDefault="6B657972" w:rsidP="32C99AFB">
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avance n’est accordée en cas d’excédent imprévu de bagages ou d’exigences en matière d’expédition ;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29DEB57A" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:afterLines="40" w:after="96" w:line="252" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">En dehors du siège, si le total estimé de la DSA et des frais de voyage est inférieur à 200 dollars, le traitement d'une avance de voyage est à la discrétion du centre régional/bureau national.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67AFBAC6" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="5FE4E016" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">L’avance pour frais de déplacement pour le voyage officiel en mission d’une durée de plus d’un (1) mois est versée mensuellement.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B9D3E35" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="6A7592DE" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1454" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1454"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A684FE5" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="3B90378C" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Si le voyage est annulé, le voyageur doit immédiatement retourner l’avance pour frais de déplacement accompagnée du billet non utilisé à l’unité d’autorisation.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ECDD976" w14:textId="38F70465" w:rsidR="00091DD8" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="2088CF58" w14:textId="2940C594" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00091DD8">
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    </w:p>
+    <w:p w14:paraId="4374C40B" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Excédent de bagages</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B948DD3" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="7191A6CB" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D11B563" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="002A58BF">
+    <w:p w14:paraId="7BB8C0EA" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Conformément à la Règle du personnel 7.15</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, on entend par excédent de bagages, les bagages qui excèdent les bagages accompagnés, transportés sans frais supplémentaires par la compagnie de transport.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B6879B9" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="79CDC4EB" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3212711F" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="002A58BF">
+    <w:p w14:paraId="66086B92" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">L’excédent de bagages devrait être évité dans la mesure du possible afin de minimiser l’impact environnemental du transport. Les fonctionnaires qui se déplacent par avion ont droit au remboursement du coût des excédents de bagages pour eux-mêmes et pour les membres de leur famille remplissant les conditions requises pour un bagage, en plus de leur bagage autorisé sans supplément, ou jusqu’à concurrence de 25 kilogrammes par voyageur.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="088A6D9C" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="6C13B826" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:spacing w:after="47" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="734" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="734"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="419BA7C1" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="002A58BF">
+    <w:p w14:paraId="4B8C6A29" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Les fonctionnaires </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ne seront pas</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> remboursés pour tout excédent de bagages résultant d’escales pour des </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>raisons personnelles</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B7F65CB" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="64D19783" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3170C595" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="002A58BF">
+    <w:p w14:paraId="57AE56A7" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Les frais pour l’excédent de bagages accompagnés dépassant les quantités autorisées décrites ci-dessus ne sont remboursés que dans des cas particuliers, tels que le transport de documents, d’équipements officiels, etc., expressément autorisé par le fonctionnaire compétent.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E58BEBE" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="563F2B3E" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D9A6227" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="002A58BF">
+    <w:p w14:paraId="506ADCEA" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Le PNUD </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ne prend pas en charge l’assurance</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="66B457EB" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des bagages accompagnés. Le contrat du fournisseur conclu entre l’ONU et Citibank prévoit toutefois une couverture d’assurance pour les bagages accompagnés, lorsque le billet d’avion est acheté par l’intermédiaire de l’agence désignée à l’AC de l’ONU à New York, en utilisant le Compte de voyage central de la Citibank (Citi Bank Central </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Travel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Account</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Les Bureaux de pays qui utilisent une carte Travel Point of Sale de Citibank </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bénéficient</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> également d’une assurance voyage. Veuillez consulter les Directives relatives aux cartes Travel Point of Sale pour obtenir des informations sur la couverture.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EA9CC5C" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F9DC5D6" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4311A69C" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Prime de danger</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52BB790F" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="17318990" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D2017E0" w14:textId="2B41D4DB" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="002A58BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="62771973" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La prime de danger est « une allocation spéciale établie à l’intention du personnel recruté tant sur le plan international que national, qui est appelé à travailler dans des conditions dangereuses ». Pour plus de détails, se référer à la section POPP Primes de danger.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5340EE00" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="0E183D34" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CF75920" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="52F0A0FF" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Frais de déplacement divers</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38232CBE" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="745D3DCF" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38784246" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="002A58BF">
+    <w:p w14:paraId="381932F9" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Les frais de déplacement divers sont les dépenses nécessaires pour effectuer le voyage officiel en mission, tels que :  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78935BAE" w14:textId="0686A0FA" w:rsidR="00537EDA" w:rsidRDefault="00091DD8" w:rsidP="006A398E">
-      <w:pPr>
+    <w:p w14:paraId="39C54F34" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00F04CC5" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
-        <w:ind w:hanging="360"/>
-[...9 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les taxes d’aéroport ;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="617C4213" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00F04CC5" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
-        <w:ind w:hanging="360"/>
-[...9 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les frais de délivrance ou de renouvellement du passeport pour le personnel local appelé à se rendre à l’extérieur du pays dans le cadre d’un voyage officiel en mission   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76FFB7FA" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00F04CC5" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
-        <w:ind w:hanging="360"/>
-[...9 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les frais de délivrance de visas pour effectuer un voyage officiel en mission  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B41F34C" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00F04CC5" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
-        <w:ind w:hanging="360"/>
-[...9 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le coût des photographies pour les documents de voyage ;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C1F7FA7" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00F04CC5" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
-        <w:ind w:hanging="360"/>
-[...10 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les inoculations, vaccinations et/ou prophylaxie antipaludique nécessaires ;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F7109BA" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00F04CC5" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
-        <w:ind w:hanging="360"/>
-[...9 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les télécommunications officielles ;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E8EF92A" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00F04CC5" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
-        <w:ind w:hanging="360"/>
-[...9 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les frais de location de voiture*  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DF99CDE" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00F04CC5" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
-        <w:ind w:hanging="360"/>
-[...9 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les frais de taxi d’un lieu de travail à un autre (mais pas de l’hôtel à l’aéroport, ni de l’hôtel au lieu de travail) ;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C03DDF8" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00F04CC5" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
-        <w:ind w:hanging="360"/>
-[...9 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’achat de fournitures  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B674D75" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00F04CC5" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
-        <w:ind w:hanging="360"/>
-[...9 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La location de chambre pour usage officiel*  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55135D97" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00F04CC5" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...9 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La location d’équipement pour usage officiel*   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62FA4CC2" w14:textId="34E88C51" w:rsidR="00652A0F" w:rsidRPr="00F04CC5" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="5DC3EB97" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les frais d’attribution de siège (selon les normes approuvées encadrant les conditions de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F04CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>logement)*</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F04CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="375FA5B0" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="734" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="734"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4031E263" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="6B642A66" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
       <w:pPr>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="104" w:firstLine="0"/>
+        <w:ind w:right="104"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* les frais nécessitant une approbation préalable de la personne autorisée à approuver le voyage  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CBB869C" w14:textId="585BD930" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
+      <w:pPr>
+        <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="104"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>** sous réserve de l’approbation de l’unité d’autorisation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4127FCBE" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
+      <w:pPr>
+        <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="104"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="4D83E399" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="002A58BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3617D86B" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Les demandes de remboursement de dépenses diverses doivent être accompagnées des reçus appropriés, mais aussi certifiées par l’agent approbateur compétent.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57BF3DD2" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="4BD66114" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EB387F0" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="002A58BF">
+    <w:p w14:paraId="7A571ECB" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Les dépenses diverses d’un montant de 50 dollars ou plus ne sont remboursées que si elles sont certifiées sur le reçu par l’agent approbateur compétent.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2872FC8C" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="7B454C7A" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E4F5216" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="002A58BF">
+    <w:p w14:paraId="41A38232" w14:textId="5B9A33D8" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Les dépenses diverses dûment certifiées, mais qui ne sont pas appuyées par des reçus appropriés, seront remboursées jusqu’à 20 dollars maximum.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="240CFDEB" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="38C69B72" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00F04CC5" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5"/>
+    <w:p w14:paraId="364631BE" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Garde d’enfants pendant un voyage en mission</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-          <w:b w:val="0"/>
+    </w:p>
+    <w:p w14:paraId="3DEF0AE2" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
+      <w:pPr>
+        <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-    <w:p w14:paraId="00558B9C" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="002A58BF">
+    </w:p>
+    <w:p w14:paraId="1681572C" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Lorsqu’un fonctionnaire est appelé à effectuer une mission/un voyage en mission un jour chômé, les frais de garde d’enfants engagés pendant cette journée sont remboursables dans le cadre de sa demande de remboursement des frais de déplacement.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CD9A13B" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="7AF9E901" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="740B5229" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="002A58BF">
+    <w:p w14:paraId="606CCA24" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="40"/>
+        <w:spacing w:after="0" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Les demandes de remboursement des frais de garde d’enfants décrites ci-dessus doivent être remboursées si elles sont accompagnées des éléments suivants :  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="715BF58A" w14:textId="30ABAA20" w:rsidR="00537EDA" w:rsidRDefault="00091DD8" w:rsidP="006A398E">
-      <w:pPr>
+    <w:p w14:paraId="51F5B94E" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="253" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4893ADCE" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00F04CC5" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="40"/>
-[...9 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="0" w:line="253" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les factures acquittées appropriées ; et  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="647F92CC" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00F04CC5" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="22DA2F0C" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un certificat attestant que le prestataire de soins n’est pas un membre de la famille et que ces frais n’auraient pas été engagés si le fonctionnaire n’avait pas été en mission.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D2F8995" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1454" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1454"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="274BAA5D" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="002A58BF">
+    <w:p w14:paraId="5589EF05" w14:textId="0291BFBC" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Les frais de garde d’enfants pendant la mission sont imputés au même plan comptable (PC) que celui sur lequel le déplacement a été imputé.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CD384CF" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="27A3768C" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4507A9A2" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Fonctionnaires parents de nourrissons</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-          <w:b w:val="0"/>
+    </w:p>
+    <w:p w14:paraId="52037E59" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
+      <w:pPr>
+        <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-    <w:p w14:paraId="2F0FDD7D" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="002A58BF">
+    </w:p>
+    <w:p w14:paraId="6B12F5A5" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Le PNUD verse une somme forfaitaire pour aider à couvrir les frais de déplacement pour les nourrissons de moins de deux ans qui sont nourris au sein et peuvent accompagner le fonctionnaire lors de sa mission vers un lieu d’affectation famille autorisée. Cette disposition ne s’applique pas aux non-fonctionnaires.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EB0C36E" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="5166A890" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E45FD39" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="002A58BF">
+    <w:p w14:paraId="6A5D6C42" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="40"/>
+        <w:spacing w:after="40" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La somme forfaitaire par enfant est équivalente à :  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E103844" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="006A398E">
-      <w:pPr>
+    <w:p w14:paraId="1D0F18EA" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00F04CC5" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="40"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="253" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">10 % du coût du billet du fonctionnaire, plus  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F4B6A42" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
-      <w:pPr>
+    <w:p w14:paraId="673B82ED" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00F04CC5" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="253" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">10 % de sa DSA.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B3852D8" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="711AA798" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ACF25BF" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="269C68D5" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Utilisation d’une voiture de location  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E80534" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="596E7B89" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B1C5643" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="002A58BF">
+    <w:p w14:paraId="7E860D88" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Les voyageurs devraient utiliser les transports en commun dans la mesure du possible, afin de minimiser l’impact environnemental de leurs déplacements. Lorsqu’ils demandent le remboursement des frais d’une voiture de location, les voyageurs doivent démontrer dans leur demande de remboursement des frais de déplacement qu’il n’était pas possible d’avoir recours aux transports en commun fiables, sûrs et appropriés. Lors de la location d’une voiture, il est recommandé de choisir un véhicule sûr, fiable et moins couteux.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59260EEC" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="77C227A5" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2417519F" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="002A58BF">
+    <w:p w14:paraId="6E77CDEA" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="62ED5263" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="002A58BF">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il va de la responsabilité des voyageurs d’obtenir une assurance pertes et dommages et une assurance responsabilité civile lorsqu’ils louent un véhicule. Le voyageur doit lire et comprendre les limites de la couverture d’assurance et choisir le type et les limites appropriés. Les voyageurs ne devraient pas traverser les frontières internationales à bord d’un véhicule de location à moins d’y être autorisés par l’agence de location et autorisés à le faire par le Département de la sûreté et de la sécurité des Nations Unies. Au besoin, ils devraient confirmer auprès de l’agence de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">location de voitures toute répercussion sur le coût et l’assurance. Les voyageurs devraient confirmer si le contrat précise des limites de kilométrage. Si le voyageur prévoit de dépasser ces limites, il doit demander un tarif pour un kilométrage illimité.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05237648" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C7D6DC4" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Les voitures de location ne devraient être utilisées que pour le transport, lorsqu’on ne peut avoir recours au transport en commun. Le carburant, le stationnement (à l’exception du stationnement de nuit qui n’est pas remboursable) et les frais de péage seront remboursés en fonction des frais réels engagés, comme précisés dans la demande de remboursement des frais de déplacement (F.10). Sous réserve des modalités du contrat de location, on s’attend à ce que les voyageurs fassent le plein d’essence avant de retourner le véhicule de location afin d’éviter de payer plus cher le carburant à l’entreprise de location de véhicules.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="457E826C" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="32E8C83A" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="215E36A3" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="002A58BF">
+    <w:p w14:paraId="2756329D" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Le voyageur est responsable de toute infraction au Code de la route/infraction de stationnement commise lorsqu’il conduit une voiture de location.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3662D70B" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="30E066D6" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:spacing w:after="43" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="734" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="734"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08E093F2" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="002A58BF">
+    <w:p w14:paraId="2BD5E341" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="2A986150" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le voyageur doit signaler les accidents aux autorités civiles compétentes, à l’agence de location de voitures, à son supérieur immédiat et au chef de l’Unité opérationnelle. Une copie du rapport d’incident et une note de service présentant les informations clés doivent être envoyées au chef de l’Unité opérationnelle et aux Services d’appui technique (SAT)/Service des opérations générales (GO, General </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>operations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bureau des services de gestion (BMS, Bureau for Management Services).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="477C0157" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32DA0EF5" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="7B4C4071" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
       <w:pPr>
         <w:spacing w:after="1" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1464" w:hanging="10"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Exemple :</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="727C9F1F" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="37512716" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="730"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Un voyageur arrive à Genève et prend une voiture de location à l’aéroport, se rend à l’hôtel et y passe la nuit. Le lendemain matin, le voyageur se rend en voiture au bureau et l’après-midi, il se rend à un rendez-vous hors de la zone, où les transports en commun ne sont pas disponibles. La voiture de location est rendue le soir à l’aéroport et le voyageur prend un vol de nuit pour retourner à son lieu d’affectation.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31F16B76" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="3F555088" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
       <w:pPr>
         <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="734" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="734"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15B469CF" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="46FF4D91" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="730"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Résumé des allocations avec et sans voiture de location :  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="454BD8CE" w14:textId="77777777" w:rsidR="006A398E" w:rsidRDefault="006A398E">
-[...1 lines deleted...]
-        <w:ind w:left="1454" w:firstLine="0"/>
+    <w:p w14:paraId="4B4F9D8D" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="1454"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="1008" w:type="dxa"/>
+        <w:tblW w:w="8730" w:type="dxa"/>
+        <w:tblInd w:w="710" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2479"/>
+        <w:gridCol w:w="2777"/>
         <w:gridCol w:w="2333"/>
-        <w:gridCol w:w="3544"/>
+        <w:gridCol w:w="3620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003B7BC4" w:rsidRPr="008979C4" w14:paraId="5AFA33D7" w14:textId="77777777" w:rsidTr="003B7BC4">
+      <w:tr w:rsidR="00652A0F" w:rsidRPr="00652A0F" w14:paraId="427FBB31" w14:textId="77777777" w:rsidTr="00F04CC5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2777" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09C92FEE" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRPr="008979C4" w:rsidRDefault="003B7BC4" w:rsidP="00D038A3">
+          <w:p w14:paraId="485BF6F3" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00652A0F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Catégorie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcW w:w="2333" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06406FD1" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRDefault="003B7BC4" w:rsidP="00D038A3">
+          <w:p w14:paraId="0B1DA21F" w14:textId="0391E789" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00652A0F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allocations </w:t>
+              <w:t>Allocations</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="710E5ACC" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRPr="008979C4" w:rsidRDefault="003B7BC4" w:rsidP="00D038A3">
+          <w:p w14:paraId="0AE12A93" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00652A0F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>(sans location de voiture)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00652A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>sans</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00652A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> location de voiture)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:tcW w:w="3620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4EBE34F3" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRDefault="003B7BC4" w:rsidP="00D038A3">
+          <w:p w14:paraId="7B2AFC6D" w14:textId="0F6C1A2F" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00652A0F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allocations </w:t>
+              <w:t>Allocations</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72023D65" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRPr="008979C4" w:rsidRDefault="003B7BC4" w:rsidP="00D038A3">
+          <w:p w14:paraId="3B22D630" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00652A0F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>(ajusté pour tenir compte de la location de voitures)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00652A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>ajusté</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00652A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pour tenir compte de la location de voitures)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B7BC4" w:rsidRPr="008979C4" w14:paraId="393FFA9D" w14:textId="77777777" w:rsidTr="003B7BC4">
+      <w:tr w:rsidR="00652A0F" w:rsidRPr="00652A0F" w14:paraId="6AE5094A" w14:textId="77777777" w:rsidTr="00F04CC5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2777" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4BA3AB87" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRPr="008979C4" w:rsidRDefault="003B7BC4" w:rsidP="00091DD8">
+          <w:p w14:paraId="393D12C7" w14:textId="2C754F10" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="56" w:hanging="611"/>
+              <w:ind w:left="730" w:right="56" w:hanging="611"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00652A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Allocation relative aux</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Allocation relative aux frais d’aérogare</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00652A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>frais d’aérogare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcW w:w="2333" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60F82D83" w14:textId="0E4EAEF3" w:rsidR="003B7BC4" w:rsidRPr="008979C4" w:rsidRDefault="00AD0417" w:rsidP="00D038A3">
+          <w:p w14:paraId="77063D2C" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00652A0F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>63</w:t>
-[...17 lines deleted...]
-              <w:t>,00 $</w:t>
+              <w:t>63 $ x 2 = 126,00 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:tcW w:w="3620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2BF6E1C5" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRPr="008979C4" w:rsidRDefault="003B7BC4" w:rsidP="00D038A3">
+          <w:p w14:paraId="4565BBDE" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00652A0F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Sans objet</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B7BC4" w:rsidRPr="008979C4" w14:paraId="7CBDEC2F" w14:textId="77777777" w:rsidTr="003B7BC4">
+      <w:tr w:rsidR="00652A0F" w:rsidRPr="00652A0F" w14:paraId="1D4233BD" w14:textId="77777777" w:rsidTr="00F04CC5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2777" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="667E2DC7" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRPr="008979C4" w:rsidRDefault="003B7BC4" w:rsidP="00D038A3">
+          <w:p w14:paraId="6FA24D52" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00652A0F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>DSA (1 nuit)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcW w:w="2333" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11AF15D8" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRPr="008979C4" w:rsidRDefault="003B7BC4" w:rsidP="00D038A3">
+          <w:p w14:paraId="407D434B" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00652A0F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>294,00 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:tcW w:w="3620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04E5BE30" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRPr="008979C4" w:rsidRDefault="003B7BC4" w:rsidP="005A335B">
+          <w:p w14:paraId="208B5B81" w14:textId="41354561" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00652A0F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">294 $ </w:t>
+              <w:t>294 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B7BC4" w:rsidRPr="008979C4" w14:paraId="0219F4E8" w14:textId="77777777" w:rsidTr="003B7BC4">
+      <w:tr w:rsidR="00652A0F" w:rsidRPr="00652A0F" w14:paraId="292C36A7" w14:textId="77777777" w:rsidTr="00F04CC5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2777" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D1AC27C" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRPr="008979C4" w:rsidRDefault="003B7BC4" w:rsidP="00091DD8">
+          <w:p w14:paraId="0FC7A544" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="266" w:hanging="597"/>
+              <w:ind w:left="730" w:right="266" w:hanging="597"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00652A0F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Frais de location de voiture</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcW w:w="2333" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26A3C8D2" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRPr="008979C4" w:rsidRDefault="003B7BC4" w:rsidP="00D038A3">
+          <w:p w14:paraId="791BDFBE" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00652A0F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>S/O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:tcW w:w="3620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="745BD57C" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRPr="008979C4" w:rsidRDefault="003B7BC4" w:rsidP="00D038A3">
+          <w:p w14:paraId="3D636526" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00652A0F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>50,00 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B7BC4" w:rsidRPr="008979C4" w14:paraId="4109BCCE" w14:textId="77777777" w:rsidTr="003B7BC4">
+      <w:tr w:rsidR="00652A0F" w:rsidRPr="00652A0F" w14:paraId="56B4E6E2" w14:textId="77777777" w:rsidTr="00F04CC5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2777" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="38D50953" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRPr="008979C4" w:rsidRDefault="003B7BC4" w:rsidP="00D038A3">
+          <w:p w14:paraId="203961F6" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00652A0F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcW w:w="2333" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5FD392F7" w14:textId="4A0FD98C" w:rsidR="003B7BC4" w:rsidRPr="008979C4" w:rsidRDefault="003F60F8" w:rsidP="00D038A3">
+          <w:p w14:paraId="546FE42C" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00652A0F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>420</w:t>
-[...5 lines deleted...]
-              <w:t>,00 $</w:t>
+              <w:t>420,00 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:tcW w:w="3620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52B9E818" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRPr="008979C4" w:rsidRDefault="003B7BC4" w:rsidP="00D038A3">
+          <w:p w14:paraId="6391429A" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00652A0F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>344,00 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2D9D0DBE" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRDefault="003B7BC4">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="750A5D3E" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="1454"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BE2082B" w14:textId="422A1305" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="734"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Veuillez consulter les directives relatives aux voyages dans la zone d’affection pour savoir quand et comment présenter une demande de remboursement de frais de déplacement.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FEBFE7B" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
-[...7 lines deleted...]
-          <w:color w:val="333333"/>
+    <w:p w14:paraId="1960303E" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="734"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Veuillez consulter les directives sur l’Autorisation de voyage officiel en mission (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Authorizing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Official Business Travel) pour en savoir plus sur le processus d’approbation des voyages.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="294E9F3E" w14:textId="3A5C7936" w:rsidR="00652A0F" w:rsidRPr="00F04CC5" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="14"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="483FE424" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bagages accompagnés – Perte ou dommage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="56201204" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
+      <w:pPr>
+        <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27601499" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
+      <w:pPr>
+        <w:spacing w:after="27" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>37.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...70 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">En cas de perte ou de dommage sur les bagages accompagnés, le voyageur doit suivre les étapes suivantes :   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="282182A7" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
-      <w:pPr>
+    <w:p w14:paraId="2C02EFB3" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00F04CC5" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Signaler la perte ou le dommage à la compagnie aérienne dès son arrivée à l’aérogare ou dès que la perte ou le dommage est découvert.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="289DF605" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="07B26FC3" w14:textId="08A2DCB8" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1454" w:firstLine="0"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63763520" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00F04CC5" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Déposer une demande auprès de la compagnie aérienne immédiatement et au plus tard sept (7) jours avant l’arrivée ou le départ, en joignant une copie du bout ou des bouts de ticket concernés et une liste du contenu des bagages perdus ou endommagés, indiquant la valeur de remplacement correspondante de chaque article ; prendre des photos de l’article ou des articles endommagés.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C93E630" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="48E0E9B0" w14:textId="6AFA38FC" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
       <w:pPr>
         <w:spacing w:after="47" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1454" w:firstLine="0"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7771CF57" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00F04CC5" w:rsidRDefault="00652A0F" w:rsidP="00F04CC5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Si le billet d’avion n’est pas entièrement pris en charge par la compagnie aérienne, et </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00F04CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>seulement si le billet d’avion</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00F04CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a été débité d’une carte de voyage Citibank émise par l’ONU, déposer une demande auprès du Bureau des bagages perdus de la Citibank (Citibank </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F04CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lost</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F04CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F04CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Baggage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F04CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> office).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F04CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00F04CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pour plus de détails sur la façon de procéder, veuillez consulter les directives relatives aux cartes Travel Point of Sale (Travel Point of Sale Card Guidelines).   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="642C249B" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C852CA6" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="1454"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si la compagnie aérienne ou Citibank (le cas échéant) ne vous indemnise toujours pas entièrement, vous pouvez soumettre une demande d’indemnisation au Comité consultatif en matière d’indemnisation des Nations Unies par l’intermédiaire du responsable des ressources humaines compétent, accompagnée de copies des demandes présentées antérieurement à la compagnie aérienne et à Citibank (le cas échéant). Cette demande ne doit être présentée qu’après que la compagnie aérienne et Citibank (le cas échéant) ont réglé la demande de remboursement du fonctionnaire.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0E83B7" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
+      <w:pPr>
+        <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03DFF227" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="734"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Veuillez consulter les directives relatives à l’autorisation de voyage officiel en mission et aux voyages dans la zone d’affectation pour obtenir des informations sur les rôles et responsabilités dans le processus d’autorisation et le règlement des dépenses diverses, si elles sont engagées  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41598095" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21A6B9BC" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="238" w:lineRule="auto"/>
+        <w:ind w:left="734" w:right="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C6B065D" w14:textId="5BCC9FED" w:rsidR="00652A0F" w:rsidRPr="00A20DFF" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avertissement</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Pour plus de détails sur la façon de procéder, veuillez consulter les directives relatives aux cartes Travel Point of Sale (Travel Point of Sale Card Guidelines).   </w:t>
-[...27 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...49 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20DFFAEC" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00A20DFF" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BAA011B" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRPr="00A20DFF" w:rsidRDefault="00652A0F" w:rsidP="00652A0F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13645B64" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00652A0F">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1524" w:right="1430" w:bottom="1679" w:left="1426" w:header="720" w:footer="743" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="409128DB" w14:textId="77777777" w:rsidR="00922C51" w:rsidRDefault="00922C51">
+    <w:p w14:paraId="39123ECD" w14:textId="77777777" w:rsidR="000F3458" w:rsidRDefault="000F3458" w:rsidP="00652A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="769B6177" w14:textId="77777777" w:rsidR="00922C51" w:rsidRDefault="00922C51">
+    <w:p w14:paraId="79C8B135" w14:textId="77777777" w:rsidR="000F3458" w:rsidRDefault="000F3458" w:rsidP="00652A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...13 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="35FADF02" w14:textId="77777777" w:rsidR="002B3EF2" w:rsidRDefault="002B3EF2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="48E907AD" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRDefault="00652A0F">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="8" w:firstLine="0"/>
+      <w:ind w:left="8"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="744A1901" w14:textId="77777777" w:rsidR="002B3EF2" w:rsidRDefault="002B3EF2">
+  <w:p w14:paraId="2ED85BA7" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRDefault="00652A0F">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="14" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="14"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0A24D2F7" w14:textId="6F6C6DAA" w:rsidR="002B3EF2" w:rsidRDefault="002B3EF2" w:rsidP="002B3EF2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7EE0A384" w14:textId="0715699B" w:rsidR="00652A0F" w:rsidRPr="00F04CC5" w:rsidRDefault="00652A0F" w:rsidP="002B3EF2">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5400"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="14" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="14"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00F04CC5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F04CC5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00F04CC5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00F04CC5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00F04CC5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>8</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F04CC5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00F04CC5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> sur </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F04CC5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00F04CC5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00F04CC5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00F04CC5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>8</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F04CC5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00F04CC5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidRPr="00F04CC5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Date </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00F04CC5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>d’entrée</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00F04CC5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00F04CC5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00F04CC5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00F04CC5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>vigueur</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00F04CC5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t> :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00F04CC5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 01/06/2023 </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F04CC5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:b/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
+      <w:t>V</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F04CC5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>ersion</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:b/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
-        <w:b/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="separate"/>
+      <w:t>#</w:t>
     </w:r>
-    <w:r w:rsidR="00091DD8">
+    <w:r w:rsidRPr="00F04CC5">
       <w:rPr>
-        <w:b/>
-        <w:noProof/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>8</w:t>
+      <w:t> :</w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00F04CC5">
       <w:rPr>
-        <w:b/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="end"/>
-[...44 lines deleted...]
-    <w:r w:rsidR="006D5D2F" w:rsidRPr="006D5D2F">
       <w:t xml:space="preserve"> </w:t>
-    </w:r>
-[...4 lines deleted...]
-      <w:t xml:space="preserve">Numéro de version : </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="1334874187"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{6B250771-8568-48A8-B466-EFE747339412}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00F127D2">
+        <w:r w:rsidRPr="00F04CC5">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>10</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2FA6126C" w14:textId="77777777" w:rsidR="002B3EF2" w:rsidRDefault="002B3EF2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="11D040DF" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRDefault="00652A0F">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="8" w:firstLine="0"/>
+      <w:ind w:left="8"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="111D7A20" w14:textId="77777777" w:rsidR="002B3EF2" w:rsidRDefault="002B3EF2">
+  <w:p w14:paraId="7D5557D1" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRDefault="00652A0F">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="14" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="14"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65031FCF" w14:textId="77777777" w:rsidR="00922C51" w:rsidRDefault="00922C51">
+    <w:p w14:paraId="53D5DB78" w14:textId="77777777" w:rsidR="000F3458" w:rsidRDefault="000F3458" w:rsidP="00652A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C7CDF26" w14:textId="77777777" w:rsidR="00922C51" w:rsidRDefault="00922C51">
+    <w:p w14:paraId="22087933" w14:textId="77777777" w:rsidR="000F3458" w:rsidRDefault="000F3458" w:rsidP="00652A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="419DB196" w14:textId="027EA607" w:rsidR="002B3EF2" w:rsidRDefault="00744E88" w:rsidP="006A398E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F8D9147" w14:textId="1C6919F4" w:rsidR="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="006A398E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="434F2261" wp14:editId="4DE6CCE3">
-          <wp:extent cx="304800" cy="593090"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0E49A372" wp14:editId="3A0FF7B9">
+          <wp:extent cx="292227" cy="594360"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+          <wp:docPr id="320693621" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
-                    <a:picLocks noChangeAspect="1"/>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="-18" b="15579"/>
-                  <a:stretch/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="304800" cy="593090"/>
+                    <a:ext cx="298572" cy="607265"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-</w:hdr>
-[...4 lines deleted...]
-  <w:p w14:paraId="680BC65F" w14:textId="77777777" w:rsidR="006D5D2F" w:rsidRDefault="006D5D2F">
+  <w:p w14:paraId="1A736189" w14:textId="77777777" w:rsidR="00652A0F" w:rsidRDefault="00652A0F" w:rsidP="006A398E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="000C71DC"/>
+    <w:nsid w:val="054142F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BB7E4140"/>
-[...1 lines deleted...]
-      <w:start w:val="16"/>
+    <w:tmpl w:val="E7CC08E2"/>
+    <w:lvl w:ilvl="0" w:tplc="05528BDC">
+      <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="2E56EA5E">
+    <w:lvl w:ilvl="1" w:tplc="D7321A2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
-[...2 lines deleted...]
-        <w:ind w:left="1440"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1094"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="9962D720">
+    <w:lvl w:ilvl="2" w:tplc="A7420DE4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160"/>
+        <w:ind w:left="1814"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="A3EC1B26">
+    <w:lvl w:ilvl="3" w:tplc="3ECEF1C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880"/>
+        <w:ind w:left="2534"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="09F8F2DC">
+    <w:lvl w:ilvl="4" w:tplc="A59CED32">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600"/>
+        <w:ind w:left="3254"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74BCB8DC">
+    <w:lvl w:ilvl="5" w:tplc="1C265E18">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320"/>
+        <w:ind w:left="3974"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="502630CC">
+    <w:lvl w:ilvl="6" w:tplc="507ADB16">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040"/>
+        <w:ind w:left="4694"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="6F04906A">
+    <w:lvl w:ilvl="7" w:tplc="8E9C6DC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760"/>
+        <w:ind w:left="5414"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="9B300578">
+    <w:lvl w:ilvl="8" w:tplc="8936606A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480"/>
+        <w:ind w:left="6134"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="054142F8"/>
+    <w:nsid w:val="1B2B7ABF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E7CC08E2"/>
-[...1 lines deleted...]
-      <w:start w:val="4"/>
+    <w:tmpl w:val="924AAA82"/>
+    <w:lvl w:ilvl="0" w:tplc="CCCC2FB8">
+      <w:start w:val="29"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="D7321A2E">
+    <w:lvl w:ilvl="1" w:tplc="FDC2C010">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1094"/>
+        <w:ind w:left="1454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="A7420DE4">
+    <w:lvl w:ilvl="2" w:tplc="DC649310">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1814"/>
+        <w:ind w:left="2174"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="3ECEF1C4">
+    <w:lvl w:ilvl="3" w:tplc="4F54D6B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2534"/>
+        <w:ind w:left="2894"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="A59CED32">
+    <w:lvl w:ilvl="4" w:tplc="95C418B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3254"/>
+        <w:ind w:left="3614"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="1C265E18">
+    <w:lvl w:ilvl="5" w:tplc="08FACA82">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3974"/>
+        <w:ind w:left="4334"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="507ADB16">
+    <w:lvl w:ilvl="6" w:tplc="6CD0C3DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4694"/>
+        <w:ind w:left="5054"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="8E9C6DC4">
+    <w:lvl w:ilvl="7" w:tplc="6AEA239A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5414"/>
+        <w:ind w:left="5774"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="8936606A">
+    <w:lvl w:ilvl="8" w:tplc="4F64170A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6134"/>
+        <w:ind w:left="6494"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B2B7ABF"/>
+    <w:nsid w:val="1B5131B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="924AAA82"/>
-[...1 lines deleted...]
-      <w:start w:val="29"/>
+    <w:tmpl w:val="3A368C1E"/>
+    <w:lvl w:ilvl="0" w:tplc="5EC07480">
+      <w:start w:val="11"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FDC2C010">
+    <w:lvl w:ilvl="1" w:tplc="DB7E15A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="DC649310">
+    <w:lvl w:ilvl="2" w:tplc="190A1A5E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2174"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="4F54D6B6">
+    <w:lvl w:ilvl="3" w:tplc="F5AC5768">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2894"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="95C418B4">
+    <w:lvl w:ilvl="4" w:tplc="84261A32">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3614"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="08FACA82">
+    <w:lvl w:ilvl="5" w:tplc="307A4672">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4334"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="6CD0C3DC">
+    <w:lvl w:ilvl="6" w:tplc="06C07396">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5054"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="6AEA239A">
+    <w:lvl w:ilvl="7" w:tplc="B23C28B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5774"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="4F64170A">
+    <w:lvl w:ilvl="8" w:tplc="39A004FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6494"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B5131B1"/>
+    <w:nsid w:val="1EC527B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3A368C1E"/>
-[...1 lines deleted...]
-      <w:start w:val="11"/>
+    <w:tmpl w:val="A3DA8984"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22AA0719"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E77C40BC"/>
+    <w:lvl w:ilvl="0" w:tplc="CA801F30">
+      <w:start w:val="22"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="DB7E15A0">
+    <w:lvl w:ilvl="1" w:tplc="FDDA2E3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="190A1A5E">
+    <w:lvl w:ilvl="2" w:tplc="3E54AB54">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2174"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="F5AC5768">
+    <w:lvl w:ilvl="3" w:tplc="4E42B0AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2894"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="84261A32">
+    <w:lvl w:ilvl="4" w:tplc="38C2B360">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3614"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="307A4672">
+    <w:lvl w:ilvl="5" w:tplc="D868A1C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4334"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="06C07396">
+    <w:lvl w:ilvl="6" w:tplc="E340CB68">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5054"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="B23C28B0">
+    <w:lvl w:ilvl="7" w:tplc="10B66E80">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5774"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="39A004FE">
+    <w:lvl w:ilvl="8" w:tplc="842CF2D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6494"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22AA0719"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25950308"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E77C40BC"/>
-[...1 lines deleted...]
-      <w:start w:val="22"/>
+    <w:tmpl w:val="0158D8FC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35E42494"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1478BEBA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="390E072A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F8126C5C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="436D681E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0278370C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A986D6F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0374FBDA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="559C7B9E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="41525F00"/>
+    <w:lvl w:ilvl="0" w:tplc="DF82F790">
+      <w:start w:val="26"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FDDA2E3C">
+    <w:lvl w:ilvl="1" w:tplc="E3F27CB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1454"/>
+        <w:ind w:left="1464"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="3E54AB54">
+    <w:lvl w:ilvl="2" w:tplc="6F767CD8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2174"/>
+        <w:ind w:left="2170"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="4E42B0AC">
+    <w:lvl w:ilvl="3" w:tplc="C65A2810">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2894"/>
+        <w:ind w:left="2890"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38C2B360">
+    <w:lvl w:ilvl="4" w:tplc="2FEE206A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3614"/>
+        <w:ind w:left="3610"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="D868A1C0">
+    <w:lvl w:ilvl="5" w:tplc="CD8E495A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4334"/>
+        <w:ind w:left="4330"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="E340CB68">
+    <w:lvl w:ilvl="6" w:tplc="5366E82A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5054"/>
+        <w:ind w:left="5050"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10B66E80">
+    <w:lvl w:ilvl="7" w:tplc="11344F88">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5774"/>
+        <w:ind w:left="5770"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="842CF2D0">
+    <w:lvl w:ilvl="8" w:tplc="9F54DCDA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6494"/>
+        <w:ind w:left="6490"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="289E70BA"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62CE3BA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D90E83F4"/>
-[...1 lines deleted...]
-      <w:start w:val="31"/>
+    <w:tmpl w:val="DCB6D3BA"/>
+    <w:lvl w:ilvl="0" w:tplc="44DACF18">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="533C935A">
+    <w:lvl w:ilvl="1" w:tplc="4DA2CBCC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
-[...2 lines deleted...]
-        <w:ind w:left="1440"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="7430F7E0">
+    <w:lvl w:ilvl="2" w:tplc="CA304F60">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160"/>
+        <w:ind w:left="2174"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="EEA2607A">
+    <w:lvl w:ilvl="3" w:tplc="7D663C90">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880"/>
+        <w:ind w:left="2894"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="BC06B73A">
+    <w:lvl w:ilvl="4" w:tplc="D5244304">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600"/>
+        <w:ind w:left="3614"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="D068C18E">
+    <w:lvl w:ilvl="5" w:tplc="4D22A8EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320"/>
+        <w:ind w:left="4334"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="E9D42E62">
+    <w:lvl w:ilvl="6" w:tplc="853AA99E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040"/>
+        <w:ind w:left="5054"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="B502BA42">
+    <w:lvl w:ilvl="7" w:tplc="9C3653FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760"/>
+        <w:ind w:left="5774"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="1B4ED206">
+    <w:lvl w:ilvl="8" w:tplc="83CC8DD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480"/>
+        <w:ind w:left="6494"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51167878"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="705F2E4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C624E6FC"/>
-[...6 lines deleted...]
-        <w:ind w:left="1050"/>
+    <w:tmpl w:val="A4B40D78"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1454"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2174"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20000019" w:tentative="1">
-[...8 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="2000001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3."/>
-[...70 lines deleted...]
-        <w:ind w:left="705"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2894"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="E3F27CB4">
-[...5 lines deleted...]
-        <w:ind w:left="1464"/>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3614"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="6F767CD8">
-[...5 lines deleted...]
-        <w:ind w:left="2170"/>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4334"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="C65A2810">
-[...5 lines deleted...]
-        <w:ind w:left="2890"/>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5054"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="2FEE206A">
-[...5 lines deleted...]
-        <w:ind w:left="3610"/>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5774"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="CD8E495A">
-[...5 lines deleted...]
-        <w:ind w:left="4330"/>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6494"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="5366E82A">
-[...5 lines deleted...]
-        <w:ind w:left="5050"/>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7214"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="11344F88">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75482365"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="276A5ED0"/>
+    <w:lvl w:ilvl="0" w:tplc="D722DF2A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8"/>
-[...2 lines deleted...]
-        <w:ind w:left="5770"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="9F54DCDA">
-[...5 lines deleted...]
-        <w:ind w:left="6490"/>
+    <w:lvl w:ilvl="1" w:tplc="C8ACE810">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2174"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...10 lines deleted...]
-        <w:ind w:left="705"/>
+    <w:lvl w:ilvl="2" w:tplc="566252FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2894"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="4DA2CBCC">
-[...5 lines deleted...]
-        <w:ind w:left="1454"/>
+    <w:lvl w:ilvl="3" w:tplc="BB509B1E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3614"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="CA304F60">
-[...5 lines deleted...]
-        <w:ind w:left="2174"/>
+    <w:lvl w:ilvl="4" w:tplc="362A6278">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4334"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="7D663C90">
-[...5 lines deleted...]
-        <w:ind w:left="2894"/>
+    <w:lvl w:ilvl="5" w:tplc="3432E214">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5054"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="D5244304">
-[...5 lines deleted...]
-        <w:ind w:left="3614"/>
+    <w:lvl w:ilvl="6" w:tplc="CF046554">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5774"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="4D22A8EA">
-[...5 lines deleted...]
-        <w:ind w:left="4334"/>
+    <w:lvl w:ilvl="7" w:tplc="B57E2D0A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6494"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="853AA99E">
-[...5 lines deleted...]
-        <w:ind w:left="5054"/>
+    <w:lvl w:ilvl="8" w:tplc="3716BB0A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7214"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="9C3653FC">
-[...256 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1908490948">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2044213204">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="862743742">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1078557606">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1332368548">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="834149223">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1959289273">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="317268020">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="935137085">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2044213204">
-[...2 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="862743742">
+  <w:num w:numId="10" w16cid:durableId="1441415499">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1484008980">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="11" w16cid:durableId="1080519505">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1078557606">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="12" w16cid:durableId="1715419957">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1332368548">
+  <w:num w:numId="13" w16cid:durableId="636960075">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="834149223">
-[...5 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="1959289273">
+  <w:num w:numId="14" w16cid:durableId="1438720033">
     <w:abstractNumId w:val="9"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00537EDA"/>
-[...63 lines deleted...]
-    <w:rsid w:val="772CABC1"/>
+    <w:rsidRoot w:val="00652A0F"/>
+    <w:rsid w:val="000F3458"/>
+    <w:rsid w:val="00652A0F"/>
+    <w:rsid w:val="00860155"/>
+    <w:rsid w:val="00B95AC1"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00CF75CB"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00F04CC5"/>
+    <w:rsid w:val="00F5257C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5216E1AB"/>
-  <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
+  <w14:docId w14:val="59402005"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{2575AAF8-9FE6-48BB-AA09-BBCA92E64317}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5710,824 +9496,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
-[...772 lines deleted...]
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -6710,1009 +9723,943 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00652A0F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00652A0F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00652A0F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00652A0F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00652A0F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00652A0F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00652A0F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00652A0F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00652A0F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00652A0F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00652A0F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00652A0F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00652A0F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00652A0F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00652A0F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00652A0F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00652A0F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00652A0F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00652A0F"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00652A0F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00652A0F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00652A0F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00652A0F"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00652A0F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00652A0F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00652A0F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00652A0F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00652A0F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00652A0F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00652A0F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00652A0F"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
+    <w:rsid w:val="00652A0F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="003A28E5"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00652A0F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...568 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>14085</Characters>
+  <Pages>7</Pages>
+  <Words>2525</Words>
+  <Characters>14394</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>117</Lines>
+  <Lines>119</Lines>
   <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16522</CharactersWithSpaces>
+  <CharactersWithSpaces>16886</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Other Travel Allowance and Expenses</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>J Kellow</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>