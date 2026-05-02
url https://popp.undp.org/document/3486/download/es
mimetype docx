--- v0 (2025-10-06)
+++ v1 (2026-05-02)
@@ -1,4096 +1,8203 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2A3EEF4C" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="2D109CCB" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Otras prestaciones y gastos de viaje  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B6EF7CC" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="715BF507" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B2527FE" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="006A398E">
+    <w:p w14:paraId="6FD41336" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="252" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los gastos de viaje que serán pagados o reembolsados por el PNUD conforme a las disposiciones pertinentes del Reglamento del Personal incluyen lo siguiente:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B7C4823" w14:textId="3BD99C73" w:rsidR="00537EDA" w:rsidRDefault="000458A5" w:rsidP="006A398E">
+    <w:p w14:paraId="35F2009E" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="252" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="49E85323" w14:textId="2653CBE2" w:rsidR="00537EDA" w:rsidRDefault="000458A5" w:rsidP="006A398E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gastos de transporte;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="200E8CEF" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="252" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="70CA392F" w14:textId="6BA0A6CF" w:rsidR="00537EDA" w:rsidRDefault="00337584" w:rsidP="006A398E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pequeños gastos de salida y llegada;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69417700" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="252" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prestación de subsistencia diaria (DSA, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daily </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Subsistence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Allowance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>, por sus siglas</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-      <w:r w:rsidR="00422AB4">
         <w:t xml:space="preserve">en inglés);  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1900A741" w14:textId="2ABC2B08" w:rsidR="00537EDA" w:rsidRDefault="00337584">
+    <w:p w14:paraId="0F7F3476" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="491D20BC" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gastos diversos.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E0C5734" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D7DA801" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="5A7A328A" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Un </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>adelanto de gastos de viaje</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, que incluye gastos de terminal y prestaciones de subsistencia diaria, así como otros gastos conocidos (véanse los detalles a continuación), se paga a los miembros del personal en viajes oficiales y al personal externo cuando la organización organiza y paga los viajes.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58A33B27" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="1CF1D15F" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09212CB3" w14:textId="5EBE9E6F" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="03F9D8F2" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El adelanto de gastos de viaje está sujeto a revisión respecto a la solicitud de reembolso de gastos de viaje, que debe ser preparada por cada viajero y enviada a la oficina que emita la autorización luego de finalizar la misión, y se realizarán los ajustes necesarios en el momento en que se pague la solicitud de reembolso de gastos de viaje.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57E29B83" w14:textId="77777777" w:rsidR="00EE34E3" w:rsidRDefault="00EE34E3" w:rsidP="00EE34E3">
-[...4 lines deleted...]
-    <w:p w14:paraId="58BC8739" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRPr="00337584" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="23046E91" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C12826B" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="539C7863" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="6D224997" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pequeños gastos de salida y llegada  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34C35046" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="576E1679" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43EB4CE5" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="3560FA19" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los pequeños gastos de salida y llegada incluyen todos los gastos de transporte entre la terminal aérea u otro punto de llegada o partida, y el hotel o lugar de residencia, incluido el transporte de equipaje y otros gastos adicionales. Deben pagarse como parte del adelanto de gastos de viaje o en el momento del pago de la solicitud de reembolso de gastos de viaje. No se requieren facturas para pequeños gastos de salida y llegada estándares.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34F1C143" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="64675843" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="398FF989" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="6BB1F19B" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El PNUD pagará los pequeños gastos de salida y llegada con respecto a cada viaje autorizado para cada viaje en transporte público desde y hacia la terminal aérea u otro punto de llegada o partida al hotel u otro lugar de alojamiento, como se detalla a continuación:   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6364E092" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="248EBD66" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="734" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="734"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="8634" w:type="dxa"/>
         <w:tblInd w:w="749" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="79" w:type="dxa"/>
           <w:left w:w="103" w:type="dxa"/>
           <w:right w:w="8" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4944"/>
         <w:gridCol w:w="1889"/>
         <w:gridCol w:w="1801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00537EDA" w14:paraId="0FDE9207" w14:textId="77777777" w:rsidTr="00EE34E3">
+      <w:tr w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w14:paraId="62FC9F2F" w14:textId="77777777" w:rsidTr="00F77A77">
         <w:trPr>
           <w:trHeight w:val="624"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="30083F25" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+          <w:p w14:paraId="1304AFB9" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009B1F1A">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Las tarifas rigen para lo siguiente: </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009B1F1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="476B3CD1" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+          <w:p w14:paraId="35D6127E" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009B1F1A">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">TARIFA DE NUEVA YORK </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009B1F1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7808F79D" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+          <w:p w14:paraId="70902DC8" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009B1F1A">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Para cada viaje </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009B1F1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0B102C23" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00172AB7">
+          <w:p w14:paraId="663952D5" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1690"/>
               </w:tabs>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009B1F1A">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Tarifa para otros lugares </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0679F5FD" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+          <w:p w14:paraId="402B94EA" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009B1F1A">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Para cada viaje </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009B1F1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00537EDA" w14:paraId="2702A2A4" w14:textId="77777777">
+      <w:tr w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w14:paraId="514888BD" w14:textId="77777777" w:rsidTr="00CB4851">
         <w:trPr>
-          <w:trHeight w:val="941"/>
+          <w:trHeight w:val="762"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6894C2F9" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+          <w:p w14:paraId="1073C789" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="00CB4851">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="99" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="99"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009B1F1A">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Miembro del personal o personal externo, cuando el PNUD paga los viajes, a menos que se indique </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009B1F1A">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">expresamente lo contrario en los términos de su contrato </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009B1F1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E08BFA5" w14:textId="74F747EF" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+          <w:p w14:paraId="44BA971B" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009B1F1A">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">USD </w:t>
+              <w:t xml:space="preserve">USD 104 </w:t>
             </w:r>
-            <w:r w:rsidR="006951F6">
+            <w:r w:rsidRPr="009B1F1A">
               <w:rPr>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>104</w:t>
-[...7 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20ACFA14" w14:textId="357DA5AF" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+          <w:p w14:paraId="4543B376" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009B1F1A">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
-              <w:t xml:space="preserve">USD </w:t>
+              <w:t xml:space="preserve">USD 63 </w:t>
             </w:r>
-            <w:r w:rsidR="005B61C2">
+            <w:r w:rsidRPr="009B1F1A">
               <w:rPr>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>6</w:t>
-[...13 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00537EDA" w14:paraId="183ACC1F" w14:textId="77777777">
+      <w:tr w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w14:paraId="0F15373B" w14:textId="77777777" w:rsidTr="00F77A77">
         <w:trPr>
           <w:trHeight w:val="650"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B262B19" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+          <w:p w14:paraId="66B29073" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009B1F1A">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Miembro de la familia (si cuenta con una autorización de viaje a expensas del PNUD) </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009B1F1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7250166D" w14:textId="2EEB194A" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+          <w:p w14:paraId="6B5C8B27" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009B1F1A">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>USD</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>35</w:t>
+            <w:r w:rsidRPr="009B1F1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05794438" w14:textId="06E76DFD" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+          <w:p w14:paraId="58534F47" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009B1F1A">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
-              <w:t xml:space="preserve">USD </w:t>
+              <w:t>USD 21</w:t>
             </w:r>
-            <w:r w:rsidR="006951F6">
+            <w:r w:rsidRPr="009B1F1A">
               <w:rPr>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>21</w:t>
-[...1 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="22B58872" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="3BF47D25" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29404652" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="2D71BC73" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">No se pagarán pequeños gastos de salida y llegada cuando se proporcione un vehículo (gubernamental o de otro tipo) o cuando se proporcione transporte de otro tipo al viajero.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21D68784" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="7F57509B" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E19909F" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="53BC396D" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los pequeños gastos de salida y llegada deben calcularse de acuerdo con la autorización de viaje y sobre la base del itinerario oficial, incluidas las escalas oficiales, y tomando en cuenta si el PNUD o cualquier otra institución gubernamental u organismo de las Naciones Unidas proporciona transporte hacia y desde el aeropuerto. Si a un viajero se le ha autorizado una estadía o escala nocturna durante el viaje, recibirá por cada tramo del viaje hacia y desde el punto de partida los mismos montos indicados anteriormente.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75CDEA0B" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="76F3F2D2" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7798905E" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="07B75588" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El PNUD pagará los pequeños gastos de salida y llegada para una escala intermedia autorizada que implique dejar la terminal para cambiar de aeropuerto o cambiar el modo de transporte, siempre que el cambio no sea únicamente por conveniencia personal del viajero.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32E76767" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="1F5903F9" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72769AA1" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="34FA1876" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Si a un viajero se le ha autorizado una estadía o escala nocturna durante el viaje, recibirá por cada tramo del viaje hacia y desde la terminal aérea, u otro punto de llegada o partida, los montos de pequeños gastos de salida y llegada indicados anteriormente.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B1705E1" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="798938C3" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D495816" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="006A398E">
+    <w:p w14:paraId="20537F23" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El PNUD </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>no pagará</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> pequeños gastos de salida y llegada en los siguientes casos:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11C52B8C" w14:textId="39556854" w:rsidR="00537EDA" w:rsidRDefault="006A23B3" w:rsidP="006A398E">
+    <w:p w14:paraId="3E412394" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="360"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="54244E62" w14:textId="00C249B6" w:rsidR="00537EDA" w:rsidRDefault="006A23B3" w:rsidP="006A398E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una escala intermedia que no esté autorizada, es decir, que se toma por razones personales;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63FEB1A4" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="360"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="0FDFEC1B" w14:textId="03C3CDD4" w:rsidR="00537EDA" w:rsidRDefault="006A23B3" w:rsidP="006A398E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una escala intermedia de menos de seis horas, que no implica una salida de la terminal, o que tiene como único propósito realizar un transbordo;   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CF1C85B" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="360"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una escala pagada por el transportista (STPC, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00422AB4">
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Stopover</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Paid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Carrier </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>airline</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, por sus siglas en inglés) o la aerolínea; y  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C718DDE" w14:textId="18A4FD13" w:rsidR="00537EDA" w:rsidRDefault="006A23B3" w:rsidP="006A398E">
+    <w:p w14:paraId="22A0147E" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="360"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="4B5C511E" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si se pone a disposición del viajero un vehículo de alquiler.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="723ED98C" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FA0D313" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="702CBD67" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Adelanto de gastos de viajes</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47CE5E50" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="7F6B07D5" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5304F7CE" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="006A398E">
+    <w:p w14:paraId="48187A7A" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los miembros del personal que viajan por asuntos oficiales tienen derecho a recibir un adelanto de gastos de viaje del 100 % de los gastos reembolsables estimados en los siguientes casos:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00A38463" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="006A398E">
+    <w:p w14:paraId="6E1F7D26" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">DSA para el lugar donde tendrán lugar los asuntos oficiales;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C1A88AF" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="006A398E">
+    <w:p w14:paraId="49110B0C" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">DSA para escalas de descanso autorizadas y conexiones necesarias;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FA5653" w14:textId="4F5B5685" w:rsidR="00537EDA" w:rsidRDefault="006A23B3" w:rsidP="006A398E">
+    <w:p w14:paraId="2DE1A919" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="5ECE8EB2" w14:textId="4BC7FF2F" w:rsidR="00537EDA" w:rsidRDefault="006A23B3" w:rsidP="006A398E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pequeños gastos de salida y llegada;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4520E079" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="35453169" w14:textId="71EDD239" w:rsidR="00537EDA" w:rsidRDefault="006A23B3">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gastos por exceso de equipaje;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19506B3C" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="3A854E74" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cualquier otra tarifa conocida (p. ej., visa o gastos de aeropuerto) según corresponda al tipo de viaje.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D2E9824" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="271F92A8" w14:textId="098D7C69" w:rsidR="00537EDA" w:rsidRDefault="00C67B42">
+    <w:p w14:paraId="3F8F7186" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...54 lines deleted...]
-    <w:p w14:paraId="0149FAB2" w14:textId="77C16A59" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="006A398E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El personal titular de un contrato directo con el PNUD (p. ej. acuerdo de servicios de personal internacional, acuerdo de servicios de personal (respectivamente I-PSA y N-PSA por sus siglas en inglés) o un contrato de servicios) tiene derecho a recibir un adelanto de gastos de viaje según el mismo principio aplicable al personal de planta, siempre que el adelanto cubra hasta un máximo de un mes de los derechos de viaje, y que el valor del adelanto no exceda el valor restante del contrato del titular del contrato. Si los derechos de viaje superan el valor del contrato del titular del SC, se pagará por adelantado el 80 %. El personal externo que no sea </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>titular  de</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un contrato directo con el PNUD recibe el 80 % de la DSA y de los pequeños gastos de salida y llegada estimados por adelantado cuando el viaje es organizado y pagado por el PNUD.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D02F05A" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74CBA241" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:afterLines="40" w:after="96" w:line="252" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> se proporcionará </w:t>
       </w:r>
-      <w:r w:rsidRPr="624845D7">
-        <w:rPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ningún</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="1305FC60" w14:textId="5FD3E008" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adelanto por exceso de equipaje imprevisto o requisitos de envío.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="431C97AA" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1454" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1454"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67AFBAC6" w14:textId="2445AB38" w:rsidR="00537EDA" w:rsidRDefault="00B417B0">
+    <w:p w14:paraId="3AF33EEF" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...15 lines deleted...]
-    <w:p w14:paraId="1FC641B0" w14:textId="3E2D3868" w:rsidR="002F2D24" w:rsidRDefault="002F2D24">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Fuera de la sede, si el total estimado de dietas y gastos de viaje es inferior a $200 dólares, la tramitación de un anticipo para viajes queda a discreción del Centro Regional / Oficina de País.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C21910" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5148442B" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="002F2D24">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El adelanto de gastos de viaje para viajes por asuntos oficiales que se extiendan por más de un (1) mes se pagará mensualmente.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B9D3E35" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="5C6BF8CA" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1454" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1454"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A684FE5" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="35344F0D" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Si se cancela el viaje, el viajero deberá devolver inmediatamente a la unidad de autorización el adelanto del viaje recibido, junto con el pasaje no utilizado.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ECDD976" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="32C96E41" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A1C5277" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="749786DB" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Exceso de equipaje</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B948DD3" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="741D7831" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D11B563" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="003D3BA1">
+    <w:p w14:paraId="2998DABA" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Según la Regla 7.15 del Reglamento del Personal,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> el exceso de equipaje es el equipaje que exceda el equipaje acompañado transportado sin cargo adicional por la compañía de transporte.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B6879B9" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="680BCCD6" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3212711F" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="003D3BA1">
+    <w:p w14:paraId="27BE2195" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El exceso de equipaje debe evitarse en la medida de lo posible para minimizar el impacto ambiental en el uso de transportes. Los miembros del personal que viajen en avión tendrán derecho al reembolso de los costos por exceso de equipaje para ellos y para los miembros de su familia elegibles, equivalente a un bolso además de su franquicia de equipaje, o hasta 25 kilogramos por viajero.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="088A6D9C" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="441B23ED" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:spacing w:after="47" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="734" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="734"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="419BA7C1" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="003D3BA1">
+    <w:p w14:paraId="470F7FDF" w14:textId="445F09D9" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="00CB4851">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> se reembolsarán a los miembros del personal los gastos por exceso de equipaje generados a partir de escalas tomadas por </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>motivos personales</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B7F65CB" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
-[...10 lines deleted...]
-    <w:p w14:paraId="3170C595" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="003D3BA1">
+    <w:p w14:paraId="38A95F62" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Los gastos por exceso de equipaje acompañado que excedan los derechos autorizados descritos anteriormente se reembolsarán solo en circunstancias especiales, como en el caso del transporte de documentos oficiales, equipos, etc., específicamente autorizadas por el oficial competente.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E58BEBE" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="54BD167B" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D9A6227" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="003D3BA1">
+    <w:p w14:paraId="75144B64" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El PNUD </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>no paga el seguro</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> de equipaje acompañado. Sin embargo, el contrato de proveedores de las Naciones Unidas con el Citibank brinda una cobertura de seguro para equipaje acompañado cuando el pasaje de avión se compra a través del organismo designado en la Sede de Nueva York mediante la Cuenta central de viajes del Citibank. Las CO que utilizan una Tarjeta de punto de venta de viaje del Citibank también se benefician de la cobertura de seguro de viaje. Consulte las Directrices para tarjeta de punto de venta de viaje para obtener información sobre la cobertura.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66B457EB" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="269D2BF2" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F9DC5D6" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="76ABBD0D" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Prestación por peligro</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52BB790F" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="35808945" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D2017E0" w14:textId="4C1808E6" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    <w:p w14:paraId="1F1EE520" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>22.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La prestación por peligro es «una prestación especial establecida para el personal de contratación internacional y local que deba trabajar en lugares sumamente peligrosos». Consulte la POPP sobre Prestación por peligro para obtener más información.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5340EE00" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="7F48B3EB" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CF75920" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="232B4086" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Gastos de viaje diversos</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38232CBE" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="4D571BC9" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E3C802C" w14:textId="77777777" w:rsidR="003D3BA1" w:rsidRDefault="00422AB4" w:rsidP="003D3BA1">
+    <w:p w14:paraId="21D1D652" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los gastos de viaje diversos son aquellos gastos necesarios para llevar a cabo viajes oficiales, tales </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38784246" w14:textId="274DC99E" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="003D3BA1">
+    <w:p w14:paraId="0A17DBA3" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="720"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">como los siguientes:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78935BAE" w14:textId="6B3C2C6D" w:rsidR="00537EDA" w:rsidRDefault="006A23B3" w:rsidP="003D3BA1">
-[...561 lines deleted...]
-    <w:p w14:paraId="4E103844" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="006A398E">
+    <w:p w14:paraId="5051B981" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="40"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="5F4B6A42" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Impuestos de aeropuerto;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A467A07" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6B3852D8" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Costo de emisión o renovación del pasaporte para el personal local que deba viajar fuera del país en un viaje oficial;   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC45B86" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Costo de emisión de visas para realizar un viaje oficial;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03F7FCA0" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Costo de fotografías para documentos de viaje;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BA32A8A" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inoculaciones, vacunas y/o profilaxis de la malaria necesarias;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DA3D49D" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Telecomunicación oficial;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="312054C4" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gastos de alquiler de automóviles*;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4060B2DA" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gastos de taxi de un lugar de actividad oficial a otro (pero no entre el hotel y el aeropuerto, ni entre el hotel y el lugar de actividad oficial);  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58BA3241" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Compra de suministros;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A26D861" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alquiler de sala para uso oficial*;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F47E93D" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alquiler de equipos para uso oficial*;   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44CBA77F" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Costo de asignación de asiento (en las condiciones de viaje </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>autorizadas)*</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>*.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53E580E9" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...27 lines deleted...]
-      <w:r>
+        <w:ind w:left="734"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="329372C4" w14:textId="77777777" w:rsidR="0033444F" w:rsidRDefault="00422AB4" w:rsidP="0033444F">
+    <w:p w14:paraId="268F5951" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="28"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*los gastos requieren la aprobación previa por parte del mismo aprobador autorizado a aprobar el viaje;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="646236C4" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="104"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>**sujeto a la aprobación de la unidad de autorización;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26DBDBD7" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="104"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B8D8A64" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-      </w:pPr>
-[...8 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las solicitudes de reembolso de gastos diversos deberán estar respaldadas por recibos adecuados </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6002FC83" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>el impacto ambiental de su viaje. Al solicitar el reembolso de los gastos de alquiler de automóviles, los viajeros deberán demostrar en su solicitud de reembolso de gastos de viaje que no había opciones disponibles de transporte público confiable, seguro y apropiado. Al alquilar un automóvil, se debe elegir el vehículo más pequeño, seguro y confiable</w:t>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve">y certificadas por el oficial aprobador competente.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D9E13CA" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="646A234B" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-      </w:pPr>
-[...36 lines deleted...]
-    <w:p w14:paraId="5215B89A" w14:textId="77777777" w:rsidR="0033444F" w:rsidRDefault="00422AB4" w:rsidP="0033444F">
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los gastos diversos iguales o superiores a USD 50 se reembolsarán solo cuando el oficial aprobador </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56D8D846" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">competente los certifique.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57EDE213" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C06DB47" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-      </w:pPr>
-[...18 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los gastos diversos que estén debidamente certificados pero que no estén respaldados por </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E170D9C" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">recibos adecuados se reembolsarán hasta un máximo de USD 20.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2571D2D8" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="1" w:line="259" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AB272A6" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cuidado infantil durante viajes oficiales</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="136D7D9D" w14:textId="77777777" w:rsidR="0033444F" w:rsidRDefault="00422AB4" w:rsidP="0033444F">
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AE51D66" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A5BCC0" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-      </w:pPr>
-[...18 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando se requiere que un miembro del personal realice un viaje oficial en un día no laborable, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B4704C4" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">los gastos de cuidado infantil incurridos durante el día no laborable serán reembolsables como parte de su solicitud de reembolso de gastos de viaje.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E8EA613" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="313F8919" w14:textId="77777777" w:rsidR="0033444F" w:rsidRDefault="00422AB4" w:rsidP="0033444F">
+    <w:p w14:paraId="3185FCB2" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="40" w:line="253" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las solicitudes de reembolso por cuidado infantil descritas anteriormente se reembolsarán si van </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C3C11AD" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:spacing w:after="40" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">acompañadas de lo siguiente:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="277F11F6" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="00CB4851">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="253" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comprobantes y facturas adecuadas; y  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50E0C470" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="00CB4851">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Una certificación de que el proveedor de servicios no es un miembro de la familia y de que dicho gasto no habría tenido lugar si el miembro del personal no hubiese estado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">de servicio.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59DCCDC2" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1454"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06CE79DA" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El costo del cuidado infantil durante el viaje oficial será imputable al mismo Plan de Cuentas (COA, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A2542AA" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chart </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Accounts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) en el cual se imputó el viaje.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="427B3C83" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CCD55BE" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C5F1FEF" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Miembros del personal con niños</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2858D95C" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73976779" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El PNUD pagará una suma fija para ayudar a cubrir los gastos de viaje para niños menores de dos </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="126990FC" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>años que puedan estar en período de lactancia y que acompañen al miembro del personal en un viaje oficial a un lugar de destino apto para familias. Esta disposición no rige para el</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">personal externo.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76EBC91E" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E8F7F3B" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="253" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La suma fija por niño será equivalente a lo siguiente:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7210D3AC" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="00CB4851">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="253" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10 por ciento del costo del pasaje del miembro del personal, más  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A955424" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="00CB4851">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10 por ciento de la DSA del miembro del personal.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC996DD" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59AD4F16" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uso de un automóvil de alquiler  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68BFDEAC" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23CE6AF7" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se espera que los viajeros utilicen el transporte público cuando sea razonable, a fin de minimizar </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40EA5096" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>el impacto ambiental de su viaje. Al solicitar el reembolso de los gastos de alquiler de automóviles, los viajeros deberán demostrar en su solicitud de reembolso de gastos de viaje que no había opciones disponibles de transporte público confiable, seguro y apropiado. Al alquilar un automóvil, se debe elegir el vehículo más pequeño, seguro y confiable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78224F93" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5753A65F" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los viajeros son responsables de obtener un seguro de responsabilidad civil por daños y pérdidas </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67676933" w14:textId="053BBCD9" w:rsidR="00CB4851" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="00CB4851">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">al alquilar un vehículo. El viajero debe leer y comprender la limitación de la cobertura del seguro y seleccionar el tipo y los límites adecuados requeridos. Los viajeros no deben cruzar las fronteras internacionales en un vehículo de alquiler a menos que lo permita la empresa de alquiler y que el Departamento de Protección y Seguridad de las Naciones Unidas (UNDSS, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>United</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nations </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Department</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Safety and Security,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por sus siglas en inglés) lo autorice. Si fuese necesario, deben confirmar con la compañía de alquiler de automóviles cualquier incidencia sobre el costo y el seguro. Los viajeros deben confirmar si hay limitaciones de kilometraje en el contrato. Si el viajero cree que excederá este límite, debe solicitar una tarifa para</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>kilometraje ilimitado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29BAB0F7" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="00CB4851">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A23CBC5" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los automóviles de alquiler solo deben usarse para trayectos en los cuales no haya transporte </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A4D2ED0" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">público disponible. El combustible, el estacionamiento (con la excepción del estacionamiento nocturno, que no es reembolsable) y los cargos de peaje se reembolsarán en función de los gastos reales incurridos, a través de la solicitud de reembolso de gastos de viaje (F.10). Sujeto a los términos del contrato de alquiler, se espera que los viajeros recarguen de combustible el automóvil de alquiler antes de devolverlo a la agencia, a fin de evitar pagar mayores precios de combustible en la agencia de alquiler de automóviles.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E09D149" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29AE8A54" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cualquier infracción de tráfico/estacionamiento en la que se incurra al conducir un automóvil de </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27FD83D2" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">alquiler es responsabilidad del viajero.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43B6D7D2" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:spacing w:after="43" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="734"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58826689" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El viajero debe informar sobre cualquier accidente a las autoridades civiles correspondientes, a la </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08E093F2" w14:textId="6A78A42F" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="0033444F">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="05C6AB1D" w14:textId="241998F2" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">agencia de alquiler de automóviles, a su supervisor inmediato y al jefe de la Unidad de Negocios. Se debe enviar una copia del informe del accidente y una nota que resuma la información clave al jefe de la Unidad de Negocios y a TSS/GO/BMS.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A986150" w14:textId="135421AB" w:rsidR="006A23B3" w:rsidRDefault="00422AB4">
-[...18 lines deleted...]
-    <w:p w14:paraId="32DA0EF5" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="47383268" w14:textId="6804E84C" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="00CB4851">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51F29367" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:spacing w:after="1" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1464" w:hanging="10"/>
-        <w:jc w:val="left"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Ejemplo:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="727C9F1F" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="620DA52A" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="1454"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Un viajero llega a Ginebra y recoge un automóvil de alquiler en el aeropuerto; luego conduce hasta un hotel, donde pasa la noche. A la mañana siguiente, el viajero se dirige a la oficina, y por la tarde se dirige a una cita fuera del lugar de trabajo sin acceso a través del transporte público. El automóvil de alquiler se devuelve por la noche al aeropuerto y el viajero parte en un vuelo nocturno de regreso a su lugar de destino.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31F16B76" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="408638CA" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="734" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="734"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15B469CF" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="783D72DF" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="1454"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Resumen de prestaciones, con y sin un automóvil de alquiler:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="454BD8CE" w14:textId="77777777" w:rsidR="006A398E" w:rsidRDefault="006A398E">
-[...1 lines deleted...]
-        <w:ind w:left="1454" w:firstLine="0"/>
+    <w:p w14:paraId="388277DD" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="1454"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="686CDEE1" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="1454"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1008" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2315"/>
         <w:gridCol w:w="3581"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003B7BC4" w:rsidRPr="008979C4" w14:paraId="5AFA33D7" w14:textId="77777777" w:rsidTr="003B7BC4">
+      <w:tr w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w14:paraId="6AB85E9D" w14:textId="77777777" w:rsidTr="009B1F1A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09C92FEE" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRPr="008979C4" w:rsidRDefault="003B7BC4" w:rsidP="00D038A3">
+          <w:p w14:paraId="33AF3FF8" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009B1F1A">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Categoría</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06406FD1" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRDefault="003B7BC4" w:rsidP="00D038A3">
+          <w:p w14:paraId="6535EBF3" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009B1F1A">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Prestaciones </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="710E5ACC" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRPr="008979C4" w:rsidRDefault="003B7BC4" w:rsidP="00D038A3">
+          <w:p w14:paraId="60A9C7D4" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009B1F1A">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(sin alquiler de automóvil)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4EBE34F3" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRDefault="003B7BC4" w:rsidP="00D038A3">
+          <w:p w14:paraId="6C640833" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009B1F1A">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Prestaciones </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72023D65" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRPr="008979C4" w:rsidRDefault="003B7BC4" w:rsidP="00D038A3">
+          <w:p w14:paraId="549B73DA" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009B1F1A">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(ajustada para reflejar el alquiler de automóvil)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B7BC4" w:rsidRPr="008979C4" w14:paraId="393FFA9D" w14:textId="77777777" w:rsidTr="00743D72">
+      <w:tr w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w14:paraId="30D2A48F" w14:textId="77777777" w:rsidTr="00F77A77">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4BA3AB87" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRPr="008979C4" w:rsidRDefault="003B7BC4" w:rsidP="00743D72">
+          <w:p w14:paraId="3E12A6DE" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="403" w:right="57" w:firstLine="0"/>
-              <w:jc w:val="left"/>
+              <w:ind w:left="403" w:right="57"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009B1F1A">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Pequeños gastos de salida y llegada</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60F82D83" w14:textId="76D7CF87" w:rsidR="003B7BC4" w:rsidRPr="008979C4" w:rsidRDefault="003B7BC4" w:rsidP="00D038A3">
+          <w:p w14:paraId="6C9879D3" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009B1F1A">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">USD </w:t>
-[...23 lines deleted...]
-              <w:t>.00</w:t>
+              <w:t>USD 63 X 2 = USD 126.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2BF6E1C5" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRPr="008979C4" w:rsidRDefault="003B7BC4" w:rsidP="00D038A3">
+          <w:p w14:paraId="30867210" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009B1F1A">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>No aplicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B7BC4" w:rsidRPr="008979C4" w14:paraId="7CBDEC2F" w14:textId="77777777" w:rsidTr="00743D72">
+      <w:tr w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w14:paraId="2C39CBF3" w14:textId="77777777" w:rsidTr="00F77A77">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="667E2DC7" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRPr="008979C4" w:rsidRDefault="003B7BC4" w:rsidP="00743D72">
+          <w:p w14:paraId="1BFFC623" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
+              <w:ind w:left="730" w:hanging="370"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009B1F1A">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>DSA (1 noche)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11AF15D8" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRPr="008979C4" w:rsidRDefault="003B7BC4" w:rsidP="00D038A3">
+          <w:p w14:paraId="3E60EB6E" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009B1F1A">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>USD 294.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04E5BE30" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRPr="008979C4" w:rsidRDefault="003B7BC4" w:rsidP="005A335B">
+          <w:p w14:paraId="2734B613" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009B1F1A">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">USD 294 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B7BC4" w:rsidRPr="008979C4" w14:paraId="0219F4E8" w14:textId="77777777" w:rsidTr="003B7BC4">
+      <w:tr w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w14:paraId="1D0E5434" w14:textId="77777777" w:rsidTr="00F77A77">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D1AC27C" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRPr="008979C4" w:rsidRDefault="003B7BC4" w:rsidP="00743D72">
+          <w:p w14:paraId="4051E2F9" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="399" w:hanging="39"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009B1F1A">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Tarifa de alquiler de automóvil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26A3C8D2" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRPr="008979C4" w:rsidRDefault="003B7BC4" w:rsidP="00D038A3">
+          <w:p w14:paraId="207D3F0E" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009B1F1A">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="745BD57C" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRPr="008979C4" w:rsidRDefault="003B7BC4" w:rsidP="00D038A3">
+          <w:p w14:paraId="7FE8B255" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009B1F1A">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>USD 50.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B7BC4" w:rsidRPr="008979C4" w14:paraId="4109BCCE" w14:textId="77777777" w:rsidTr="003B7BC4">
+      <w:tr w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w14:paraId="06A83910" w14:textId="77777777" w:rsidTr="00F77A77">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="38D50953" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRPr="008979C4" w:rsidRDefault="003B7BC4" w:rsidP="00D038A3">
+          <w:p w14:paraId="49C102F7" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009B1F1A">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5FD392F7" w14:textId="1913D5B7" w:rsidR="003B7BC4" w:rsidRPr="008979C4" w:rsidRDefault="003B7BC4" w:rsidP="00D038A3">
+          <w:p w14:paraId="0C9BA0CA" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009B1F1A">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">USD </w:t>
-[...11 lines deleted...]
-              <w:t>.00</w:t>
+              <w:t>USD 420.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52B9E818" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRPr="008979C4" w:rsidRDefault="003B7BC4" w:rsidP="00D038A3">
+          <w:p w14:paraId="49741DCE" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009B1F1A">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>USD 344.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2D9D0DBE" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRDefault="003B7BC4">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7EA1CA63" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="1454"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FDE4548" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="734"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Consulte las directrices de gestión posterior de viajes oficiales para obtener información sobre cómo y cuándo presentar una solicitud de reembolso de gastos de viaje.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FEBFE7B" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="2D14A4D0" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50924653" w14:textId="6C95EBE5" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="00E30188">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0C03883F" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="734"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Consulte las directrices de Autorización de viajes oficiales para obtener información sobre el proceso de aprobación.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BFA30CF" w14:textId="77777777" w:rsidR="00172AB7" w:rsidRDefault="00172AB7">
-[...10 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7E8E93B4" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EC550C9" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Equipaje acompañado: pérdida o daños</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F0E29B8" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="32B8F42E" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D635E32" w14:textId="30EE96FC" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="00D0527C">
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    <w:p w14:paraId="7C7C5549" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:spacing w:after="27" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>37.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">En caso de pérdida o daños del equipaje acompañado, el viajero debe seguir los siguientes pasos:   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="282182A7" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="48E0C3C9" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="00CB4851">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="1980" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Informar sobre la pérdida o el daño a la aerolínea inmediatamente después de llegar a la terminal o tan pronto como se descubra la pérdida o el daño.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="289DF605" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="71C3D001" w14:textId="1F509782" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="00CB4851">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1454" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="4EF3DDE1" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+        <w:ind w:left="1980" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="000FBC57" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="00CB4851">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="1980" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Presentar un reclamo a la aerolínea inmediatamente y antes de siete (7) días a partir de la llegada o partida, adjuntando una copia de los talones de pasajes pertinentes y una lista del contenido del equipaje perdido o dañado, indicando el valor de reemplazo correspondiente de cada elemento; tomar fotos de los elementos dañados.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C93E630" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="76B90063" w14:textId="71D11F47" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="00CB4851">
       <w:pPr>
         <w:spacing w:after="47" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1454" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="50F2BD64" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+        <w:ind w:left="1980" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3250CB4E" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="00CB4851">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="1980" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Si la aerolínea no lo ha compensado en su totalidad, y </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>solo si el pasaje aéreo</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> se cargó a una tarjeta de viaje de las Naciones Unidas emitida por el Citibank, presentar un reclamo en la oficina de equipaje perdido del Citibank.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Para obtener más detalles sobre cómo hacer esto, consulte las Directrices para tarjeta de punto de venta de viaje.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B588C35" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="609441D5" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F078FCA" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="32AE61B2" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="1454"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si aún no ha sido totalmente compensado por la aerolínea o el Citibank (si corresponde), puede presentar una solicitud de compensación a la Junta de Reclamaciones de Indemnización de las Naciones Unidas a través del Oficial Adjunto de Recursos Humanos competente, adjuntando las copias de las reclamaciones realizadas previamente ante la aerolínea y el Citibank (si corresponde). Este reclamo debe enviarse solo después de que tanto la aerolínea como el Citibank (si corresponde) hayan realizado los pagos correspondientes al reclamo del miembro del personal.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66E6B0EB" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B1E1D9C" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="734"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Si aún no ha sido totalmente compensado por la aerolínea o el Citibank (si corresponde), puede presentar una solicitud de compensación a la Junta de Reclamaciones de Indemnización de las Naciones Unidas a través del Oficial Adjunto de Recursos Humanos competente, adjuntando las copias de las reclamaciones realizadas previamente ante la aerolínea y el Citibank (si corresponde). Este reclamo debe enviarse solo después de que tanto la aerolínea como el Citibank (si corresponde) hayan realizado los pagos correspondientes al reclamo del miembro del personal.  </w:t>
-[...10 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">Consulte las directrices de Autorización de viajes oficiales y gestión posterior de viajes para obtener más información sobre las funciones y las responsabilidades en el proceso de autorización y pago de gastos diversos, si se incurre en ellos.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D62B547" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-    <w:p w14:paraId="02F0D003" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ED122D6" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009B1F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    </w:p>
+    <w:p w14:paraId="65019E10" w14:textId="7EA9EAD0" w:rsidR="009B1F1A" w:rsidRPr="00A23672" w:rsidRDefault="009B1F1A" w:rsidP="009B1F1A">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...14 lines deleted...]
-      <w:r w:rsidR="00EE34E3">
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...12 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23672">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="201F1E"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Disclaimer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23672">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>: This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5365E0B6" w14:textId="201375F0" w:rsidR="00DA504D" w:rsidRPr="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="00CB4851">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:jc w:val="center"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="201F1E"/>
-[...5 lines deleted...]
-      <w:r>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Descargo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>responsabilidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...8 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...24 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>una</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>traducción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Inglés. En </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>caso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>discrepancias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>traducción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>prevalecerá</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="009B1F1A" w:rsidSect="009B1F1A">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1524" w:right="1430" w:bottom="1679" w:left="1426" w:header="720" w:footer="743" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6CB0CD41" w14:textId="77777777" w:rsidR="00DF2CD5" w:rsidRDefault="00DF2CD5">
+    <w:p w14:paraId="6F75D881" w14:textId="77777777" w:rsidR="003D4CE5" w:rsidRDefault="003D4CE5" w:rsidP="009B1F1A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23D1DFCF" w14:textId="77777777" w:rsidR="00DF2CD5" w:rsidRDefault="00DF2CD5">
+    <w:p w14:paraId="6C03B299" w14:textId="77777777" w:rsidR="003D4CE5" w:rsidRDefault="003D4CE5" w:rsidP="009B1F1A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...13 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="35FADF02" w14:textId="77777777" w:rsidR="002B3EF2" w:rsidRDefault="002B3EF2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="22D03F5C" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRDefault="009B1F1A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="8" w:firstLine="0"/>
+      <w:ind w:left="8"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="744A1901" w14:textId="77777777" w:rsidR="002B3EF2" w:rsidRDefault="002B3EF2">
+  <w:p w14:paraId="2A1B6568" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRDefault="009B1F1A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="14" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="14"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0A24D2F7" w14:textId="427FF618" w:rsidR="002B3EF2" w:rsidRDefault="002B3EF2" w:rsidP="002B3EF2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4EF10D6C" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRPr="00CB4851" w:rsidRDefault="009B1F1A" w:rsidP="002B3EF2">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5400"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="14" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="14"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00CB4851">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00CB4851">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:color w:val="2B579A"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00CB4851">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00CB4851">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:color w:val="2B579A"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00CB46AC">
+    <w:r w:rsidRPr="00CB4851">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00CB4851">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:color w:val="2B579A"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00CB4851">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00CB4851">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:color w:val="2B579A"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00CB4851">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00CB4851">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:color w:val="2B579A"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00CB46AC">
+    <w:r w:rsidRPr="00CB4851">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00CB4851">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:color w:val="2B579A"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00CB4851">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Fecha de entrada en vigor: </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00CB4851">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Fecha</w:t>
     </w:r>
-    <w:r w:rsidR="005E6EA1" w:rsidRPr="005E6EA1">
-      <w:t>01/06/2023</w:t>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00CB4851">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de entrada </w:t>
     </w:r>
-    <w:r w:rsidR="005E6EA1" w:rsidRPr="005E6EA1">
-      <w:t xml:space="preserve"> </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00CB4851">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00CB4851">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> vigor: 01/06/2023 </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00CB4851">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Versión #: </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00CB4851">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Versión</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00CB4851">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:color w:val="2B579A"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-2127073640"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{6B250771-8568-48A8-B466-EFE747339412}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
-          <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidR="006951F6">
+        <w:r w:rsidRPr="00CB4851">
           <w:rPr>
-            <w:color w:val="2B579A"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2FA6126C" w14:textId="77777777" w:rsidR="002B3EF2" w:rsidRDefault="002B3EF2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3C4FE970" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRDefault="009B1F1A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="8" w:firstLine="0"/>
+      <w:ind w:left="8"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="111D7A20" w14:textId="77777777" w:rsidR="002B3EF2" w:rsidRDefault="002B3EF2">
+  <w:p w14:paraId="60BB4E1E" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRDefault="009B1F1A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="14" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="14"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34F58251" w14:textId="77777777" w:rsidR="00DF2CD5" w:rsidRDefault="00DF2CD5">
+    <w:p w14:paraId="331D1499" w14:textId="77777777" w:rsidR="003D4CE5" w:rsidRDefault="003D4CE5" w:rsidP="009B1F1A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D30D4F7" w14:textId="77777777" w:rsidR="00DF2CD5" w:rsidRDefault="00DF2CD5">
+    <w:p w14:paraId="4C787D52" w14:textId="77777777" w:rsidR="003D4CE5" w:rsidRDefault="003D4CE5" w:rsidP="009B1F1A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="4A7D3D18" w14:textId="77777777" w:rsidR="002B3EF2" w:rsidRDefault="32F76177" w:rsidP="006A398E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="52CA5CA1" w14:textId="25A038B4" w:rsidR="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="006A398E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:color w:val="2B579A"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="190C9F74" wp14:editId="56F21898">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C42F281" wp14:editId="5F5E2CC8">
+          <wp:extent cx="292227" cy="594360"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="770030604" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 24"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="4472" b="17172"/>
-                  <a:stretch/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="291168" cy="582335"/>
+                    <a:ext cx="298572" cy="607265"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="419DB196" w14:textId="77777777" w:rsidR="002B3EF2" w:rsidRDefault="002B3EF2" w:rsidP="006A398E">
+  <w:p w14:paraId="38506D26" w14:textId="77777777" w:rsidR="009B1F1A" w:rsidRDefault="009B1F1A" w:rsidP="006A398E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="000C71DC"/>
+    <w:nsid w:val="03921EF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BB7E4140"/>
-[...1 lines deleted...]
-      <w:start w:val="16"/>
+    <w:tmpl w:val="81FAB7F0"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="29"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="2E56EA5E">
+    <w:lvl w:ilvl="1" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
+      <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440"/>
+        <w:ind w:left="1824" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2174"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="9962D720">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160"/>
+        <w:ind w:left="2894"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="A3EC1B26">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880"/>
+        <w:ind w:left="3614"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="09F8F2DC">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600"/>
+        <w:ind w:left="4334"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74BCB8DC">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320"/>
+        <w:ind w:left="5054"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="502630CC">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040"/>
+        <w:ind w:left="5774"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="6F04906A">
-[...22 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="9B300578">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480"/>
+        <w:ind w:left="6494"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="054142F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E7CC08E2"/>
     <w:lvl w:ilvl="0" w:tplc="05528BDC">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -4701,474 +8808,261 @@
     <w:lvl w:ilvl="8" w:tplc="39A004FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6494"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22AA0719"/>
+    <w:nsid w:val="273C5D49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E77C40BC"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:tmpl w:val="1D467E2A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="705"/>
+        <w:ind w:left="1454"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2174"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FDDA2E3C">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2)"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1454"/>
+        <w:ind w:left="2894"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="3E54AB54">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2174"/>
+        <w:ind w:left="3614"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="4E42B0AC">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2894"/>
+        <w:ind w:left="4334"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38C2B360">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3614"/>
+        <w:ind w:left="5054"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="D868A1C0">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4334"/>
+        <w:ind w:left="5774"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="E340CB68">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5054"/>
+        <w:ind w:left="6494"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10B66E80">
-[...22 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="842CF2D0">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6494"/>
+        <w:ind w:left="7214"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="289E70BA"/>
-[...210 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47570D2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9FC49A48"/>
     <w:lvl w:ilvl="0" w:tplc="1F94F592">
       <w:start w:val="23"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
@@ -5222,51 +9116,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4695" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5415" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6135" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="559C7B9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C8FAB8F6"/>
     <w:lvl w:ilvl="0" w:tplc="DF82F790">
       <w:start w:val="26"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -5411,50 +9305,248 @@
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="11344F88">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5770"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9F54DCDA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6490"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59125FA0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3C5E4142"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="26"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1824" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2170"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2890"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3610"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4330"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5050"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5770"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6490"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62CE3BA5"/>
@@ -5858,322 +9950,162 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3716BB0A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7214"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...84 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1196120428">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1489245354">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1300527325">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="287905081">
+  <w:num w:numId="4" w16cid:durableId="1522625497">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1808274863">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="434401580">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="450633300">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1012344744">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="900677947">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1645162167">
+  <w:num w:numId="10" w16cid:durableId="145510829">
     <w:abstractNumId w:val="4"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00537EDA"/>
-[...77 lines deleted...]
-    <w:rsid w:val="72F53C38"/>
+    <w:rsidRoot w:val="009B1F1A"/>
+    <w:rsid w:val="001A75CC"/>
+    <w:rsid w:val="003D4CE5"/>
+    <w:rsid w:val="0041301F"/>
+    <w:rsid w:val="00426EFC"/>
+    <w:rsid w:val="009B1F1A"/>
+    <w:rsid w:val="00B8613A"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00CB4851"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5216E1AB"/>
-  <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
+  <w14:docId w14:val="7F79518F"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B9726276-D89D-41B2-8D10-83D8A927D145}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6288,945 +10220,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
-[...893 lines deleted...]
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -7409,997 +10447,945 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="009B1F1A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009B1F1A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009B1F1A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009B1F1A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009B1F1A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009B1F1A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009B1F1A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009B1F1A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009B1F1A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009B1F1A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009B1F1A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009B1F1A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009B1F1A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009B1F1A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009B1F1A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009B1F1A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009B1F1A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009B1F1A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="009B1F1A"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009B1F1A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="009B1F1A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009B1F1A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="009B1F1A"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009B1F1A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009B1F1A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="009B1F1A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="009B1F1A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009B1F1A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="009B1F1A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="003A28E5"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009B1F1A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009B1F1A"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
+    <w:rsid w:val="009B1F1A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009B1F1A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...568 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2470</Words>
-  <Characters>14080</Characters>
+  <Words>2465</Words>
+  <Characters>14053</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>117</Lines>
-  <Paragraphs>33</Paragraphs>
+  <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16517</CharactersWithSpaces>
+  <CharactersWithSpaces>16486</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Other Travel Allowance and Expenses</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>J Kellow</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>